--- v1 (2026-04-21)
+++ v2 (2026-10-22)
@@ -1,93 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30430"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Servicios Estadísticos\2025\ESTADISTICAS ECONOMICAS Y EMPLEO\TURISMO\07 DIC-ENE26\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Servicios Estadísticos\2026\ESTADISTICAS ECONOMICAS Y EMPLEO\TURISMO\SEPTIEMBRE 2026\Analisis\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9B50B3B-AE31-460C-9B41-E3D20E104D28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6F366480-A55B-477D-84AB-D57F1AEAC6BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showSheetTabs="0" xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView showSheetTabs="0" xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="atendidos internacional" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C144" i="1" l="1"/>
+  <c r="H144" i="1" l="1"/>
+  <c r="G144" i="1"/>
+  <c r="F144" i="1" l="1"/>
+  <c r="E144" i="1"/>
+  <c r="D144" i="1"/>
+  <c r="C144" i="1"/>
   <c r="B144" i="1"/>
-  <c r="N144" i="1" s="1"/>
   <c r="N145" i="1"/>
   <c r="N143" i="1"/>
   <c r="N142" i="1"/>
   <c r="N141" i="1"/>
   <c r="N136" i="1"/>
   <c r="H135" i="1"/>
-  <c r="G135" i="1" l="1"/>
+  <c r="N144" i="1" l="1"/>
+  <c r="G135" i="1"/>
   <c r="E135" i="1" l="1"/>
   <c r="F135" i="1"/>
   <c r="M135" i="1"/>
   <c r="L135" i="1"/>
   <c r="K135" i="1"/>
   <c r="J135" i="1"/>
   <c r="I135" i="1"/>
   <c r="D135" i="1"/>
   <c r="C135" i="1"/>
   <c r="B135" i="1"/>
   <c r="N135" i="1" s="1"/>
   <c r="N134" i="1"/>
   <c r="N133" i="1"/>
   <c r="N132" i="1"/>
   <c r="N127" i="1"/>
   <c r="M126" i="1"/>
   <c r="L126" i="1"/>
   <c r="K126" i="1"/>
   <c r="J126" i="1"/>
   <c r="I126" i="1"/>
   <c r="H126" i="1"/>
   <c r="G126" i="1"/>
   <c r="F126" i="1"/>
   <c r="E126" i="1"/>
   <c r="D126" i="1"/>
@@ -319,51 +324,51 @@
   <c r="N17" i="1"/>
   <c r="N16" i="1"/>
   <c r="N15" i="1"/>
   <c r="N9" i="1"/>
   <c r="N8" i="1"/>
   <c r="N7" i="1"/>
   <c r="N6" i="1"/>
   <c r="N59" i="1" l="1"/>
   <c r="N34" i="1"/>
   <c r="N75" i="1"/>
   <c r="N67" i="1"/>
   <c r="N43" i="1"/>
   <c r="N83" i="1"/>
   <c r="N26" i="1"/>
   <c r="N18" i="1"/>
   <c r="N51" i="1"/>
   <c r="N108" i="1"/>
   <c r="N99" i="1"/>
   <c r="N10" i="1"/>
   <c r="N91" i="1"/>
   <c r="N117" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="338" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="341" uniqueCount="32">
   <si>
     <t>TUXTLA GUTIERREZ (ANGEL ALBINO CORZO)</t>
   </si>
   <si>
     <t>TAPACHULA</t>
   </si>
   <si>
     <t>PALENQUE</t>
   </si>
   <si>
     <t>Suma de TOTAL/TOTAL</t>
   </si>
   <si>
     <t>Suma de DIC/DEC</t>
   </si>
   <si>
     <t>Suma de NOV/NOV</t>
   </si>
   <si>
     <t>Suma de OCT/OCT</t>
   </si>
   <si>
     <t>Suma de SEP/SEP</t>
   </si>
   <si>
@@ -429,51 +434,51 @@
   <si>
     <t>TOTAL ESTATAL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Gilroy-Bold"/>
       </rPr>
       <t>NOTA:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Gilroy-Bold"/>
       </rPr>
       <t xml:space="preserve"> La información cambia de fuente para el mes de febrero del 2022</t>
     </r>
   </si>
   <si>
-    <t>Marzo 2026</t>
+    <t>Julio 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -723,58 +728,58 @@
     <xf numFmtId="3" fontId="12" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="12" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="15" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="9" applyFill="1"/>
     <xf numFmtId="3" fontId="16" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Hipervínculo" xfId="9" builtinId="8"/>
     <cellStyle name="Hipervínculo 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hipervínculo 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 10" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 17" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
@@ -1200,92 +1205,92 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/afac/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Hoja1"/>
   <dimension ref="A1:N153"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" zoomScalePageLayoutView="77" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="B132" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScalePageLayoutView="77" workbookViewId="0">
+      <pane xSplit="1" ySplit="5" topLeftCell="B134" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="A141" sqref="A141"/>
+      <selection pane="bottomRight" activeCell="C145" sqref="C145"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="18.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="50.7109375" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="19.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="21.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="20" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="21.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="19.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="25.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="16384" width="18.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="89.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="40"/>
-[...11 lines deleted...]
-      <c r="N1" s="40"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
     </row>
     <row r="2" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="41" t="s">
         <v>19</v>
       </c>
       <c r="B2" s="41"/>
       <c r="C2" s="41"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="41"/>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
       <c r="N2" s="42"/>
     </row>
     <row r="3" spans="1:14" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="43" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="43"/>
       <c r="C3" s="43"/>
@@ -1627,66 +1632,66 @@
       </c>
       <c r="I11" s="16">
         <v>2308517</v>
       </c>
       <c r="J11" s="16">
         <v>1534610</v>
       </c>
       <c r="K11" s="16">
         <v>1761219</v>
       </c>
       <c r="L11" s="16">
         <v>1998115</v>
       </c>
       <c r="M11" s="16">
         <v>2415080</v>
       </c>
       <c r="N11" s="17">
         <f>SUM(B11:M11)</f>
         <v>27533242</v>
       </c>
     </row>
     <row r="12" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="N12" s="18"/>
     </row>
     <row r="13" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A13" s="38">
+      <c r="A13" s="39">
         <v>2011</v>
       </c>
-      <c r="B13" s="38"/>
-[...11 lines deleted...]
-      <c r="N13" s="39"/>
+      <c r="B13" s="39"/>
+      <c r="C13" s="39"/>
+      <c r="D13" s="39"/>
+      <c r="E13" s="39"/>
+      <c r="F13" s="39"/>
+      <c r="G13" s="39"/>
+      <c r="H13" s="39"/>
+      <c r="I13" s="39"/>
+      <c r="J13" s="39"/>
+      <c r="K13" s="39"/>
+      <c r="L13" s="39"/>
+      <c r="M13" s="39"/>
+      <c r="N13" s="40"/>
     </row>
     <row r="14" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>9</v>
@@ -1929,66 +1934,66 @@
       </c>
       <c r="I19" s="16">
         <v>2342238</v>
       </c>
       <c r="J19" s="16">
         <v>1762626</v>
       </c>
       <c r="K19" s="16">
         <v>1960543</v>
       </c>
       <c r="L19" s="16">
         <v>2191731</v>
       </c>
       <c r="M19" s="16">
         <v>2739324</v>
       </c>
       <c r="N19" s="17">
         <f>SUM(B19:M19)</f>
         <v>28154992</v>
       </c>
     </row>
     <row r="20" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="N20" s="18"/>
     </row>
     <row r="21" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A21" s="38">
+      <c r="A21" s="39">
         <v>2012</v>
       </c>
-      <c r="B21" s="38"/>
-[...11 lines deleted...]
-      <c r="N21" s="39"/>
+      <c r="B21" s="39"/>
+      <c r="C21" s="39"/>
+      <c r="D21" s="39"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="39"/>
+      <c r="G21" s="39"/>
+      <c r="H21" s="39"/>
+      <c r="I21" s="39"/>
+      <c r="J21" s="39"/>
+      <c r="K21" s="39"/>
+      <c r="L21" s="39"/>
+      <c r="M21" s="39"/>
+      <c r="N21" s="40"/>
     </row>
     <row r="22" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>9</v>
@@ -2231,66 +2236,66 @@
       </c>
       <c r="I27" s="16">
         <v>2460291</v>
       </c>
       <c r="J27" s="16">
         <v>1862135</v>
       </c>
       <c r="K27" s="16">
         <v>2058418</v>
       </c>
       <c r="L27" s="16">
         <v>2389651</v>
       </c>
       <c r="M27" s="16">
         <v>2899708</v>
       </c>
       <c r="N27" s="17">
         <f>SUM(B27:M27)</f>
         <v>29684312</v>
       </c>
     </row>
     <row r="28" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="N28" s="18"/>
     </row>
     <row r="29" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A29" s="38">
+      <c r="A29" s="39">
         <v>2013</v>
       </c>
-      <c r="B29" s="38"/>
-[...11 lines deleted...]
-      <c r="N29" s="39"/>
+      <c r="B29" s="39"/>
+      <c r="C29" s="39"/>
+      <c r="D29" s="39"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="39"/>
+      <c r="G29" s="39"/>
+      <c r="H29" s="39"/>
+      <c r="I29" s="39"/>
+      <c r="J29" s="39"/>
+      <c r="K29" s="39"/>
+      <c r="L29" s="39"/>
+      <c r="M29" s="39"/>
+      <c r="N29" s="40"/>
     </row>
     <row r="30" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A30" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>9</v>
@@ -2533,66 +2538,66 @@
       </c>
       <c r="I35" s="16">
         <v>2711993</v>
       </c>
       <c r="J35" s="16">
         <v>2029481</v>
       </c>
       <c r="K35" s="16">
         <v>2247853</v>
       </c>
       <c r="L35" s="16">
         <v>2609059</v>
       </c>
       <c r="M35" s="16">
         <v>3154427</v>
       </c>
       <c r="N35" s="17">
         <f>SUM(B35:M35)</f>
         <v>32215041</v>
       </c>
     </row>
     <row r="36" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="N36" s="18"/>
     </row>
     <row r="37" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A37" s="38">
+      <c r="A37" s="39">
         <v>2014</v>
       </c>
-      <c r="B37" s="38"/>
-[...11 lines deleted...]
-      <c r="N37" s="39"/>
+      <c r="B37" s="39"/>
+      <c r="C37" s="39"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="39"/>
+      <c r="I37" s="39"/>
+      <c r="J37" s="39"/>
+      <c r="K37" s="39"/>
+      <c r="L37" s="39"/>
+      <c r="M37" s="39"/>
+      <c r="N37" s="40"/>
     </row>
     <row r="38" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>9</v>
@@ -2893,66 +2898,66 @@
       <c r="M44" s="16">
         <v>3354188</v>
       </c>
       <c r="N44" s="17">
         <f>SUM(B44:M44)</f>
         <v>35166741</v>
       </c>
     </row>
     <row r="45" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="24"/>
       <c r="B45" s="25"/>
       <c r="C45" s="25"/>
       <c r="D45" s="25"/>
       <c r="E45" s="25"/>
       <c r="F45" s="25"/>
       <c r="G45" s="25"/>
       <c r="H45" s="25"/>
       <c r="I45" s="25"/>
       <c r="J45" s="25"/>
       <c r="K45" s="25"/>
       <c r="L45" s="25"/>
       <c r="M45" s="25"/>
       <c r="N45" s="25"/>
     </row>
     <row r="46" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A46" s="38">
+      <c r="A46" s="39">
         <v>2015</v>
       </c>
-      <c r="B46" s="38"/>
-[...11 lines deleted...]
-      <c r="N46" s="39"/>
+      <c r="B46" s="39"/>
+      <c r="C46" s="39"/>
+      <c r="D46" s="39"/>
+      <c r="E46" s="39"/>
+      <c r="F46" s="39"/>
+      <c r="G46" s="39"/>
+      <c r="H46" s="39"/>
+      <c r="I46" s="39"/>
+      <c r="J46" s="39"/>
+      <c r="K46" s="39"/>
+      <c r="L46" s="39"/>
+      <c r="M46" s="39"/>
+      <c r="N46" s="40"/>
     </row>
     <row r="47" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A47" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>9</v>
@@ -3193,66 +3198,66 @@
       <c r="H52" s="16">
         <v>3727239</v>
       </c>
       <c r="I52" s="16">
         <v>3424956</v>
       </c>
       <c r="J52" s="16">
         <v>2474423</v>
       </c>
       <c r="K52" s="16">
         <v>2800302</v>
       </c>
       <c r="L52" s="16">
         <v>3207276</v>
       </c>
       <c r="M52" s="16">
         <v>3762519</v>
       </c>
       <c r="N52" s="17">
         <f>SUM(B52:M52)</f>
         <v>39433398</v>
       </c>
     </row>
     <row r="53" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="54" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="38">
+      <c r="A54" s="39">
         <v>2016</v>
       </c>
-      <c r="B54" s="38"/>
-[...11 lines deleted...]
-      <c r="N54" s="39"/>
+      <c r="B54" s="39"/>
+      <c r="C54" s="39"/>
+      <c r="D54" s="39"/>
+      <c r="E54" s="39"/>
+      <c r="F54" s="39"/>
+      <c r="G54" s="39"/>
+      <c r="H54" s="39"/>
+      <c r="I54" s="39"/>
+      <c r="J54" s="39"/>
+      <c r="K54" s="39"/>
+      <c r="L54" s="39"/>
+      <c r="M54" s="39"/>
+      <c r="N54" s="40"/>
     </row>
     <row r="55" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A55" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H55" s="2" t="s">
         <v>9</v>
@@ -3493,66 +3498,66 @@
       <c r="H60" s="16">
         <v>4045960</v>
       </c>
       <c r="I60" s="16">
         <v>3559359</v>
       </c>
       <c r="J60" s="16">
         <v>2736704</v>
       </c>
       <c r="K60" s="16">
         <v>3105129</v>
       </c>
       <c r="L60" s="16">
         <v>3438589</v>
       </c>
       <c r="M60" s="16">
         <v>4187486</v>
       </c>
       <c r="N60" s="17">
         <f>SUM(B60:M60)</f>
         <v>42767385</v>
       </c>
     </row>
     <row r="61" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="62" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="38">
+      <c r="A62" s="39">
         <v>2017</v>
       </c>
-      <c r="B62" s="38"/>
-[...11 lines deleted...]
-      <c r="N62" s="39"/>
+      <c r="B62" s="39"/>
+      <c r="C62" s="39"/>
+      <c r="D62" s="39"/>
+      <c r="E62" s="39"/>
+      <c r="F62" s="39"/>
+      <c r="G62" s="39"/>
+      <c r="H62" s="39"/>
+      <c r="I62" s="39"/>
+      <c r="J62" s="39"/>
+      <c r="K62" s="39"/>
+      <c r="L62" s="39"/>
+      <c r="M62" s="39"/>
+      <c r="N62" s="40"/>
     </row>
     <row r="63" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A63" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H63" s="2" t="s">
         <v>9</v>
@@ -3793,66 +3798,66 @@
       <c r="H68" s="16">
         <v>4478816</v>
       </c>
       <c r="I68" s="16">
         <v>3911803</v>
       </c>
       <c r="J68" s="16">
         <v>2926033</v>
       </c>
       <c r="K68" s="16">
         <v>3222508</v>
       </c>
       <c r="L68" s="16">
         <v>3761906</v>
       </c>
       <c r="M68" s="16">
         <v>4540835</v>
       </c>
       <c r="N68" s="17">
         <f>SUM(B68:M68)</f>
         <v>46728576</v>
       </c>
     </row>
     <row r="69" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="70" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="38">
+      <c r="A70" s="39">
         <v>2018</v>
       </c>
-      <c r="B70" s="38"/>
-[...11 lines deleted...]
-      <c r="N70" s="39"/>
+      <c r="B70" s="39"/>
+      <c r="C70" s="39"/>
+      <c r="D70" s="39"/>
+      <c r="E70" s="39"/>
+      <c r="F70" s="39"/>
+      <c r="G70" s="39"/>
+      <c r="H70" s="39"/>
+      <c r="I70" s="39"/>
+      <c r="J70" s="39"/>
+      <c r="K70" s="39"/>
+      <c r="L70" s="39"/>
+      <c r="M70" s="39"/>
+      <c r="N70" s="40"/>
     </row>
     <row r="71" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A71" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H71" s="2" t="s">
         <v>9</v>
@@ -4093,66 +4098,66 @@
       <c r="H76" s="16">
         <v>4661247</v>
       </c>
       <c r="I76" s="16">
         <v>4101895</v>
       </c>
       <c r="J76" s="16">
         <v>3112704</v>
       </c>
       <c r="K76" s="16">
         <v>3480294</v>
       </c>
       <c r="L76" s="16">
         <v>4000391</v>
       </c>
       <c r="M76" s="16">
         <v>4625721</v>
       </c>
       <c r="N76" s="17">
         <f>SUM(B76:M76)</f>
         <v>49630821</v>
       </c>
     </row>
     <row r="77" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="78" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A78" s="38">
+      <c r="A78" s="39">
         <v>2019</v>
       </c>
-      <c r="B78" s="38"/>
-[...11 lines deleted...]
-      <c r="N78" s="39"/>
+      <c r="B78" s="39"/>
+      <c r="C78" s="39"/>
+      <c r="D78" s="39"/>
+      <c r="E78" s="39"/>
+      <c r="F78" s="39"/>
+      <c r="G78" s="39"/>
+      <c r="H78" s="39"/>
+      <c r="I78" s="39"/>
+      <c r="J78" s="39"/>
+      <c r="K78" s="39"/>
+      <c r="L78" s="39"/>
+      <c r="M78" s="39"/>
+      <c r="N78" s="40"/>
     </row>
     <row r="79" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A79" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H79" s="2" t="s">
         <v>9</v>
@@ -4393,66 +4398,66 @@
       <c r="H84" s="16">
         <v>4689560</v>
       </c>
       <c r="I84" s="16">
         <v>4171613</v>
       </c>
       <c r="J84" s="16">
         <v>3192867</v>
       </c>
       <c r="K84" s="16">
         <v>3548582</v>
       </c>
       <c r="L84" s="16">
         <v>4110642</v>
       </c>
       <c r="M84" s="16">
         <v>4820048</v>
       </c>
       <c r="N84" s="17">
         <f>SUM(B84:M84)</f>
         <v>50878855</v>
       </c>
     </row>
     <row r="85" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="86" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A86" s="38">
+      <c r="A86" s="39">
         <v>2020</v>
       </c>
-      <c r="B86" s="38"/>
-[...11 lines deleted...]
-      <c r="N86" s="39"/>
+      <c r="B86" s="39"/>
+      <c r="C86" s="39"/>
+      <c r="D86" s="39"/>
+      <c r="E86" s="39"/>
+      <c r="F86" s="39"/>
+      <c r="G86" s="39"/>
+      <c r="H86" s="39"/>
+      <c r="I86" s="39"/>
+      <c r="J86" s="39"/>
+      <c r="K86" s="39"/>
+      <c r="L86" s="39"/>
+      <c r="M86" s="39"/>
+      <c r="N86" s="40"/>
     </row>
     <row r="87" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A87" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H87" s="2" t="s">
         <v>9</v>
@@ -4708,66 +4713,66 @@
       <c r="M92" s="16">
         <v>2253943</v>
       </c>
       <c r="N92" s="17">
         <f>SUM(B92:M92)</f>
         <v>20925672</v>
       </c>
     </row>
     <row r="93" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A93" s="28"/>
       <c r="B93" s="29"/>
       <c r="C93" s="29"/>
       <c r="D93" s="29"/>
       <c r="E93" s="29"/>
       <c r="F93" s="29"/>
       <c r="G93" s="29"/>
       <c r="H93" s="29"/>
       <c r="I93" s="29"/>
       <c r="J93" s="29"/>
       <c r="K93" s="29"/>
       <c r="L93" s="29"/>
       <c r="M93" s="29"/>
       <c r="N93" s="29"/>
     </row>
     <row r="94" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A94" s="38">
+      <c r="A94" s="39">
         <v>2021</v>
       </c>
-      <c r="B94" s="38"/>
-[...11 lines deleted...]
-      <c r="N94" s="39"/>
+      <c r="B94" s="39"/>
+      <c r="C94" s="39"/>
+      <c r="D94" s="39"/>
+      <c r="E94" s="39"/>
+      <c r="F94" s="39"/>
+      <c r="G94" s="39"/>
+      <c r="H94" s="39"/>
+      <c r="I94" s="39"/>
+      <c r="J94" s="39"/>
+      <c r="K94" s="39"/>
+      <c r="L94" s="39"/>
+      <c r="M94" s="39"/>
+      <c r="N94" s="40"/>
     </row>
     <row r="95" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A95" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H95" s="2" t="s">
         <v>9</v>
@@ -5041,66 +5046,66 @@
       <c r="J101" s="29"/>
       <c r="K101" s="29"/>
       <c r="L101" s="29"/>
       <c r="M101" s="29"/>
       <c r="N101" s="29"/>
     </row>
     <row r="102" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A102" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B102" s="29"/>
       <c r="C102" s="29"/>
       <c r="D102" s="29"/>
       <c r="E102" s="29"/>
       <c r="F102" s="29"/>
       <c r="G102" s="29"/>
       <c r="H102" s="29"/>
       <c r="I102" s="29"/>
       <c r="J102" s="29"/>
       <c r="K102" s="29"/>
       <c r="L102" s="29"/>
       <c r="M102" s="29"/>
       <c r="N102" s="29"/>
     </row>
     <row r="103" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A103" s="38">
+      <c r="A103" s="39">
         <v>2022</v>
       </c>
-      <c r="B103" s="38"/>
-[...11 lines deleted...]
-      <c r="N103" s="39"/>
+      <c r="B103" s="39"/>
+      <c r="C103" s="39"/>
+      <c r="D103" s="39"/>
+      <c r="E103" s="39"/>
+      <c r="F103" s="39"/>
+      <c r="G103" s="39"/>
+      <c r="H103" s="39"/>
+      <c r="I103" s="39"/>
+      <c r="J103" s="39"/>
+      <c r="K103" s="39"/>
+      <c r="L103" s="39"/>
+      <c r="M103" s="39"/>
+      <c r="N103" s="40"/>
     </row>
     <row r="104" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A104" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H104" s="2" t="s">
         <v>9</v>
@@ -5372,66 +5377,66 @@
       <c r="H110" s="29"/>
       <c r="I110" s="29"/>
       <c r="J110" s="29"/>
       <c r="K110" s="29"/>
       <c r="L110" s="29"/>
       <c r="M110" s="30"/>
       <c r="N110" s="29"/>
     </row>
     <row r="111" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A111" s="4"/>
       <c r="B111" s="29"/>
       <c r="C111" s="29"/>
       <c r="D111" s="29"/>
       <c r="E111" s="29"/>
       <c r="F111" s="29"/>
       <c r="G111" s="29"/>
       <c r="H111" s="29"/>
       <c r="I111" s="29"/>
       <c r="J111" s="29"/>
       <c r="K111" s="29"/>
       <c r="L111" s="29"/>
       <c r="M111" s="29"/>
       <c r="N111" s="29"/>
     </row>
     <row r="112" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A112" s="38">
+      <c r="A112" s="39">
         <v>2023</v>
       </c>
-      <c r="B112" s="38"/>
-[...11 lines deleted...]
-      <c r="N112" s="39"/>
+      <c r="B112" s="39"/>
+      <c r="C112" s="39"/>
+      <c r="D112" s="39"/>
+      <c r="E112" s="39"/>
+      <c r="F112" s="39"/>
+      <c r="G112" s="39"/>
+      <c r="H112" s="39"/>
+      <c r="I112" s="39"/>
+      <c r="J112" s="39"/>
+      <c r="K112" s="39"/>
+      <c r="L112" s="39"/>
+      <c r="M112" s="39"/>
+      <c r="N112" s="40"/>
     </row>
     <row r="113" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A113" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D113" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H113" s="2" t="s">
         <v>9</v>
@@ -5703,66 +5708,66 @@
       <c r="H119" s="29"/>
       <c r="I119" s="29"/>
       <c r="J119" s="29"/>
       <c r="K119" s="29"/>
       <c r="L119" s="29"/>
       <c r="M119" s="29"/>
       <c r="N119" s="29"/>
     </row>
     <row r="120" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A120" s="4"/>
       <c r="B120" s="31"/>
       <c r="C120" s="31"/>
       <c r="D120" s="31"/>
       <c r="E120" s="29"/>
       <c r="F120" s="31"/>
       <c r="G120" s="29"/>
       <c r="H120" s="29"/>
       <c r="I120" s="29"/>
       <c r="J120" s="29"/>
       <c r="K120" s="29"/>
       <c r="L120" s="29"/>
       <c r="M120" s="29"/>
       <c r="N120" s="29"/>
     </row>
     <row r="121" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A121" s="38">
+      <c r="A121" s="39">
         <v>2024</v>
       </c>
-      <c r="B121" s="38"/>
-[...11 lines deleted...]
-      <c r="N121" s="39"/>
+      <c r="B121" s="39"/>
+      <c r="C121" s="39"/>
+      <c r="D121" s="39"/>
+      <c r="E121" s="39"/>
+      <c r="F121" s="39"/>
+      <c r="G121" s="39"/>
+      <c r="H121" s="39"/>
+      <c r="I121" s="39"/>
+      <c r="J121" s="39"/>
+      <c r="K121" s="39"/>
+      <c r="L121" s="39"/>
+      <c r="M121" s="39"/>
+      <c r="N121" s="40"/>
     </row>
     <row r="122" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A122" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H122" s="2" t="s">
         <v>9</v>
@@ -6034,66 +6039,66 @@
       <c r="H128" s="29"/>
       <c r="I128" s="29"/>
       <c r="J128" s="29"/>
       <c r="K128" s="29"/>
       <c r="L128" s="29"/>
       <c r="M128" s="29"/>
       <c r="N128" s="29"/>
     </row>
     <row r="129" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="31"/>
       <c r="C129" s="31"/>
       <c r="D129" s="31"/>
       <c r="E129" s="29"/>
       <c r="F129" s="31"/>
       <c r="G129" s="29"/>
       <c r="H129" s="35"/>
       <c r="I129" s="35"/>
       <c r="J129" s="35"/>
       <c r="K129" s="35"/>
       <c r="L129" s="35"/>
       <c r="M129" s="29"/>
       <c r="N129" s="29"/>
     </row>
     <row r="130" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A130" s="38">
+      <c r="A130" s="39">
         <v>2025</v>
       </c>
-      <c r="B130" s="38"/>
-[...11 lines deleted...]
-      <c r="N130" s="39"/>
+      <c r="B130" s="39"/>
+      <c r="C130" s="39"/>
+      <c r="D130" s="39"/>
+      <c r="E130" s="39"/>
+      <c r="F130" s="39"/>
+      <c r="G130" s="39"/>
+      <c r="H130" s="39"/>
+      <c r="I130" s="39"/>
+      <c r="J130" s="39"/>
+      <c r="K130" s="39"/>
+      <c r="L130" s="39"/>
+      <c r="M130" s="39"/>
+      <c r="N130" s="40"/>
     </row>
     <row r="131" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A131" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D131" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H131" s="2" t="s">
         <v>9</v>
@@ -6364,66 +6369,66 @@
       <c r="G137" s="29"/>
       <c r="H137" s="29"/>
       <c r="I137" s="29"/>
       <c r="J137" s="29"/>
       <c r="K137" s="29"/>
       <c r="L137" s="29"/>
       <c r="M137" s="29"/>
       <c r="N137" s="29"/>
     </row>
     <row r="138" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B138" s="29"/>
       <c r="C138" s="29"/>
       <c r="D138" s="29"/>
       <c r="E138" s="29"/>
       <c r="F138" s="29"/>
       <c r="G138" s="29"/>
       <c r="H138" s="29"/>
       <c r="I138" s="29"/>
       <c r="J138" s="29"/>
       <c r="K138" s="29"/>
       <c r="L138" s="29"/>
       <c r="M138" s="29"/>
       <c r="N138" s="29"/>
     </row>
     <row r="139" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A139" s="38">
+      <c r="A139" s="39">
         <v>2026</v>
       </c>
-      <c r="B139" s="38"/>
-[...11 lines deleted...]
-      <c r="N139" s="39"/>
+      <c r="B139" s="39"/>
+      <c r="C139" s="39"/>
+      <c r="D139" s="39"/>
+      <c r="E139" s="39"/>
+      <c r="F139" s="39"/>
+      <c r="G139" s="39"/>
+      <c r="H139" s="39"/>
+      <c r="I139" s="39"/>
+      <c r="J139" s="39"/>
+      <c r="K139" s="39"/>
+      <c r="L139" s="39"/>
+      <c r="M139" s="39"/>
+      <c r="N139" s="40"/>
     </row>
     <row r="140" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A140" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H140" s="2" t="s">
         <v>9</v>
@@ -6435,227 +6440,282 @@
         <v>7</v>
       </c>
       <c r="K140" s="2" t="s">
         <v>6</v>
       </c>
       <c r="L140" s="2" t="s">
         <v>5</v>
       </c>
       <c r="M140" s="2" t="s">
         <v>4</v>
       </c>
       <c r="N140" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="141" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A141" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C141" s="10">
         <v>5</v>
       </c>
-      <c r="D141" s="10"/>
-[...3 lines deleted...]
-      <c r="H141" s="10"/>
+      <c r="D141" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E141" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="F141" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="G141" s="10">
+        <v>0</v>
+      </c>
+      <c r="H141" s="10">
+        <v>4</v>
+      </c>
       <c r="I141" s="10"/>
       <c r="J141" s="10"/>
       <c r="K141" s="10"/>
       <c r="L141" s="10"/>
       <c r="M141" s="10"/>
       <c r="N141" s="27">
         <f t="shared" ref="N141:N145" si="116">SUM(B141:M141)</f>
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A142" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B142" s="6">
         <v>2452</v>
       </c>
       <c r="C142" s="6">
         <v>2121</v>
       </c>
-      <c r="D142" s="6"/>
-[...3 lines deleted...]
-      <c r="H142" s="6"/>
+      <c r="D142" s="6">
+        <v>2694</v>
+      </c>
+      <c r="E142" s="6">
+        <v>5796</v>
+      </c>
+      <c r="F142" s="6">
+        <v>8113</v>
+      </c>
+      <c r="G142" s="6">
+        <v>7288</v>
+      </c>
+      <c r="H142" s="6">
+        <v>8037</v>
+      </c>
       <c r="I142" s="6"/>
       <c r="J142" s="6"/>
       <c r="K142" s="6"/>
       <c r="L142" s="6"/>
       <c r="M142" s="6"/>
       <c r="N142" s="7">
         <f t="shared" si="116"/>
-        <v>4573</v>
+        <v>36501</v>
       </c>
     </row>
     <row r="143" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A143" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B143" s="10">
         <v>2637</v>
       </c>
       <c r="C143" s="10">
         <v>2009</v>
       </c>
-      <c r="D143" s="10"/>
-[...3 lines deleted...]
-      <c r="H143" s="10"/>
+      <c r="D143" s="10">
+        <v>2176</v>
+      </c>
+      <c r="E143" s="10">
+        <v>2164</v>
+      </c>
+      <c r="F143" s="10">
+        <v>2338</v>
+      </c>
+      <c r="G143" s="10">
+        <v>2204</v>
+      </c>
+      <c r="H143" s="10">
+        <v>3488</v>
+      </c>
       <c r="I143" s="10"/>
       <c r="J143" s="10"/>
       <c r="K143" s="10"/>
       <c r="L143" s="10"/>
       <c r="M143" s="10"/>
       <c r="N143" s="27">
         <f t="shared" si="116"/>
-        <v>4646</v>
+        <v>17016</v>
       </c>
     </row>
     <row r="144" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A144" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B144" s="14">
-        <f>SUM(B141:B143)</f>
+        <f t="shared" ref="B144:H144" si="117">SUM(B141:B143)</f>
         <v>5089</v>
       </c>
       <c r="C144" s="14">
-        <f>SUM(C141:C143)</f>
+        <f t="shared" si="117"/>
         <v>4135</v>
       </c>
-      <c r="D144" s="14"/>
-[...3 lines deleted...]
-      <c r="H144" s="14"/>
+      <c r="D144" s="14">
+        <f t="shared" si="117"/>
+        <v>4870</v>
+      </c>
+      <c r="E144" s="14">
+        <f t="shared" si="117"/>
+        <v>7960</v>
+      </c>
+      <c r="F144" s="14">
+        <f t="shared" si="117"/>
+        <v>10451</v>
+      </c>
+      <c r="G144" s="14">
+        <f t="shared" si="117"/>
+        <v>9492</v>
+      </c>
+      <c r="H144" s="14">
+        <f t="shared" si="117"/>
+        <v>11529</v>
+      </c>
       <c r="I144" s="14"/>
       <c r="J144" s="14"/>
       <c r="K144" s="14"/>
       <c r="L144" s="14"/>
       <c r="M144" s="14"/>
       <c r="N144" s="7">
         <f t="shared" si="116"/>
-        <v>9224</v>
+        <v>53526</v>
       </c>
     </row>
     <row r="145" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A145" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B145" s="16">
         <v>6094257</v>
       </c>
       <c r="C145" s="16">
         <v>5293049</v>
       </c>
-      <c r="D145" s="16"/>
-[...3 lines deleted...]
-      <c r="H145" s="16"/>
+      <c r="D145" s="16">
+        <v>5761481</v>
+      </c>
+      <c r="E145" s="16">
+        <v>5098112</v>
+      </c>
+      <c r="F145" s="16">
+        <v>4560531</v>
+      </c>
+      <c r="G145" s="16">
+        <v>4681605</v>
+      </c>
+      <c r="H145" s="16">
+        <v>5314989</v>
+      </c>
       <c r="I145" s="16"/>
       <c r="J145" s="16"/>
       <c r="K145" s="16"/>
       <c r="L145" s="16"/>
       <c r="M145" s="16"/>
       <c r="N145" s="37">
         <f t="shared" si="116"/>
-        <v>11387306</v>
+        <v>36804024</v>
       </c>
     </row>
     <row r="146" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A146" s="34"/>
     </row>
     <row r="147" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A147" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="148" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A148" s="8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="149" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A149" s="9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="150" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A150" s="4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="151" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A151" s="36" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="152" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A152" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="153" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A153" s="33" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="A4:N4"/>
-[...2 lines deleted...]
-    <mergeCell ref="A70:N70"/>
     <mergeCell ref="A130:N130"/>
     <mergeCell ref="A62:N62"/>
     <mergeCell ref="A37:N37"/>
     <mergeCell ref="A139:N139"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A121:N121"/>
     <mergeCell ref="A46:N46"/>
     <mergeCell ref="A54:N54"/>
     <mergeCell ref="A112:N112"/>
     <mergeCell ref="A103:N103"/>
     <mergeCell ref="A94:N94"/>
     <mergeCell ref="A86:N86"/>
     <mergeCell ref="A78:N78"/>
     <mergeCell ref="A29:N29"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A70:N70"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A151" r:id="rId1" xr:uid="{09B6966D-C276-49E7-96CA-8682151761D2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <ignoredErrors>
     <ignoredError sqref="N99 N126 N117 N108 N91 N83 N75 N67" formula="1"/>
   </ignoredErrors>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>