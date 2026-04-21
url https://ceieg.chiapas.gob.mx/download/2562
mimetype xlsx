--- v0 (2025-10-13)
+++ v1 (2026-04-21)
@@ -1,104 +1,124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28925"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\Servicios Estadísticos\2025\ESTADISTICAS ECONOMICAS Y EMPLEO\TURISMO\03 MAYO-JUNIO\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Servicios Estadísticos\2025\ESTADISTICAS ECONOMICAS Y EMPLEO\TURISMO\07 DIC-ENE26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1E219936-D7CA-489A-BC40-79AC36C91CB7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9B50B3B-AE31-460C-9B41-E3D20E104D28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showSheetTabs="0" xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17640" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView showSheetTabs="0" xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="atendidos internacional" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C144" i="1" l="1"/>
+  <c r="B144" i="1"/>
+  <c r="N144" i="1" s="1"/>
+  <c r="N145" i="1"/>
+  <c r="N143" i="1"/>
+  <c r="N142" i="1"/>
+  <c r="N141" i="1"/>
+  <c r="N136" i="1"/>
+  <c r="H135" i="1"/>
+  <c r="G135" i="1" l="1"/>
   <c r="E135" i="1" l="1"/>
   <c r="F135" i="1"/>
   <c r="M135" i="1"/>
   <c r="L135" i="1"/>
   <c r="K135" i="1"/>
   <c r="J135" i="1"/>
   <c r="I135" i="1"/>
-  <c r="H135" i="1"/>
-  <c r="G135" i="1"/>
   <c r="D135" i="1"/>
   <c r="C135" i="1"/>
   <c r="B135" i="1"/>
+  <c r="N135" i="1" s="1"/>
   <c r="N134" i="1"/>
   <c r="N133" i="1"/>
   <c r="N132" i="1"/>
   <c r="N127" i="1"/>
   <c r="M126" i="1"/>
   <c r="L126" i="1"/>
   <c r="K126" i="1"/>
   <c r="J126" i="1"/>
   <c r="I126" i="1"/>
   <c r="H126" i="1"/>
   <c r="G126" i="1"/>
   <c r="F126" i="1"/>
   <c r="E126" i="1"/>
   <c r="D126" i="1"/>
   <c r="C126" i="1"/>
   <c r="B126" i="1"/>
   <c r="N125" i="1"/>
   <c r="N124" i="1"/>
   <c r="N123" i="1"/>
-  <c r="N135" i="1" l="1"/>
-  <c r="N126" i="1"/>
+  <c r="N126" i="1" l="1"/>
   <c r="B83" i="1" l="1"/>
   <c r="C83" i="1"/>
   <c r="D83" i="1"/>
   <c r="B75" i="1"/>
   <c r="C75" i="1"/>
   <c r="D75" i="1"/>
   <c r="B67" i="1"/>
   <c r="C67" i="1"/>
   <c r="D67" i="1"/>
   <c r="B59" i="1"/>
   <c r="C59" i="1"/>
   <c r="D59" i="1"/>
   <c r="B51" i="1"/>
   <c r="C51" i="1"/>
   <c r="D51" i="1"/>
   <c r="B43" i="1"/>
   <c r="C43" i="1"/>
   <c r="D43" i="1"/>
   <c r="B34" i="1"/>
   <c r="C34" i="1"/>
   <c r="D34" i="1"/>
   <c r="B26" i="1"/>
   <c r="C26" i="1"/>
   <c r="D26" i="1"/>
   <c r="B18" i="1"/>
@@ -299,51 +319,51 @@
   <c r="N17" i="1"/>
   <c r="N16" i="1"/>
   <c r="N15" i="1"/>
   <c r="N9" i="1"/>
   <c r="N8" i="1"/>
   <c r="N7" i="1"/>
   <c r="N6" i="1"/>
   <c r="N59" i="1" l="1"/>
   <c r="N34" i="1"/>
   <c r="N75" i="1"/>
   <c r="N67" i="1"/>
   <c r="N43" i="1"/>
   <c r="N83" i="1"/>
   <c r="N26" i="1"/>
   <c r="N18" i="1"/>
   <c r="N51" i="1"/>
   <c r="N108" i="1"/>
   <c r="N99" i="1"/>
   <c r="N10" i="1"/>
   <c r="N91" i="1"/>
   <c r="N117" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="318" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="338" uniqueCount="32">
   <si>
     <t>TUXTLA GUTIERREZ (ANGEL ALBINO CORZO)</t>
   </si>
   <si>
     <t>TAPACHULA</t>
   </si>
   <si>
     <t>PALENQUE</t>
   </si>
   <si>
     <t>Suma de TOTAL/TOTAL</t>
   </si>
   <si>
     <t>Suma de DIC/DEC</t>
   </si>
   <si>
     <t>Suma de NOV/NOV</t>
   </si>
   <si>
     <t>Suma de OCT/OCT</t>
   </si>
   <si>
     <t>Suma de SEP/SEP</t>
   </si>
   <si>
@@ -391,69 +411,69 @@
   <si>
     <t>Fuente:</t>
   </si>
   <si>
     <t>Actualización:</t>
   </si>
   <si>
     <t>https://www.gob.mx/afac/</t>
   </si>
   <si>
     <t xml:space="preserve">Agencia de Aviación Civil  (AFAC) </t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">           en el apartado de estadistica</t>
   </si>
   <si>
     <t>TOTAL ESTATAL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Julio 2025</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Gilroy-Bold"/>
       </rPr>
       <t>NOTA:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Gilroy-Bold"/>
       </rPr>
       <t xml:space="preserve"> La información cambia de fuente para el mes de febrero del 2022</t>
     </r>
+  </si>
+  <si>
+    <t>Marzo 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -519,53 +539,52 @@
       <name val="Gilroy-Bold"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Gilroy-Bold"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Gilroy-Bold"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Gilroy-Bold"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Gilroy-Bold"/>
     </font>
     <font>
-      <u/>
       <sz val="10"/>
-      <color theme="10"/>
+      <color theme="0"/>
       <name val="Gilroy-Bold"/>
     </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor theme="0" tint="-0.14999847407452621"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD3C2B4"/>
@@ -611,201 +630,204 @@
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="9" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="12" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="15" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="9" applyFill="1"/>
+    <xf numFmtId="3" fontId="16" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Hipervínculo" xfId="9" builtinId="8"/>
     <cellStyle name="Hipervínculo 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hipervínculo 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 10" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 17" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normal 4" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Porcentaje 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FF009885"/>
       <color rgb="FFD3C2B4"/>
-      <color rgb="FF009885"/>
       <color rgb="FFAE192D"/>
       <color rgb="FF4D4D4D"/>
       <color rgb="FF5F5F5F"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>152401</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>219075</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>1207763</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 4">
           <a:extLst>
@@ -882,54 +904,50 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="95250" y="228600"/>
           <a:ext cx="2340000" cy="720000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1179,5229 +1197,5468 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/afac/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N146"/>
+  <sheetPr codeName="Hoja1"/>
+  <dimension ref="A1:N153"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="77" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="E117" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" zoomScalePageLayoutView="77" workbookViewId="0">
+      <pane xSplit="1" ySplit="5" topLeftCell="B132" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="A135" sqref="A135"/>
+      <selection pane="bottomRight" activeCell="A141" sqref="A141"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="18.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="50.7109375" style="2" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="15" max="16384" width="18.42578125" style="2"/>
+    <col min="1" max="1" width="50.7109375" style="1" customWidth="1"/>
+    <col min="2" max="3" width="19.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="21.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="20.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="19.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="19.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="21.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="20" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="20.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="21.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="19.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="25.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="16384" width="18.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="89.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="1"/>
-[...11 lines deleted...]
-      <c r="N1" s="1"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
     </row>
     <row r="2" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="41" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="3"/>
-[...11 lines deleted...]
-      <c r="N2" s="4"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="42"/>
     </row>
     <row r="3" spans="1:14" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="5"/>
-[...11 lines deleted...]
-      <c r="N3" s="5"/>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
     </row>
     <row r="4" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="6">
+      <c r="A4" s="44">
         <v>2010</v>
       </c>
-      <c r="B4" s="6"/>
-[...14 lines deleted...]
-      <c r="A5" s="8" t="s">
+      <c r="B4" s="44"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="44"/>
+      <c r="K4" s="44"/>
+      <c r="L4" s="44"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="45"/>
+    </row>
+    <row r="5" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="8" t="s">
+      <c r="B5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C5" s="8" t="s">
+      <c r="C5" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="8" t="s">
+      <c r="D5" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="E5" s="8" t="s">
+      <c r="E5" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="F5" s="8" t="s">
+      <c r="F5" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="8" t="s">
+      <c r="G5" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="8" t="s">
+      <c r="H5" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="I5" s="8" t="s">
+      <c r="I5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="8" t="s">
+      <c r="J5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="K5" s="8" t="s">
+      <c r="K5" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="L5" s="8" t="s">
+      <c r="L5" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="M5" s="8" t="s">
+      <c r="M5" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="N5" s="9" t="s">
+      <c r="N5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="11" t="s">
+    <row r="6" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="12">
+      <c r="B6" s="6">
         <v>5</v>
       </c>
-      <c r="C6" s="12">
-[...8 lines deleted...]
-      <c r="F6" s="12">
+      <c r="C6" s="6">
+        <v>0</v>
+      </c>
+      <c r="D6" s="6">
+        <v>0</v>
+      </c>
+      <c r="E6" s="6">
+        <v>0</v>
+      </c>
+      <c r="F6" s="6">
         <v>1</v>
       </c>
-      <c r="G6" s="12">
-[...14 lines deleted...]
-      <c r="L6" s="12">
+      <c r="G6" s="6">
+        <v>0</v>
+      </c>
+      <c r="H6" s="6">
+        <v>0</v>
+      </c>
+      <c r="I6" s="6">
+        <v>0</v>
+      </c>
+      <c r="J6" s="6">
+        <v>0</v>
+      </c>
+      <c r="K6" s="6">
+        <v>0</v>
+      </c>
+      <c r="L6" s="6">
         <v>4</v>
       </c>
-      <c r="M6" s="12">
-[...2 lines deleted...]
-      <c r="N6" s="13">
+      <c r="M6" s="6">
+        <v>0</v>
+      </c>
+      <c r="N6" s="7">
         <f>SUM(B6:M6)</f>
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="15" t="s">
+    <row r="7" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="16">
-[...35 lines deleted...]
-      <c r="N7" s="17">
+      <c r="B7" s="10">
+        <v>0</v>
+      </c>
+      <c r="C7" s="10">
+        <v>0</v>
+      </c>
+      <c r="D7" s="10">
+        <v>0</v>
+      </c>
+      <c r="E7" s="10">
+        <v>0</v>
+      </c>
+      <c r="F7" s="10">
+        <v>0</v>
+      </c>
+      <c r="G7" s="10">
+        <v>0</v>
+      </c>
+      <c r="H7" s="10">
+        <v>0</v>
+      </c>
+      <c r="I7" s="10">
+        <v>0</v>
+      </c>
+      <c r="J7" s="10">
+        <v>0</v>
+      </c>
+      <c r="K7" s="10">
+        <v>0</v>
+      </c>
+      <c r="L7" s="10">
+        <v>0</v>
+      </c>
+      <c r="M7" s="10">
+        <v>0</v>
+      </c>
+      <c r="N7" s="11">
         <f t="shared" ref="N7:N9" si="0">SUM(B7:M7)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A8" s="11" t="s">
+    <row r="8" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="12">
+      <c r="B8" s="6">
         <v>398</v>
       </c>
-      <c r="C8" s="12">
+      <c r="C8" s="6">
         <v>262</v>
       </c>
-      <c r="D8" s="12">
+      <c r="D8" s="6">
         <v>352</v>
       </c>
-      <c r="E8" s="12">
+      <c r="E8" s="6">
         <v>405</v>
       </c>
-      <c r="F8" s="12">
+      <c r="F8" s="6">
         <v>300</v>
       </c>
-      <c r="G8" s="12">
+      <c r="G8" s="6">
         <v>376</v>
       </c>
-      <c r="H8" s="12">
+      <c r="H8" s="6">
         <v>388</v>
       </c>
-      <c r="I8" s="12">
+      <c r="I8" s="6">
         <v>466</v>
       </c>
-      <c r="J8" s="12">
+      <c r="J8" s="6">
         <v>318</v>
       </c>
-      <c r="K8" s="12">
+      <c r="K8" s="6">
         <v>298</v>
       </c>
-      <c r="L8" s="12">
+      <c r="L8" s="6">
         <v>355</v>
       </c>
-      <c r="M8" s="12">
+      <c r="M8" s="6">
         <v>270</v>
       </c>
-      <c r="N8" s="13">
+      <c r="N8" s="7">
         <f t="shared" si="0"/>
         <v>4188</v>
       </c>
     </row>
-    <row r="9" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B9" s="16">
+    <row r="9" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="10">
         <v>1149</v>
       </c>
-      <c r="C9" s="16">
+      <c r="C9" s="10">
         <v>855</v>
       </c>
-      <c r="D9" s="16">
+      <c r="D9" s="10">
         <v>1118</v>
       </c>
-      <c r="E9" s="16">
+      <c r="E9" s="10">
         <v>956</v>
       </c>
-      <c r="F9" s="16">
+      <c r="F9" s="10">
         <v>1148</v>
       </c>
-      <c r="G9" s="16">
+      <c r="G9" s="10">
         <v>1584</v>
       </c>
-      <c r="H9" s="16">
+      <c r="H9" s="10">
         <v>2652</v>
       </c>
-      <c r="I9" s="16">
+      <c r="I9" s="10">
         <v>1648</v>
       </c>
-      <c r="J9" s="16">
+      <c r="J9" s="10">
         <v>1028</v>
       </c>
-      <c r="K9" s="16">
+      <c r="K9" s="10">
         <v>808</v>
       </c>
-      <c r="L9" s="16">
+      <c r="L9" s="10">
         <v>1530</v>
       </c>
-      <c r="M9" s="16">
+      <c r="M9" s="10">
         <v>756</v>
       </c>
-      <c r="N9" s="17">
+      <c r="N9" s="11">
         <f t="shared" si="0"/>
         <v>15232</v>
       </c>
     </row>
-    <row r="10" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="19" t="s">
+    <row r="10" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="B10" s="20">
+      <c r="B10" s="14">
         <f t="shared" ref="B10:D10" si="1">SUM(B6:B9)</f>
         <v>1552</v>
       </c>
-      <c r="C10" s="20">
+      <c r="C10" s="14">
         <f t="shared" si="1"/>
         <v>1117</v>
       </c>
-      <c r="D10" s="20">
+      <c r="D10" s="14">
         <f t="shared" si="1"/>
         <v>1470</v>
       </c>
-      <c r="E10" s="20">
+      <c r="E10" s="14">
         <f>SUM(E6:E9)</f>
         <v>1361</v>
       </c>
-      <c r="F10" s="20">
+      <c r="F10" s="14">
         <f t="shared" ref="F10:N10" si="2">SUM(F6:F9)</f>
         <v>1449</v>
       </c>
-      <c r="G10" s="20">
+      <c r="G10" s="14">
         <f t="shared" si="2"/>
         <v>1960</v>
       </c>
-      <c r="H10" s="20">
+      <c r="H10" s="14">
         <f t="shared" si="2"/>
         <v>3040</v>
       </c>
-      <c r="I10" s="20">
+      <c r="I10" s="14">
         <f t="shared" si="2"/>
         <v>2114</v>
       </c>
-      <c r="J10" s="20">
+      <c r="J10" s="14">
         <f t="shared" si="2"/>
         <v>1346</v>
       </c>
-      <c r="K10" s="20">
+      <c r="K10" s="14">
         <f t="shared" si="2"/>
         <v>1106</v>
       </c>
-      <c r="L10" s="20">
+      <c r="L10" s="14">
         <f t="shared" si="2"/>
         <v>1889</v>
       </c>
-      <c r="M10" s="20">
+      <c r="M10" s="14">
         <f t="shared" si="2"/>
         <v>1026</v>
       </c>
-      <c r="N10" s="20">
+      <c r="N10" s="14">
         <f t="shared" si="2"/>
         <v>19430</v>
       </c>
     </row>
-    <row r="11" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A11" s="21" t="s">
+    <row r="11" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="22">
+      <c r="B11" s="16">
         <v>2690937</v>
       </c>
-      <c r="C11" s="22">
+      <c r="C11" s="16">
         <v>2453851</v>
       </c>
-      <c r="D11" s="22">
+      <c r="D11" s="16">
         <v>2879638</v>
       </c>
-      <c r="E11" s="22">
+      <c r="E11" s="16">
         <v>2438483</v>
       </c>
-      <c r="F11" s="22">
+      <c r="F11" s="16">
         <v>2155830</v>
       </c>
-      <c r="G11" s="22">
+      <c r="G11" s="16">
         <v>2242171</v>
       </c>
-      <c r="H11" s="22">
+      <c r="H11" s="16">
         <v>2654791</v>
       </c>
-      <c r="I11" s="22">
+      <c r="I11" s="16">
         <v>2308517</v>
       </c>
-      <c r="J11" s="22">
+      <c r="J11" s="16">
         <v>1534610</v>
       </c>
-      <c r="K11" s="22">
+      <c r="K11" s="16">
         <v>1761219</v>
       </c>
-      <c r="L11" s="22">
+      <c r="L11" s="16">
         <v>1998115</v>
       </c>
-      <c r="M11" s="22">
+      <c r="M11" s="16">
         <v>2415080</v>
       </c>
-      <c r="N11" s="23">
+      <c r="N11" s="17">
         <f>SUM(B11:M11)</f>
         <v>27533242</v>
       </c>
     </row>
-    <row r="12" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="A13" s="25">
+    <row r="12" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="N12" s="18"/>
+    </row>
+    <row r="13" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="38">
         <v>2011</v>
       </c>
-      <c r="B13" s="25"/>
-[...14 lines deleted...]
-      <c r="A14" s="8" t="s">
+      <c r="B13" s="38"/>
+      <c r="C13" s="38"/>
+      <c r="D13" s="38"/>
+      <c r="E13" s="38"/>
+      <c r="F13" s="38"/>
+      <c r="G13" s="38"/>
+      <c r="H13" s="38"/>
+      <c r="I13" s="38"/>
+      <c r="J13" s="38"/>
+      <c r="K13" s="38"/>
+      <c r="L13" s="38"/>
+      <c r="M13" s="38"/>
+      <c r="N13" s="39"/>
+    </row>
+    <row r="14" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="8" t="s">
+      <c r="B14" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="C14" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D14" s="8" t="s">
+      <c r="D14" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="E14" s="8" t="s">
+      <c r="E14" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="F14" s="8" t="s">
+      <c r="F14" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="G14" s="8" t="s">
+      <c r="G14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="H14" s="8" t="s">
+      <c r="H14" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="I14" s="8" t="s">
+      <c r="I14" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J14" s="8" t="s">
+      <c r="J14" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="K14" s="8" t="s">
+      <c r="K14" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="L14" s="8" t="s">
+      <c r="L14" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="M14" s="8" t="s">
+      <c r="M14" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="N14" s="9" t="s">
+      <c r="N14" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="15" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A15" s="11" t="s">
+    <row r="15" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="12">
+      <c r="B15" s="6">
         <v>4</v>
       </c>
-      <c r="C15" s="12">
-[...32 lines deleted...]
-      <c r="N15" s="13">
+      <c r="C15" s="6">
+        <v>0</v>
+      </c>
+      <c r="D15" s="6">
+        <v>0</v>
+      </c>
+      <c r="E15" s="6">
+        <v>0</v>
+      </c>
+      <c r="F15" s="6">
+        <v>0</v>
+      </c>
+      <c r="G15" s="6">
+        <v>0</v>
+      </c>
+      <c r="H15" s="6">
+        <v>0</v>
+      </c>
+      <c r="I15" s="6">
+        <v>0</v>
+      </c>
+      <c r="J15" s="6">
+        <v>0</v>
+      </c>
+      <c r="K15" s="6">
+        <v>0</v>
+      </c>
+      <c r="L15" s="6">
+        <v>0</v>
+      </c>
+      <c r="M15" s="6">
+        <v>0</v>
+      </c>
+      <c r="N15" s="7">
         <f t="shared" ref="N15:N17" si="3">SUM(B15:M15)</f>
         <v>4</v>
       </c>
     </row>
-    <row r="16" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A16" s="15" t="s">
+    <row r="16" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B16" s="16">
+      <c r="B16" s="10">
         <v>625</v>
       </c>
-      <c r="C16" s="16">
+      <c r="C16" s="10">
         <v>479</v>
       </c>
-      <c r="D16" s="16">
+      <c r="D16" s="10">
         <v>806</v>
       </c>
-      <c r="E16" s="16">
+      <c r="E16" s="10">
         <v>885</v>
       </c>
-      <c r="F16" s="16">
+      <c r="F16" s="10">
         <v>718</v>
       </c>
-      <c r="G16" s="16">
+      <c r="G16" s="10">
         <v>615</v>
       </c>
-      <c r="H16" s="16">
+      <c r="H16" s="10">
         <v>542</v>
       </c>
-      <c r="I16" s="16">
+      <c r="I16" s="10">
         <v>597</v>
       </c>
-      <c r="J16" s="16">
+      <c r="J16" s="10">
         <v>451</v>
       </c>
-      <c r="K16" s="16">
+      <c r="K16" s="10">
         <v>485</v>
       </c>
-      <c r="L16" s="16">
+      <c r="L16" s="10">
         <v>544</v>
       </c>
-      <c r="M16" s="16">
+      <c r="M16" s="10">
         <v>467</v>
       </c>
-      <c r="N16" s="17">
+      <c r="N16" s="11">
         <f t="shared" si="3"/>
         <v>7214</v>
       </c>
     </row>
-    <row r="17" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B17" s="12">
+    <row r="17" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B17" s="6">
         <v>745</v>
       </c>
-      <c r="C17" s="12">
+      <c r="C17" s="6">
         <v>1325</v>
       </c>
-      <c r="D17" s="12">
+      <c r="D17" s="6">
         <v>616</v>
       </c>
-      <c r="E17" s="12">
+      <c r="E17" s="6">
         <v>1796</v>
       </c>
-      <c r="F17" s="12">
+      <c r="F17" s="6">
         <v>1520</v>
       </c>
-      <c r="G17" s="12">
+      <c r="G17" s="6">
         <v>1580</v>
       </c>
-      <c r="H17" s="12">
+      <c r="H17" s="6">
         <v>2275</v>
       </c>
-      <c r="I17" s="12">
+      <c r="I17" s="6">
         <v>1901</v>
       </c>
-      <c r="J17" s="12">
+      <c r="J17" s="6">
         <v>1262</v>
       </c>
-      <c r="K17" s="12">
+      <c r="K17" s="6">
         <v>596</v>
       </c>
-      <c r="L17" s="12">
+      <c r="L17" s="6">
         <v>1603</v>
       </c>
-      <c r="M17" s="12">
+      <c r="M17" s="6">
         <v>769</v>
       </c>
-      <c r="N17" s="13">
+      <c r="N17" s="7">
         <f t="shared" si="3"/>
         <v>15988</v>
       </c>
     </row>
-    <row r="18" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A18" s="27" t="s">
+    <row r="18" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B18" s="28">
+      <c r="B18" s="20">
         <f t="shared" ref="B18:D18" si="4">SUM(B14:B17)</f>
         <v>1374</v>
       </c>
-      <c r="C18" s="28">
+      <c r="C18" s="20">
         <f t="shared" si="4"/>
         <v>1804</v>
       </c>
-      <c r="D18" s="28">
+      <c r="D18" s="20">
         <f t="shared" si="4"/>
         <v>1422</v>
       </c>
-      <c r="E18" s="28">
+      <c r="E18" s="20">
         <f>SUM(E14:E17)</f>
         <v>2681</v>
       </c>
-      <c r="F18" s="28">
+      <c r="F18" s="20">
         <f t="shared" ref="F18" si="5">SUM(F14:F17)</f>
         <v>2238</v>
       </c>
-      <c r="G18" s="28">
+      <c r="G18" s="20">
         <f t="shared" ref="G18" si="6">SUM(G14:G17)</f>
         <v>2195</v>
       </c>
-      <c r="H18" s="28">
+      <c r="H18" s="20">
         <f t="shared" ref="H18" si="7">SUM(H14:H17)</f>
         <v>2817</v>
       </c>
-      <c r="I18" s="28">
+      <c r="I18" s="20">
         <f t="shared" ref="I18" si="8">SUM(I14:I17)</f>
         <v>2498</v>
       </c>
-      <c r="J18" s="28">
+      <c r="J18" s="20">
         <f t="shared" ref="J18" si="9">SUM(J14:J17)</f>
         <v>1713</v>
       </c>
-      <c r="K18" s="28">
+      <c r="K18" s="20">
         <f t="shared" ref="K18" si="10">SUM(K14:K17)</f>
         <v>1081</v>
       </c>
-      <c r="L18" s="28">
+      <c r="L18" s="20">
         <f t="shared" ref="L18" si="11">SUM(L14:L17)</f>
         <v>2147</v>
       </c>
-      <c r="M18" s="28">
+      <c r="M18" s="20">
         <f t="shared" ref="M18" si="12">SUM(M14:M17)</f>
         <v>1236</v>
       </c>
-      <c r="N18" s="29">
+      <c r="N18" s="21">
         <f t="shared" ref="N18" si="13">SUM(N14:N17)</f>
         <v>23206</v>
       </c>
     </row>
-    <row r="19" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A19" s="21" t="s">
+    <row r="19" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="22">
+      <c r="B19" s="16">
         <v>2556468</v>
       </c>
-      <c r="C19" s="22">
+      <c r="C19" s="16">
         <v>2333317</v>
       </c>
-      <c r="D19" s="22">
+      <c r="D19" s="16">
         <v>2746718</v>
       </c>
-      <c r="E19" s="22">
+      <c r="E19" s="16">
         <v>2513817</v>
       </c>
-      <c r="F19" s="22">
+      <c r="F19" s="16">
         <v>2165268</v>
       </c>
-      <c r="G19" s="22">
+      <c r="G19" s="16">
         <v>2184094</v>
       </c>
-      <c r="H19" s="22">
+      <c r="H19" s="16">
         <v>2658848</v>
       </c>
-      <c r="I19" s="22">
+      <c r="I19" s="16">
         <v>2342238</v>
       </c>
-      <c r="J19" s="22">
+      <c r="J19" s="16">
         <v>1762626</v>
       </c>
-      <c r="K19" s="22">
+      <c r="K19" s="16">
         <v>1960543</v>
       </c>
-      <c r="L19" s="22">
+      <c r="L19" s="16">
         <v>2191731</v>
       </c>
-      <c r="M19" s="22">
+      <c r="M19" s="16">
         <v>2739324</v>
       </c>
-      <c r="N19" s="23">
+      <c r="N19" s="17">
         <f>SUM(B19:M19)</f>
         <v>28154992</v>
       </c>
     </row>
-    <row r="20" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="A21" s="25">
+    <row r="20" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="N20" s="18"/>
+    </row>
+    <row r="21" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="38">
         <v>2012</v>
       </c>
-      <c r="B21" s="25"/>
-[...14 lines deleted...]
-      <c r="A22" s="8" t="s">
+      <c r="B21" s="38"/>
+      <c r="C21" s="38"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="38"/>
+      <c r="F21" s="38"/>
+      <c r="G21" s="38"/>
+      <c r="H21" s="38"/>
+      <c r="I21" s="38"/>
+      <c r="J21" s="38"/>
+      <c r="K21" s="38"/>
+      <c r="L21" s="38"/>
+      <c r="M21" s="38"/>
+      <c r="N21" s="39"/>
+    </row>
+    <row r="22" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="8" t="s">
+      <c r="B22" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C22" s="8" t="s">
+      <c r="C22" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D22" s="8" t="s">
+      <c r="D22" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="E22" s="8" t="s">
+      <c r="E22" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="F22" s="8" t="s">
+      <c r="F22" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="G22" s="8" t="s">
+      <c r="G22" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="H22" s="8" t="s">
+      <c r="H22" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="I22" s="8" t="s">
+      <c r="I22" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J22" s="8" t="s">
+      <c r="J22" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="K22" s="8" t="s">
+      <c r="K22" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="L22" s="8" t="s">
+      <c r="L22" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="M22" s="8" t="s">
+      <c r="M22" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="N22" s="9" t="s">
+      <c r="N22" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="23" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A23" s="15" t="s">
+    <row r="23" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B23" s="16">
+      <c r="B23" s="10">
         <v>11</v>
       </c>
-      <c r="C23" s="16">
-[...5 lines deleted...]
-      <c r="E23" s="16">
+      <c r="C23" s="10">
+        <v>0</v>
+      </c>
+      <c r="D23" s="10">
+        <v>0</v>
+      </c>
+      <c r="E23" s="10">
         <v>3</v>
       </c>
-      <c r="F23" s="16">
+      <c r="F23" s="10">
         <v>2</v>
       </c>
-      <c r="G23" s="16">
-[...17 lines deleted...]
-      <c r="M23" s="16">
+      <c r="G23" s="10">
+        <v>0</v>
+      </c>
+      <c r="H23" s="10">
+        <v>0</v>
+      </c>
+      <c r="I23" s="10">
+        <v>0</v>
+      </c>
+      <c r="J23" s="10">
+        <v>0</v>
+      </c>
+      <c r="K23" s="10">
+        <v>0</v>
+      </c>
+      <c r="L23" s="10">
+        <v>0</v>
+      </c>
+      <c r="M23" s="10">
         <v>1</v>
       </c>
-      <c r="N23" s="17">
+      <c r="N23" s="11">
         <f t="shared" ref="N23:N25" si="14">SUM(B23:M23)</f>
         <v>17</v>
       </c>
     </row>
-    <row r="24" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A24" s="11" t="s">
+    <row r="24" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B24" s="12">
+      <c r="B24" s="6">
         <v>826</v>
       </c>
-      <c r="C24" s="12">
+      <c r="C24" s="6">
         <v>590</v>
       </c>
-      <c r="D24" s="12">
+      <c r="D24" s="6">
         <v>736</v>
       </c>
-      <c r="E24" s="12">
+      <c r="E24" s="6">
         <v>699</v>
       </c>
-      <c r="F24" s="12">
+      <c r="F24" s="6">
         <v>677</v>
       </c>
-      <c r="G24" s="12">
+      <c r="G24" s="6">
         <v>552</v>
       </c>
-      <c r="H24" s="12">
+      <c r="H24" s="6">
         <v>645</v>
       </c>
-      <c r="I24" s="12">
+      <c r="I24" s="6">
         <v>639</v>
       </c>
-      <c r="J24" s="12">
+      <c r="J24" s="6">
         <v>475</v>
       </c>
-      <c r="K24" s="12">
+      <c r="K24" s="6">
         <v>453</v>
       </c>
-      <c r="L24" s="12">
+      <c r="L24" s="6">
         <v>479</v>
       </c>
-      <c r="M24" s="12">
+      <c r="M24" s="6">
         <v>499</v>
       </c>
-      <c r="N24" s="13">
+      <c r="N24" s="7">
         <f t="shared" si="14"/>
         <v>7270</v>
       </c>
     </row>
-    <row r="25" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B25" s="16">
+    <row r="25" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B25" s="10">
         <v>1596</v>
       </c>
-      <c r="C25" s="16">
+      <c r="C25" s="10">
         <v>570</v>
       </c>
-      <c r="D25" s="16">
+      <c r="D25" s="10">
         <v>1624</v>
       </c>
-      <c r="E25" s="16">
+      <c r="E25" s="10">
         <v>1348</v>
       </c>
-      <c r="F25" s="16">
+      <c r="F25" s="10">
         <v>1513</v>
       </c>
-      <c r="G25" s="16">
+      <c r="G25" s="10">
         <v>1720</v>
       </c>
-      <c r="H25" s="16">
+      <c r="H25" s="10">
         <v>2039</v>
       </c>
-      <c r="I25" s="16">
+      <c r="I25" s="10">
         <v>1841</v>
       </c>
-      <c r="J25" s="16">
+      <c r="J25" s="10">
         <v>1090</v>
       </c>
-      <c r="K25" s="16">
+      <c r="K25" s="10">
         <v>1232</v>
       </c>
-      <c r="L25" s="16">
+      <c r="L25" s="10">
         <v>1530</v>
       </c>
-      <c r="M25" s="16">
+      <c r="M25" s="10">
         <v>1667</v>
       </c>
-      <c r="N25" s="17">
+      <c r="N25" s="11">
         <f t="shared" si="14"/>
         <v>17770</v>
       </c>
     </row>
-    <row r="26" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A26" s="30" t="s">
+    <row r="26" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="B26" s="20">
+      <c r="B26" s="14">
         <f t="shared" ref="B26:D26" si="15">SUM(B22:B25)</f>
         <v>2433</v>
       </c>
-      <c r="C26" s="20">
+      <c r="C26" s="14">
         <f t="shared" si="15"/>
         <v>1160</v>
       </c>
-      <c r="D26" s="20">
+      <c r="D26" s="14">
         <f t="shared" si="15"/>
         <v>2360</v>
       </c>
-      <c r="E26" s="20">
+      <c r="E26" s="14">
         <f>SUM(E22:E25)</f>
         <v>2050</v>
       </c>
-      <c r="F26" s="20">
+      <c r="F26" s="14">
         <f t="shared" ref="F26" si="16">SUM(F22:F25)</f>
         <v>2192</v>
       </c>
-      <c r="G26" s="20">
+      <c r="G26" s="14">
         <f t="shared" ref="G26" si="17">SUM(G22:G25)</f>
         <v>2272</v>
       </c>
-      <c r="H26" s="20">
+      <c r="H26" s="14">
         <f t="shared" ref="H26" si="18">SUM(H22:H25)</f>
         <v>2684</v>
       </c>
-      <c r="I26" s="20">
+      <c r="I26" s="14">
         <f t="shared" ref="I26" si="19">SUM(I22:I25)</f>
         <v>2480</v>
       </c>
-      <c r="J26" s="20">
+      <c r="J26" s="14">
         <f t="shared" ref="J26" si="20">SUM(J22:J25)</f>
         <v>1565</v>
       </c>
-      <c r="K26" s="20">
+      <c r="K26" s="14">
         <f t="shared" ref="K26" si="21">SUM(K22:K25)</f>
         <v>1685</v>
       </c>
-      <c r="L26" s="20">
+      <c r="L26" s="14">
         <f t="shared" ref="L26" si="22">SUM(L22:L25)</f>
         <v>2009</v>
       </c>
-      <c r="M26" s="20">
+      <c r="M26" s="14">
         <f t="shared" ref="M26" si="23">SUM(M22:M25)</f>
         <v>2167</v>
       </c>
-      <c r="N26" s="31">
+      <c r="N26" s="23">
         <f t="shared" ref="N26" si="24">SUM(N22:N25)</f>
         <v>25057</v>
       </c>
     </row>
-    <row r="27" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A27" s="21" t="s">
+    <row r="27" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B27" s="22">
+      <c r="B27" s="16">
         <v>2760145</v>
       </c>
-      <c r="C27" s="22">
+      <c r="C27" s="16">
         <v>2518729</v>
       </c>
-      <c r="D27" s="22">
+      <c r="D27" s="16">
         <v>2913946</v>
       </c>
-      <c r="E27" s="22">
+      <c r="E27" s="16">
         <v>2545261</v>
       </c>
-      <c r="F27" s="22">
+      <c r="F27" s="16">
         <v>2182527</v>
       </c>
-      <c r="G27" s="22">
+      <c r="G27" s="16">
         <v>2322546</v>
       </c>
-      <c r="H27" s="22">
+      <c r="H27" s="16">
         <v>2770955</v>
       </c>
-      <c r="I27" s="22">
+      <c r="I27" s="16">
         <v>2460291</v>
       </c>
-      <c r="J27" s="22">
+      <c r="J27" s="16">
         <v>1862135</v>
       </c>
-      <c r="K27" s="22">
+      <c r="K27" s="16">
         <v>2058418</v>
       </c>
-      <c r="L27" s="22">
+      <c r="L27" s="16">
         <v>2389651</v>
       </c>
-      <c r="M27" s="22">
+      <c r="M27" s="16">
         <v>2899708</v>
       </c>
-      <c r="N27" s="23">
+      <c r="N27" s="17">
         <f>SUM(B27:M27)</f>
         <v>29684312</v>
       </c>
     </row>
-    <row r="28" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="A29" s="25">
+    <row r="28" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="N28" s="18"/>
+    </row>
+    <row r="29" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="38">
         <v>2013</v>
       </c>
-      <c r="B29" s="25"/>
-[...14 lines deleted...]
-      <c r="A30" s="8" t="s">
+      <c r="B29" s="38"/>
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="38"/>
+      <c r="F29" s="38"/>
+      <c r="G29" s="38"/>
+      <c r="H29" s="38"/>
+      <c r="I29" s="38"/>
+      <c r="J29" s="38"/>
+      <c r="K29" s="38"/>
+      <c r="L29" s="38"/>
+      <c r="M29" s="38"/>
+      <c r="N29" s="39"/>
+    </row>
+    <row r="30" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A30" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B30" s="8" t="s">
+      <c r="B30" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C30" s="8" t="s">
+      <c r="C30" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D30" s="8" t="s">
+      <c r="D30" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="E30" s="8" t="s">
+      <c r="E30" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="F30" s="8" t="s">
+      <c r="F30" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="G30" s="8" t="s">
+      <c r="G30" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="H30" s="8" t="s">
+      <c r="H30" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="I30" s="8" t="s">
+      <c r="I30" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J30" s="8" t="s">
+      <c r="J30" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="K30" s="8" t="s">
+      <c r="K30" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="L30" s="8" t="s">
+      <c r="L30" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="M30" s="8" t="s">
+      <c r="M30" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="N30" s="9" t="s">
+      <c r="N30" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="31" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A31" s="11" t="s">
+    <row r="31" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B31" s="12">
-[...5 lines deleted...]
-      <c r="D31" s="12">
+      <c r="B31" s="6">
+        <v>0</v>
+      </c>
+      <c r="C31" s="6">
+        <v>0</v>
+      </c>
+      <c r="D31" s="6">
         <v>19</v>
       </c>
-      <c r="E31" s="12">
-[...2 lines deleted...]
-      <c r="F31" s="12">
+      <c r="E31" s="6">
+        <v>0</v>
+      </c>
+      <c r="F31" s="6">
         <v>11</v>
       </c>
-      <c r="G31" s="12">
+      <c r="G31" s="6">
         <v>1</v>
       </c>
-      <c r="H31" s="12">
-[...2 lines deleted...]
-      <c r="I31" s="12">
+      <c r="H31" s="6">
+        <v>0</v>
+      </c>
+      <c r="I31" s="6">
         <v>2</v>
       </c>
-      <c r="J31" s="12">
-[...11 lines deleted...]
-      <c r="N31" s="13">
+      <c r="J31" s="6">
+        <v>0</v>
+      </c>
+      <c r="K31" s="6">
+        <v>0</v>
+      </c>
+      <c r="L31" s="6">
+        <v>0</v>
+      </c>
+      <c r="M31" s="6">
+        <v>0</v>
+      </c>
+      <c r="N31" s="7">
         <f t="shared" ref="N31:N33" si="25">SUM(B31:M31)</f>
         <v>33</v>
       </c>
     </row>
-    <row r="32" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A32" s="15" t="s">
+    <row r="32" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B32" s="16">
+      <c r="B32" s="10">
         <v>797</v>
       </c>
-      <c r="C32" s="16">
+      <c r="C32" s="10">
         <v>469</v>
       </c>
-      <c r="D32" s="16">
+      <c r="D32" s="10">
         <v>585</v>
       </c>
-      <c r="E32" s="16">
+      <c r="E32" s="10">
         <v>714</v>
       </c>
-      <c r="F32" s="16">
+      <c r="F32" s="10">
         <v>560</v>
       </c>
-      <c r="G32" s="16">
+      <c r="G32" s="10">
         <v>639</v>
       </c>
-      <c r="H32" s="16">
+      <c r="H32" s="10">
         <v>836</v>
       </c>
-      <c r="I32" s="16">
+      <c r="I32" s="10">
         <v>877</v>
       </c>
-      <c r="J32" s="16">
+      <c r="J32" s="10">
         <v>567</v>
       </c>
-      <c r="K32" s="16">
+      <c r="K32" s="10">
         <v>610</v>
       </c>
-      <c r="L32" s="16">
+      <c r="L32" s="10">
         <v>1098</v>
       </c>
-      <c r="M32" s="16">
+      <c r="M32" s="10">
         <v>947</v>
       </c>
-      <c r="N32" s="17">
+      <c r="N32" s="11">
         <f t="shared" si="25"/>
         <v>8699</v>
       </c>
     </row>
-    <row r="33" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B33" s="12">
+    <row r="33" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B33" s="6">
         <v>1714</v>
       </c>
-      <c r="C33" s="12">
+      <c r="C33" s="6">
         <v>1346</v>
       </c>
-      <c r="D33" s="12">
+      <c r="D33" s="6">
         <v>1675</v>
       </c>
-      <c r="E33" s="12">
+      <c r="E33" s="6">
         <v>1382</v>
       </c>
-      <c r="F33" s="12">
+      <c r="F33" s="6">
         <v>1461</v>
       </c>
-      <c r="G33" s="12">
+      <c r="G33" s="6">
         <v>1654</v>
       </c>
-      <c r="H33" s="12">
+      <c r="H33" s="6">
         <v>2292</v>
       </c>
-      <c r="I33" s="12">
+      <c r="I33" s="6">
         <v>2051</v>
       </c>
-      <c r="J33" s="12">
+      <c r="J33" s="6">
         <v>1238</v>
       </c>
-      <c r="K33" s="12">
+      <c r="K33" s="6">
         <v>1036</v>
       </c>
-      <c r="L33" s="12">
+      <c r="L33" s="6">
         <v>1086</v>
       </c>
-      <c r="M33" s="12">
+      <c r="M33" s="6">
         <v>1493</v>
       </c>
-      <c r="N33" s="13">
+      <c r="N33" s="7">
         <f t="shared" si="25"/>
         <v>18428</v>
       </c>
     </row>
-    <row r="34" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A34" s="27" t="s">
+    <row r="34" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B34" s="28">
+      <c r="B34" s="20">
         <f t="shared" ref="B34:D34" si="26">SUM(B30:B33)</f>
         <v>2511</v>
       </c>
-      <c r="C34" s="28">
+      <c r="C34" s="20">
         <f t="shared" si="26"/>
         <v>1815</v>
       </c>
-      <c r="D34" s="28">
+      <c r="D34" s="20">
         <f t="shared" si="26"/>
         <v>2279</v>
       </c>
-      <c r="E34" s="28">
+      <c r="E34" s="20">
         <f>SUM(E30:E33)</f>
         <v>2096</v>
       </c>
-      <c r="F34" s="28">
+      <c r="F34" s="20">
         <f t="shared" ref="F34" si="27">SUM(F30:F33)</f>
         <v>2032</v>
       </c>
-      <c r="G34" s="28">
+      <c r="G34" s="20">
         <f t="shared" ref="G34" si="28">SUM(G30:G33)</f>
         <v>2294</v>
       </c>
-      <c r="H34" s="28">
+      <c r="H34" s="20">
         <f t="shared" ref="H34" si="29">SUM(H30:H33)</f>
         <v>3128</v>
       </c>
-      <c r="I34" s="28">
+      <c r="I34" s="20">
         <f t="shared" ref="I34" si="30">SUM(I30:I33)</f>
         <v>2930</v>
       </c>
-      <c r="J34" s="28">
+      <c r="J34" s="20">
         <f t="shared" ref="J34" si="31">SUM(J30:J33)</f>
         <v>1805</v>
       </c>
-      <c r="K34" s="28">
+      <c r="K34" s="20">
         <f t="shared" ref="K34" si="32">SUM(K30:K33)</f>
         <v>1646</v>
       </c>
-      <c r="L34" s="28">
+      <c r="L34" s="20">
         <f t="shared" ref="L34" si="33">SUM(L30:L33)</f>
         <v>2184</v>
       </c>
-      <c r="M34" s="28">
+      <c r="M34" s="20">
         <f t="shared" ref="M34" si="34">SUM(M30:M33)</f>
         <v>2440</v>
       </c>
-      <c r="N34" s="29">
+      <c r="N34" s="21">
         <f t="shared" ref="N34" si="35">SUM(N30:N33)</f>
         <v>27160</v>
       </c>
     </row>
-    <row r="35" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A35" s="21" t="s">
+    <row r="35" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B35" s="22">
+      <c r="B35" s="16">
         <v>2937329</v>
       </c>
-      <c r="C35" s="22">
+      <c r="C35" s="16">
         <v>2602829</v>
       </c>
-      <c r="D35" s="22">
+      <c r="D35" s="16">
         <v>3213830</v>
       </c>
-      <c r="E35" s="22">
+      <c r="E35" s="16">
         <v>2662186</v>
       </c>
-      <c r="F35" s="22">
+      <c r="F35" s="16">
         <v>2441340</v>
       </c>
-      <c r="G35" s="22">
+      <c r="G35" s="16">
         <v>2609508</v>
       </c>
-      <c r="H35" s="22">
+      <c r="H35" s="16">
         <v>2995206</v>
       </c>
-      <c r="I35" s="22">
+      <c r="I35" s="16">
         <v>2711993</v>
       </c>
-      <c r="J35" s="22">
+      <c r="J35" s="16">
         <v>2029481</v>
       </c>
-      <c r="K35" s="22">
+      <c r="K35" s="16">
         <v>2247853</v>
       </c>
-      <c r="L35" s="22">
+      <c r="L35" s="16">
         <v>2609059</v>
       </c>
-      <c r="M35" s="22">
+      <c r="M35" s="16">
         <v>3154427</v>
       </c>
-      <c r="N35" s="23">
+      <c r="N35" s="17">
         <f>SUM(B35:M35)</f>
         <v>32215041</v>
       </c>
     </row>
-    <row r="36" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="A37" s="25">
+    <row r="36" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="N36" s="18"/>
+    </row>
+    <row r="37" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="38">
         <v>2014</v>
       </c>
-      <c r="B37" s="25"/>
-[...14 lines deleted...]
-      <c r="A38" s="8" t="s">
+      <c r="B37" s="38"/>
+      <c r="C37" s="38"/>
+      <c r="D37" s="38"/>
+      <c r="E37" s="38"/>
+      <c r="F37" s="38"/>
+      <c r="G37" s="38"/>
+      <c r="H37" s="38"/>
+      <c r="I37" s="38"/>
+      <c r="J37" s="38"/>
+      <c r="K37" s="38"/>
+      <c r="L37" s="38"/>
+      <c r="M37" s="38"/>
+      <c r="N37" s="39"/>
+    </row>
+    <row r="38" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B38" s="8" t="s">
+      <c r="B38" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C38" s="8" t="s">
+      <c r="C38" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D38" s="8" t="s">
+      <c r="D38" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="E38" s="8" t="s">
+      <c r="E38" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="F38" s="8" t="s">
+      <c r="F38" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="G38" s="8" t="s">
+      <c r="G38" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="H38" s="8" t="s">
+      <c r="H38" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="I38" s="8" t="s">
+      <c r="I38" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J38" s="8" t="s">
+      <c r="J38" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="K38" s="8" t="s">
+      <c r="K38" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="L38" s="8" t="s">
+      <c r="L38" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="M38" s="8" t="s">
+      <c r="M38" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="N38" s="9" t="s">
+      <c r="N38" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="39" spans="1:14" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="15" t="s">
+    <row r="39" spans="1:14" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B39" s="16">
-[...35 lines deleted...]
-      <c r="N39" s="17">
+      <c r="B39" s="10">
+        <v>0</v>
+      </c>
+      <c r="C39" s="10">
+        <v>0</v>
+      </c>
+      <c r="D39" s="10">
+        <v>0</v>
+      </c>
+      <c r="E39" s="10">
+        <v>0</v>
+      </c>
+      <c r="F39" s="10">
+        <v>0</v>
+      </c>
+      <c r="G39" s="10">
+        <v>0</v>
+      </c>
+      <c r="H39" s="10">
+        <v>0</v>
+      </c>
+      <c r="I39" s="10">
+        <v>0</v>
+      </c>
+      <c r="J39" s="10">
+        <v>0</v>
+      </c>
+      <c r="K39" s="10">
+        <v>0</v>
+      </c>
+      <c r="L39" s="10">
+        <v>0</v>
+      </c>
+      <c r="M39" s="10">
+        <v>0</v>
+      </c>
+      <c r="N39" s="11">
         <f t="shared" ref="N39:N42" si="36">SUM(B39:M39)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:14" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="11" t="s">
+    <row r="40" spans="1:14" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B40" s="12">
+      <c r="B40" s="6">
         <v>1264</v>
       </c>
-      <c r="C40" s="12">
+      <c r="C40" s="6">
         <v>791</v>
       </c>
-      <c r="D40" s="12">
+      <c r="D40" s="6">
         <v>1051</v>
       </c>
-      <c r="E40" s="12">
+      <c r="E40" s="6">
         <v>1100</v>
       </c>
-      <c r="F40" s="12">
+      <c r="F40" s="6">
         <v>927</v>
       </c>
-      <c r="G40" s="12">
+      <c r="G40" s="6">
         <v>855</v>
       </c>
-      <c r="H40" s="12">
+      <c r="H40" s="6">
         <v>1079</v>
       </c>
-      <c r="I40" s="12">
+      <c r="I40" s="6">
         <v>1207</v>
       </c>
-      <c r="J40" s="12">
+      <c r="J40" s="6">
         <v>735</v>
       </c>
-      <c r="K40" s="12">
+      <c r="K40" s="6">
         <v>898</v>
       </c>
-      <c r="L40" s="12">
+      <c r="L40" s="6">
         <v>892</v>
       </c>
-      <c r="M40" s="12">
+      <c r="M40" s="6">
         <v>702</v>
       </c>
-      <c r="N40" s="13">
+      <c r="N40" s="7">
         <f t="shared" si="36"/>
         <v>11501</v>
       </c>
     </row>
-    <row r="41" spans="1:14" s="14" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="15" t="s">
+    <row r="41" spans="1:14" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B41" s="16">
-[...35 lines deleted...]
-      <c r="N41" s="17">
+      <c r="B41" s="10">
+        <v>0</v>
+      </c>
+      <c r="C41" s="10">
+        <v>0</v>
+      </c>
+      <c r="D41" s="10">
+        <v>0</v>
+      </c>
+      <c r="E41" s="10">
+        <v>0</v>
+      </c>
+      <c r="F41" s="10">
+        <v>0</v>
+      </c>
+      <c r="G41" s="10">
+        <v>0</v>
+      </c>
+      <c r="H41" s="10">
+        <v>0</v>
+      </c>
+      <c r="I41" s="10">
+        <v>0</v>
+      </c>
+      <c r="J41" s="10">
+        <v>0</v>
+      </c>
+      <c r="K41" s="10">
+        <v>0</v>
+      </c>
+      <c r="L41" s="10">
+        <v>0</v>
+      </c>
+      <c r="M41" s="10">
+        <v>0</v>
+      </c>
+      <c r="N41" s="11">
         <f t="shared" si="36"/>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B42" s="12">
+    <row r="42" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B42" s="6">
         <v>1444</v>
       </c>
-      <c r="C42" s="12">
+      <c r="C42" s="6">
         <v>1062</v>
       </c>
-      <c r="D42" s="12">
+      <c r="D42" s="6">
         <v>1352</v>
       </c>
-      <c r="E42" s="12">
+      <c r="E42" s="6">
         <v>1234</v>
       </c>
-      <c r="F42" s="12">
+      <c r="F42" s="6">
         <v>1264</v>
       </c>
-      <c r="G42" s="12">
+      <c r="G42" s="6">
         <v>1344</v>
       </c>
-      <c r="H42" s="12">
+      <c r="H42" s="6">
         <v>1703</v>
       </c>
-      <c r="I42" s="12">
+      <c r="I42" s="6">
         <v>1864</v>
       </c>
-      <c r="J42" s="12">
+      <c r="J42" s="6">
         <v>1187</v>
       </c>
-      <c r="K42" s="12">
+      <c r="K42" s="6">
         <v>1265</v>
       </c>
-      <c r="L42" s="12">
+      <c r="L42" s="6">
         <v>1442</v>
       </c>
-      <c r="M42" s="12">
+      <c r="M42" s="6">
         <v>1359</v>
       </c>
-      <c r="N42" s="13">
+      <c r="N42" s="7">
         <f t="shared" si="36"/>
         <v>16520</v>
       </c>
     </row>
-    <row r="43" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A43" s="27" t="s">
+    <row r="43" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B43" s="28">
+      <c r="B43" s="20">
         <f t="shared" ref="B43:D43" si="37">SUM(B39:B42)</f>
         <v>2708</v>
       </c>
-      <c r="C43" s="28">
+      <c r="C43" s="20">
         <f t="shared" si="37"/>
         <v>1853</v>
       </c>
-      <c r="D43" s="28">
+      <c r="D43" s="20">
         <f t="shared" si="37"/>
         <v>2403</v>
       </c>
-      <c r="E43" s="28">
+      <c r="E43" s="20">
         <f>SUM(E39:E42)</f>
         <v>2334</v>
       </c>
-      <c r="F43" s="28">
+      <c r="F43" s="20">
         <f t="shared" ref="F43" si="38">SUM(F39:F42)</f>
         <v>2191</v>
       </c>
-      <c r="G43" s="28">
+      <c r="G43" s="20">
         <f t="shared" ref="G43" si="39">SUM(G39:G42)</f>
         <v>2199</v>
       </c>
-      <c r="H43" s="28">
+      <c r="H43" s="20">
         <f t="shared" ref="H43" si="40">SUM(H39:H42)</f>
         <v>2782</v>
       </c>
-      <c r="I43" s="28">
+      <c r="I43" s="20">
         <f t="shared" ref="I43" si="41">SUM(I39:I42)</f>
         <v>3071</v>
       </c>
-      <c r="J43" s="28">
+      <c r="J43" s="20">
         <f t="shared" ref="J43" si="42">SUM(J39:J42)</f>
         <v>1922</v>
       </c>
-      <c r="K43" s="28">
+      <c r="K43" s="20">
         <f t="shared" ref="K43" si="43">SUM(K39:K42)</f>
         <v>2163</v>
       </c>
-      <c r="L43" s="28">
+      <c r="L43" s="20">
         <f t="shared" ref="L43" si="44">SUM(L39:L42)</f>
         <v>2334</v>
       </c>
-      <c r="M43" s="28">
+      <c r="M43" s="20">
         <f t="shared" ref="M43" si="45">SUM(M39:M42)</f>
         <v>2061</v>
       </c>
-      <c r="N43" s="29">
+      <c r="N43" s="21">
         <f t="shared" ref="N43" si="46">SUM(N39:N42)</f>
         <v>28021</v>
       </c>
     </row>
-    <row r="44" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A44" s="21" t="s">
+    <row r="44" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A44" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B44" s="22">
+      <c r="B44" s="16">
         <v>3262329</v>
       </c>
-      <c r="C44" s="22">
+      <c r="C44" s="16">
         <v>2897267</v>
       </c>
-      <c r="D44" s="22">
+      <c r="D44" s="16">
         <v>3416815</v>
       </c>
-      <c r="E44" s="22">
+      <c r="E44" s="16">
         <v>3006438</v>
       </c>
-      <c r="F44" s="22">
+      <c r="F44" s="16">
         <v>2772020</v>
       </c>
-      <c r="G44" s="22">
+      <c r="G44" s="16">
         <v>2872047</v>
       </c>
-      <c r="H44" s="22">
+      <c r="H44" s="16">
         <v>3278358</v>
       </c>
-      <c r="I44" s="22">
+      <c r="I44" s="16">
         <v>3008818</v>
       </c>
-      <c r="J44" s="22">
+      <c r="J44" s="16">
         <v>2119845</v>
       </c>
-      <c r="K44" s="22">
+      <c r="K44" s="16">
         <v>2350773</v>
       </c>
-      <c r="L44" s="22">
+      <c r="L44" s="16">
         <v>2827843</v>
       </c>
-      <c r="M44" s="22">
+      <c r="M44" s="16">
         <v>3354188</v>
       </c>
-      <c r="N44" s="23">
+      <c r="N44" s="17">
         <f>SUM(B44:M44)</f>
         <v>35166741</v>
       </c>
     </row>
-    <row r="45" spans="1:14" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="A46" s="25">
+    <row r="45" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="24"/>
+      <c r="B45" s="25"/>
+      <c r="C45" s="25"/>
+      <c r="D45" s="25"/>
+      <c r="E45" s="25"/>
+      <c r="F45" s="25"/>
+      <c r="G45" s="25"/>
+      <c r="H45" s="25"/>
+      <c r="I45" s="25"/>
+      <c r="J45" s="25"/>
+      <c r="K45" s="25"/>
+      <c r="L45" s="25"/>
+      <c r="M45" s="25"/>
+      <c r="N45" s="25"/>
+    </row>
+    <row r="46" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A46" s="38">
         <v>2015</v>
       </c>
-      <c r="B46" s="25"/>
-[...14 lines deleted...]
-      <c r="A47" s="8" t="s">
+      <c r="B46" s="38"/>
+      <c r="C46" s="38"/>
+      <c r="D46" s="38"/>
+      <c r="E46" s="38"/>
+      <c r="F46" s="38"/>
+      <c r="G46" s="38"/>
+      <c r="H46" s="38"/>
+      <c r="I46" s="38"/>
+      <c r="J46" s="38"/>
+      <c r="K46" s="38"/>
+      <c r="L46" s="38"/>
+      <c r="M46" s="38"/>
+      <c r="N46" s="39"/>
+    </row>
+    <row r="47" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A47" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B47" s="8" t="s">
+      <c r="B47" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C47" s="8" t="s">
+      <c r="C47" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D47" s="8" t="s">
+      <c r="D47" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="E47" s="8" t="s">
+      <c r="E47" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="F47" s="8" t="s">
+      <c r="F47" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="G47" s="8" t="s">
+      <c r="G47" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="H47" s="8" t="s">
+      <c r="H47" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="I47" s="8" t="s">
+      <c r="I47" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J47" s="8" t="s">
+      <c r="J47" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="K47" s="8" t="s">
+      <c r="K47" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="L47" s="8" t="s">
+      <c r="L47" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="M47" s="8" t="s">
+      <c r="M47" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="N47" s="9" t="s">
+      <c r="N47" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="48" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A48" s="34" t="s">
+    <row r="48" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A48" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="B48" s="16">
-[...35 lines deleted...]
-      <c r="N48" s="35">
+      <c r="B48" s="10">
+        <v>0</v>
+      </c>
+      <c r="C48" s="10">
+        <v>0</v>
+      </c>
+      <c r="D48" s="10">
+        <v>0</v>
+      </c>
+      <c r="E48" s="10">
+        <v>0</v>
+      </c>
+      <c r="F48" s="10">
+        <v>0</v>
+      </c>
+      <c r="G48" s="10">
+        <v>0</v>
+      </c>
+      <c r="H48" s="10">
+        <v>0</v>
+      </c>
+      <c r="I48" s="10">
+        <v>0</v>
+      </c>
+      <c r="J48" s="10">
+        <v>0</v>
+      </c>
+      <c r="K48" s="10">
+        <v>0</v>
+      </c>
+      <c r="L48" s="10">
+        <v>0</v>
+      </c>
+      <c r="M48" s="10">
+        <v>0</v>
+      </c>
+      <c r="N48" s="27">
         <f t="shared" ref="N48:N50" si="47">SUM(B48:M48)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A49" s="11" t="s">
+    <row r="49" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A49" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B49" s="12">
+      <c r="B49" s="6">
         <v>1070</v>
       </c>
-      <c r="C49" s="12">
+      <c r="C49" s="6">
         <v>719</v>
       </c>
-      <c r="D49" s="12">
+      <c r="D49" s="6">
         <v>930</v>
       </c>
-      <c r="E49" s="12">
+      <c r="E49" s="6">
         <v>1044</v>
       </c>
-      <c r="F49" s="12">
+      <c r="F49" s="6">
         <v>1019</v>
       </c>
-      <c r="G49" s="12">
+      <c r="G49" s="6">
         <v>836</v>
       </c>
-      <c r="H49" s="12">
+      <c r="H49" s="6">
         <v>1152</v>
       </c>
-      <c r="I49" s="12">
+      <c r="I49" s="6">
         <v>1023</v>
       </c>
-      <c r="J49" s="12">
+      <c r="J49" s="6">
         <v>589</v>
       </c>
-      <c r="K49" s="12">
+      <c r="K49" s="6">
         <v>727</v>
       </c>
-      <c r="L49" s="12">
+      <c r="L49" s="6">
         <v>963</v>
       </c>
-      <c r="M49" s="12">
+      <c r="M49" s="6">
         <v>833</v>
       </c>
-      <c r="N49" s="13">
+      <c r="N49" s="7">
         <f t="shared" si="47"/>
         <v>10905</v>
       </c>
     </row>
-    <row r="50" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B50" s="16">
+    <row r="50" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A50" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B50" s="10">
         <v>1488</v>
       </c>
-      <c r="C50" s="16">
+      <c r="C50" s="10">
         <v>1186</v>
       </c>
-      <c r="D50" s="16">
+      <c r="D50" s="10">
         <v>1427</v>
       </c>
-      <c r="E50" s="16">
+      <c r="E50" s="10">
         <v>1386</v>
       </c>
-      <c r="F50" s="16">
+      <c r="F50" s="10">
         <v>1766</v>
       </c>
-      <c r="G50" s="16">
+      <c r="G50" s="10">
         <v>1338</v>
       </c>
-      <c r="H50" s="16">
+      <c r="H50" s="10">
         <v>2050</v>
       </c>
-      <c r="I50" s="16">
+      <c r="I50" s="10">
         <v>1800</v>
       </c>
-      <c r="J50" s="16">
+      <c r="J50" s="10">
         <v>1023</v>
       </c>
-      <c r="K50" s="16">
+      <c r="K50" s="10">
         <v>1102</v>
       </c>
-      <c r="L50" s="16">
+      <c r="L50" s="10">
         <v>1225</v>
       </c>
-      <c r="M50" s="16">
+      <c r="M50" s="10">
         <v>1529</v>
       </c>
-      <c r="N50" s="35">
+      <c r="N50" s="27">
         <f t="shared" si="47"/>
         <v>17320</v>
       </c>
     </row>
-    <row r="51" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A51" s="30" t="s">
+    <row r="51" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A51" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="B51" s="20">
+      <c r="B51" s="14">
         <f t="shared" ref="B51:D51" si="48">SUM(B47:B50)</f>
         <v>2558</v>
       </c>
-      <c r="C51" s="20">
+      <c r="C51" s="14">
         <f t="shared" si="48"/>
         <v>1905</v>
       </c>
-      <c r="D51" s="20">
+      <c r="D51" s="14">
         <f t="shared" si="48"/>
         <v>2357</v>
       </c>
-      <c r="E51" s="20">
+      <c r="E51" s="14">
         <f>SUM(E47:E50)</f>
         <v>2430</v>
       </c>
-      <c r="F51" s="20">
+      <c r="F51" s="14">
         <f t="shared" ref="F51" si="49">SUM(F47:F50)</f>
         <v>2785</v>
       </c>
-      <c r="G51" s="20">
+      <c r="G51" s="14">
         <f t="shared" ref="G51" si="50">SUM(G47:G50)</f>
         <v>2174</v>
       </c>
-      <c r="H51" s="20">
+      <c r="H51" s="14">
         <f t="shared" ref="H51" si="51">SUM(H47:H50)</f>
         <v>3202</v>
       </c>
-      <c r="I51" s="20">
+      <c r="I51" s="14">
         <f t="shared" ref="I51" si="52">SUM(I47:I50)</f>
         <v>2823</v>
       </c>
-      <c r="J51" s="20">
+      <c r="J51" s="14">
         <f t="shared" ref="J51" si="53">SUM(J47:J50)</f>
         <v>1612</v>
       </c>
-      <c r="K51" s="20">
+      <c r="K51" s="14">
         <f t="shared" ref="K51" si="54">SUM(K47:K50)</f>
         <v>1829</v>
       </c>
-      <c r="L51" s="20">
+      <c r="L51" s="14">
         <f t="shared" ref="L51" si="55">SUM(L47:L50)</f>
         <v>2188</v>
       </c>
-      <c r="M51" s="20">
+      <c r="M51" s="14">
         <f t="shared" ref="M51" si="56">SUM(M47:M50)</f>
         <v>2362</v>
       </c>
-      <c r="N51" s="31">
+      <c r="N51" s="23">
         <f t="shared" ref="N51" si="57">SUM(N47:N50)</f>
         <v>28225</v>
       </c>
     </row>
-    <row r="52" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A52" s="21" t="s">
+    <row r="52" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A52" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B52" s="22">
+      <c r="B52" s="16">
         <v>3526726</v>
       </c>
-      <c r="C52" s="22">
+      <c r="C52" s="16">
         <v>3090723</v>
       </c>
-      <c r="D52" s="22">
+      <c r="D52" s="16">
         <v>3701823</v>
       </c>
-      <c r="E52" s="22">
+      <c r="E52" s="16">
         <v>3334674</v>
       </c>
-      <c r="F52" s="22">
+      <c r="F52" s="16">
         <v>3132485</v>
       </c>
-      <c r="G52" s="22">
+      <c r="G52" s="16">
         <v>3250252</v>
       </c>
-      <c r="H52" s="22">
+      <c r="H52" s="16">
         <v>3727239</v>
       </c>
-      <c r="I52" s="22">
+      <c r="I52" s="16">
         <v>3424956</v>
       </c>
-      <c r="J52" s="22">
+      <c r="J52" s="16">
         <v>2474423</v>
       </c>
-      <c r="K52" s="22">
+      <c r="K52" s="16">
         <v>2800302</v>
       </c>
-      <c r="L52" s="22">
+      <c r="L52" s="16">
         <v>3207276</v>
       </c>
-      <c r="M52" s="22">
+      <c r="M52" s="16">
         <v>3762519</v>
       </c>
-      <c r="N52" s="23">
+      <c r="N52" s="17">
         <f>SUM(B52:M52)</f>
         <v>39433398</v>
       </c>
     </row>
-    <row r="53" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A54" s="25">
+    <row r="53" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="54" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="38">
         <v>2016</v>
       </c>
-      <c r="B54" s="25"/>
-[...14 lines deleted...]
-      <c r="A55" s="8" t="s">
+      <c r="B54" s="38"/>
+      <c r="C54" s="38"/>
+      <c r="D54" s="38"/>
+      <c r="E54" s="38"/>
+      <c r="F54" s="38"/>
+      <c r="G54" s="38"/>
+      <c r="H54" s="38"/>
+      <c r="I54" s="38"/>
+      <c r="J54" s="38"/>
+      <c r="K54" s="38"/>
+      <c r="L54" s="38"/>
+      <c r="M54" s="38"/>
+      <c r="N54" s="39"/>
+    </row>
+    <row r="55" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A55" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B55" s="8" t="s">
+      <c r="B55" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C55" s="8" t="s">
+      <c r="C55" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D55" s="8" t="s">
+      <c r="D55" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="E55" s="8" t="s">
+      <c r="E55" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="F55" s="8" t="s">
+      <c r="F55" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="G55" s="8" t="s">
+      <c r="G55" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="H55" s="8" t="s">
+      <c r="H55" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="I55" s="8" t="s">
+      <c r="I55" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J55" s="8" t="s">
+      <c r="J55" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="K55" s="8" t="s">
+      <c r="K55" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="L55" s="8" t="s">
+      <c r="L55" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="M55" s="8" t="s">
+      <c r="M55" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="N55" s="9" t="s">
+      <c r="N55" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="56" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A56" s="34" t="s">
+    <row r="56" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A56" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="B56" s="16">
-[...35 lines deleted...]
-      <c r="N56" s="35">
+      <c r="B56" s="10">
+        <v>0</v>
+      </c>
+      <c r="C56" s="10">
+        <v>0</v>
+      </c>
+      <c r="D56" s="10">
+        <v>0</v>
+      </c>
+      <c r="E56" s="10">
+        <v>0</v>
+      </c>
+      <c r="F56" s="10">
+        <v>0</v>
+      </c>
+      <c r="G56" s="10">
+        <v>0</v>
+      </c>
+      <c r="H56" s="10">
+        <v>0</v>
+      </c>
+      <c r="I56" s="10">
+        <v>0</v>
+      </c>
+      <c r="J56" s="10">
+        <v>0</v>
+      </c>
+      <c r="K56" s="10">
+        <v>0</v>
+      </c>
+      <c r="L56" s="10">
+        <v>0</v>
+      </c>
+      <c r="M56" s="10">
+        <v>0</v>
+      </c>
+      <c r="N56" s="27">
         <f t="shared" ref="N56:N58" si="58">SUM(B56:M56)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A57" s="11" t="s">
+    <row r="57" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A57" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B57" s="12">
+      <c r="B57" s="6">
         <v>1165</v>
       </c>
-      <c r="C57" s="12">
+      <c r="C57" s="6">
         <v>729</v>
       </c>
-      <c r="D57" s="12">
+      <c r="D57" s="6">
         <v>870</v>
       </c>
-      <c r="E57" s="12">
+      <c r="E57" s="6">
         <v>1037</v>
       </c>
-      <c r="F57" s="12">
+      <c r="F57" s="6">
         <v>778</v>
       </c>
-      <c r="G57" s="12">
+      <c r="G57" s="6">
         <v>873</v>
       </c>
-      <c r="H57" s="12">
+      <c r="H57" s="6">
         <v>1121</v>
       </c>
-      <c r="I57" s="12">
+      <c r="I57" s="6">
         <v>1075</v>
       </c>
-      <c r="J57" s="12">
+      <c r="J57" s="6">
         <v>877</v>
       </c>
-      <c r="K57" s="12">
+      <c r="K57" s="6">
         <v>790</v>
       </c>
-      <c r="L57" s="12">
+      <c r="L57" s="6">
         <v>1458</v>
       </c>
-      <c r="M57" s="12">
+      <c r="M57" s="6">
         <v>1199</v>
       </c>
-      <c r="N57" s="13">
+      <c r="N57" s="7">
         <f t="shared" si="58"/>
         <v>11972</v>
       </c>
     </row>
-    <row r="58" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B58" s="16">
+    <row r="58" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A58" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B58" s="10">
         <v>1447</v>
       </c>
-      <c r="C58" s="16">
+      <c r="C58" s="10">
         <v>1062</v>
       </c>
-      <c r="D58" s="16">
+      <c r="D58" s="10">
         <v>1204</v>
       </c>
-      <c r="E58" s="16">
+      <c r="E58" s="10">
         <v>1118</v>
       </c>
-      <c r="F58" s="16">
+      <c r="F58" s="10">
         <v>973</v>
       </c>
-      <c r="G58" s="16">
+      <c r="G58" s="10">
         <v>1116</v>
       </c>
-      <c r="H58" s="16">
+      <c r="H58" s="10">
         <v>1419</v>
       </c>
-      <c r="I58" s="16">
+      <c r="I58" s="10">
         <v>1211</v>
       </c>
-      <c r="J58" s="16">
+      <c r="J58" s="10">
         <v>743</v>
       </c>
-      <c r="K58" s="16">
+      <c r="K58" s="10">
         <v>1145</v>
       </c>
-      <c r="L58" s="16">
+      <c r="L58" s="10">
         <v>1064</v>
       </c>
-      <c r="M58" s="16">
+      <c r="M58" s="10">
         <v>1110</v>
       </c>
-      <c r="N58" s="35">
+      <c r="N58" s="27">
         <f t="shared" si="58"/>
         <v>13612</v>
       </c>
     </row>
-    <row r="59" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A59" s="30" t="s">
+    <row r="59" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A59" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="B59" s="20">
+      <c r="B59" s="14">
         <f t="shared" ref="B59:D59" si="59">SUM(B55:B58)</f>
         <v>2612</v>
       </c>
-      <c r="C59" s="20">
+      <c r="C59" s="14">
         <f t="shared" si="59"/>
         <v>1791</v>
       </c>
-      <c r="D59" s="20">
+      <c r="D59" s="14">
         <f t="shared" si="59"/>
         <v>2074</v>
       </c>
-      <c r="E59" s="20">
+      <c r="E59" s="14">
         <f>SUM(E55:E58)</f>
         <v>2155</v>
       </c>
-      <c r="F59" s="20">
+      <c r="F59" s="14">
         <f t="shared" ref="F59" si="60">SUM(F55:F58)</f>
         <v>1751</v>
       </c>
-      <c r="G59" s="20">
+      <c r="G59" s="14">
         <f t="shared" ref="G59" si="61">SUM(G55:G58)</f>
         <v>1989</v>
       </c>
-      <c r="H59" s="20">
+      <c r="H59" s="14">
         <f t="shared" ref="H59" si="62">SUM(H55:H58)</f>
         <v>2540</v>
       </c>
-      <c r="I59" s="20">
+      <c r="I59" s="14">
         <f t="shared" ref="I59" si="63">SUM(I55:I58)</f>
         <v>2286</v>
       </c>
-      <c r="J59" s="20">
+      <c r="J59" s="14">
         <f t="shared" ref="J59" si="64">SUM(J55:J58)</f>
         <v>1620</v>
       </c>
-      <c r="K59" s="20">
+      <c r="K59" s="14">
         <f t="shared" ref="K59" si="65">SUM(K55:K58)</f>
         <v>1935</v>
       </c>
-      <c r="L59" s="20">
+      <c r="L59" s="14">
         <f t="shared" ref="L59" si="66">SUM(L55:L58)</f>
         <v>2522</v>
       </c>
-      <c r="M59" s="20">
+      <c r="M59" s="14">
         <f t="shared" ref="M59" si="67">SUM(M55:M58)</f>
         <v>2309</v>
       </c>
-      <c r="N59" s="31">
+      <c r="N59" s="23">
         <f t="shared" ref="N59" si="68">SUM(N55:N58)</f>
         <v>25584</v>
       </c>
     </row>
-    <row r="60" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A60" s="21" t="s">
+    <row r="60" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A60" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B60" s="22">
+      <c r="B60" s="16">
         <v>3883507</v>
       </c>
-      <c r="C60" s="22">
+      <c r="C60" s="16">
         <v>3466762</v>
       </c>
-      <c r="D60" s="22">
+      <c r="D60" s="16">
         <v>4026547</v>
       </c>
-      <c r="E60" s="22">
+      <c r="E60" s="16">
         <v>3481878</v>
       </c>
-      <c r="F60" s="22">
+      <c r="F60" s="16">
         <v>3312153</v>
       </c>
-      <c r="G60" s="22">
+      <c r="G60" s="16">
         <v>3523311</v>
       </c>
-      <c r="H60" s="22">
+      <c r="H60" s="16">
         <v>4045960</v>
       </c>
-      <c r="I60" s="22">
+      <c r="I60" s="16">
         <v>3559359</v>
       </c>
-      <c r="J60" s="22">
+      <c r="J60" s="16">
         <v>2736704</v>
       </c>
-      <c r="K60" s="22">
+      <c r="K60" s="16">
         <v>3105129</v>
       </c>
-      <c r="L60" s="22">
+      <c r="L60" s="16">
         <v>3438589</v>
       </c>
-      <c r="M60" s="22">
+      <c r="M60" s="16">
         <v>4187486</v>
       </c>
-      <c r="N60" s="23">
+      <c r="N60" s="17">
         <f>SUM(B60:M60)</f>
         <v>42767385</v>
       </c>
     </row>
-    <row r="61" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A62" s="25">
+    <row r="61" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="62" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="38">
         <v>2017</v>
       </c>
-      <c r="B62" s="25"/>
-[...14 lines deleted...]
-      <c r="A63" s="8" t="s">
+      <c r="B62" s="38"/>
+      <c r="C62" s="38"/>
+      <c r="D62" s="38"/>
+      <c r="E62" s="38"/>
+      <c r="F62" s="38"/>
+      <c r="G62" s="38"/>
+      <c r="H62" s="38"/>
+      <c r="I62" s="38"/>
+      <c r="J62" s="38"/>
+      <c r="K62" s="38"/>
+      <c r="L62" s="38"/>
+      <c r="M62" s="38"/>
+      <c r="N62" s="39"/>
+    </row>
+    <row r="63" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A63" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B63" s="8" t="s">
+      <c r="B63" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C63" s="8" t="s">
+      <c r="C63" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D63" s="8" t="s">
+      <c r="D63" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="E63" s="8" t="s">
+      <c r="E63" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="F63" s="8" t="s">
+      <c r="F63" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="G63" s="8" t="s">
+      <c r="G63" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="H63" s="8" t="s">
+      <c r="H63" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="I63" s="8" t="s">
+      <c r="I63" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J63" s="8" t="s">
+      <c r="J63" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="K63" s="8" t="s">
+      <c r="K63" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="L63" s="8" t="s">
+      <c r="L63" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="M63" s="8" t="s">
+      <c r="M63" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="N63" s="9" t="s">
+      <c r="N63" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="64" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A64" s="34" t="s">
+    <row r="64" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A64" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="B64" s="16">
-[...23 lines deleted...]
-      <c r="J64" s="16">
+      <c r="B64" s="10">
+        <v>0</v>
+      </c>
+      <c r="C64" s="10">
+        <v>0</v>
+      </c>
+      <c r="D64" s="10">
+        <v>0</v>
+      </c>
+      <c r="E64" s="10">
+        <v>0</v>
+      </c>
+      <c r="F64" s="10">
+        <v>0</v>
+      </c>
+      <c r="G64" s="10">
+        <v>0</v>
+      </c>
+      <c r="H64" s="10">
+        <v>0</v>
+      </c>
+      <c r="I64" s="10">
+        <v>0</v>
+      </c>
+      <c r="J64" s="10">
         <v>4</v>
       </c>
-      <c r="K64" s="16">
-[...8 lines deleted...]
-      <c r="N64" s="35">
+      <c r="K64" s="10">
+        <v>0</v>
+      </c>
+      <c r="L64" s="10">
+        <v>0</v>
+      </c>
+      <c r="M64" s="10">
+        <v>0</v>
+      </c>
+      <c r="N64" s="27">
         <f t="shared" ref="N64:N66" si="69">SUM(B64:M64)</f>
         <v>4</v>
       </c>
     </row>
-    <row r="65" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A65" s="11" t="s">
+    <row r="65" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A65" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B65" s="12">
+      <c r="B65" s="6">
         <v>1611</v>
       </c>
-      <c r="C65" s="12">
+      <c r="C65" s="6">
         <v>959</v>
       </c>
-      <c r="D65" s="12">
+      <c r="D65" s="6">
         <v>1039</v>
       </c>
-      <c r="E65" s="12">
+      <c r="E65" s="6">
         <v>1273</v>
       </c>
-      <c r="F65" s="12">
+      <c r="F65" s="6">
         <v>981</v>
       </c>
-      <c r="G65" s="12">
+      <c r="G65" s="6">
         <v>1248</v>
       </c>
-      <c r="H65" s="12">
+      <c r="H65" s="6">
         <v>1478</v>
       </c>
-      <c r="I65" s="12">
+      <c r="I65" s="6">
         <v>1391</v>
       </c>
-      <c r="J65" s="12">
+      <c r="J65" s="6">
         <v>844</v>
       </c>
-      <c r="K65" s="12">
+      <c r="K65" s="6">
         <v>845</v>
       </c>
-      <c r="L65" s="12">
+      <c r="L65" s="6">
         <v>1481</v>
       </c>
-      <c r="M65" s="12">
+      <c r="M65" s="6">
         <v>1324</v>
       </c>
-      <c r="N65" s="13">
+      <c r="N65" s="7">
         <f t="shared" si="69"/>
         <v>14474</v>
       </c>
     </row>
-    <row r="66" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B66" s="16">
+    <row r="66" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A66" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B66" s="10">
         <v>1359</v>
       </c>
-      <c r="C66" s="16">
+      <c r="C66" s="10">
         <v>1030</v>
       </c>
-      <c r="D66" s="16">
+      <c r="D66" s="10">
         <v>1118</v>
       </c>
-      <c r="E66" s="16">
+      <c r="E66" s="10">
         <v>1311</v>
       </c>
-      <c r="F66" s="16">
+      <c r="F66" s="10">
         <v>1008</v>
       </c>
-      <c r="G66" s="16">
+      <c r="G66" s="10">
         <v>1189</v>
       </c>
-      <c r="H66" s="16">
+      <c r="H66" s="10">
         <v>1635</v>
       </c>
-      <c r="I66" s="16">
+      <c r="I66" s="10">
         <v>1454</v>
       </c>
-      <c r="J66" s="16">
+      <c r="J66" s="10">
         <v>990</v>
       </c>
-      <c r="K66" s="16">
+      <c r="K66" s="10">
         <v>1087</v>
       </c>
-      <c r="L66" s="16">
+      <c r="L66" s="10">
         <v>1127</v>
       </c>
-      <c r="M66" s="16">
+      <c r="M66" s="10">
         <v>1261</v>
       </c>
-      <c r="N66" s="35">
+      <c r="N66" s="27">
         <f t="shared" si="69"/>
         <v>14569</v>
       </c>
     </row>
-    <row r="67" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A67" s="30" t="s">
+    <row r="67" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A67" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="B67" s="20">
+      <c r="B67" s="14">
         <f t="shared" ref="B67:D67" si="70">SUM(B63:B66)</f>
         <v>2970</v>
       </c>
-      <c r="C67" s="20">
+      <c r="C67" s="14">
         <f t="shared" si="70"/>
         <v>1989</v>
       </c>
-      <c r="D67" s="20">
+      <c r="D67" s="14">
         <f t="shared" si="70"/>
         <v>2157</v>
       </c>
-      <c r="E67" s="20">
+      <c r="E67" s="14">
         <f>SUM(E63:E66)</f>
         <v>2584</v>
       </c>
-      <c r="F67" s="20">
+      <c r="F67" s="14">
         <f t="shared" ref="F67" si="71">SUM(F63:F66)</f>
         <v>1989</v>
       </c>
-      <c r="G67" s="20">
+      <c r="G67" s="14">
         <f t="shared" ref="G67" si="72">SUM(G63:G66)</f>
         <v>2437</v>
       </c>
-      <c r="H67" s="20">
+      <c r="H67" s="14">
         <f t="shared" ref="H67" si="73">SUM(H63:H66)</f>
         <v>3113</v>
       </c>
-      <c r="I67" s="20">
+      <c r="I67" s="14">
         <f t="shared" ref="I67" si="74">SUM(I63:I66)</f>
         <v>2845</v>
       </c>
-      <c r="J67" s="20">
+      <c r="J67" s="14">
         <f t="shared" ref="J67" si="75">SUM(J63:J66)</f>
         <v>1838</v>
       </c>
-      <c r="K67" s="20">
+      <c r="K67" s="14">
         <f t="shared" ref="K67" si="76">SUM(K63:K66)</f>
         <v>1932</v>
       </c>
-      <c r="L67" s="20">
+      <c r="L67" s="14">
         <f t="shared" ref="L67" si="77">SUM(L63:L66)</f>
         <v>2608</v>
       </c>
-      <c r="M67" s="20">
+      <c r="M67" s="14">
         <f t="shared" ref="M67" si="78">SUM(M63:M66)</f>
         <v>2585</v>
       </c>
-      <c r="N67" s="31">
+      <c r="N67" s="23">
         <f t="shared" ref="N67" si="79">SUM(N63:N66)</f>
         <v>29047</v>
       </c>
     </row>
-    <row r="68" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A68" s="21" t="s">
+    <row r="68" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A68" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B68" s="22">
+      <c r="B68" s="16">
         <v>4273575</v>
       </c>
-      <c r="C68" s="22">
+      <c r="C68" s="16">
         <v>3684199</v>
       </c>
-      <c r="D68" s="22">
+      <c r="D68" s="16">
         <v>4303464</v>
       </c>
-      <c r="E68" s="22">
+      <c r="E68" s="16">
         <v>4078016</v>
       </c>
-      <c r="F68" s="22">
+      <c r="F68" s="16">
         <v>3647480</v>
       </c>
-      <c r="G68" s="22">
+      <c r="G68" s="16">
         <v>3899941</v>
       </c>
-      <c r="H68" s="22">
+      <c r="H68" s="16">
         <v>4478816</v>
       </c>
-      <c r="I68" s="22">
+      <c r="I68" s="16">
         <v>3911803</v>
       </c>
-      <c r="J68" s="22">
+      <c r="J68" s="16">
         <v>2926033</v>
       </c>
-      <c r="K68" s="22">
+      <c r="K68" s="16">
         <v>3222508</v>
       </c>
-      <c r="L68" s="22">
+      <c r="L68" s="16">
         <v>3761906</v>
       </c>
-      <c r="M68" s="22">
+      <c r="M68" s="16">
         <v>4540835</v>
       </c>
-      <c r="N68" s="23">
+      <c r="N68" s="17">
         <f>SUM(B68:M68)</f>
         <v>46728576</v>
       </c>
     </row>
-    <row r="69" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A70" s="25">
+    <row r="69" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="70" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="38">
         <v>2018</v>
       </c>
-      <c r="B70" s="25"/>
-[...14 lines deleted...]
-      <c r="A71" s="8" t="s">
+      <c r="B70" s="38"/>
+      <c r="C70" s="38"/>
+      <c r="D70" s="38"/>
+      <c r="E70" s="38"/>
+      <c r="F70" s="38"/>
+      <c r="G70" s="38"/>
+      <c r="H70" s="38"/>
+      <c r="I70" s="38"/>
+      <c r="J70" s="38"/>
+      <c r="K70" s="38"/>
+      <c r="L70" s="38"/>
+      <c r="M70" s="38"/>
+      <c r="N70" s="39"/>
+    </row>
+    <row r="71" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A71" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B71" s="8" t="s">
+      <c r="B71" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C71" s="8" t="s">
+      <c r="C71" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D71" s="8" t="s">
+      <c r="D71" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="E71" s="8" t="s">
+      <c r="E71" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="F71" s="8" t="s">
+      <c r="F71" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="G71" s="8" t="s">
+      <c r="G71" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="H71" s="8" t="s">
+      <c r="H71" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="I71" s="8" t="s">
+      <c r="I71" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J71" s="8" t="s">
+      <c r="J71" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="K71" s="8" t="s">
+      <c r="K71" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="L71" s="8" t="s">
+      <c r="L71" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="M71" s="8" t="s">
+      <c r="M71" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="N71" s="9" t="s">
+      <c r="N71" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="72" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A72" s="15" t="s">
+    <row r="72" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A72" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B72" s="16">
-[...17 lines deleted...]
-      <c r="H72" s="16">
+      <c r="B72" s="10">
+        <v>0</v>
+      </c>
+      <c r="C72" s="10">
+        <v>0</v>
+      </c>
+      <c r="D72" s="10">
+        <v>0</v>
+      </c>
+      <c r="E72" s="10">
+        <v>0</v>
+      </c>
+      <c r="F72" s="10">
+        <v>0</v>
+      </c>
+      <c r="G72" s="10">
+        <v>0</v>
+      </c>
+      <c r="H72" s="10">
         <v>4</v>
       </c>
-      <c r="I72" s="16">
-[...11 lines deleted...]
-      <c r="M72" s="16">
+      <c r="I72" s="10">
+        <v>0</v>
+      </c>
+      <c r="J72" s="10">
+        <v>0</v>
+      </c>
+      <c r="K72" s="10">
+        <v>0</v>
+      </c>
+      <c r="L72" s="10">
+        <v>0</v>
+      </c>
+      <c r="M72" s="10">
         <v>11</v>
       </c>
-      <c r="N72" s="35">
+      <c r="N72" s="27">
         <f t="shared" ref="N72:N74" si="80">SUM(B72:M72)</f>
         <v>15</v>
       </c>
     </row>
-    <row r="73" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A73" s="11" t="s">
+    <row r="73" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A73" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B73" s="12">
+      <c r="B73" s="6">
         <v>2114</v>
       </c>
-      <c r="C73" s="12">
+      <c r="C73" s="6">
         <v>1044</v>
       </c>
-      <c r="D73" s="12">
+      <c r="D73" s="6">
         <v>1137</v>
       </c>
-      <c r="E73" s="12">
+      <c r="E73" s="6">
         <v>1615</v>
       </c>
-      <c r="F73" s="12">
+      <c r="F73" s="6">
         <v>1171</v>
       </c>
-      <c r="G73" s="12">
+      <c r="G73" s="6">
         <v>1214</v>
       </c>
-      <c r="H73" s="12">
+      <c r="H73" s="6">
         <v>1523</v>
       </c>
-      <c r="I73" s="12">
+      <c r="I73" s="6">
         <v>1430</v>
       </c>
-      <c r="J73" s="12">
+      <c r="J73" s="6">
         <v>848</v>
       </c>
-      <c r="K73" s="12">
+      <c r="K73" s="6">
         <v>822</v>
       </c>
-      <c r="L73" s="12">
+      <c r="L73" s="6">
         <v>983</v>
       </c>
-      <c r="M73" s="12">
+      <c r="M73" s="6">
         <v>900</v>
       </c>
-      <c r="N73" s="13">
+      <c r="N73" s="7">
         <f t="shared" si="80"/>
         <v>14801</v>
       </c>
     </row>
-    <row r="74" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B74" s="16">
+    <row r="74" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A74" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B74" s="10">
         <v>1614</v>
       </c>
-      <c r="C74" s="16">
+      <c r="C74" s="10">
         <v>1164</v>
       </c>
-      <c r="D74" s="16">
+      <c r="D74" s="10">
         <v>1629</v>
       </c>
-      <c r="E74" s="16">
+      <c r="E74" s="10">
         <v>1285</v>
       </c>
-      <c r="F74" s="16">
+      <c r="F74" s="10">
         <v>1235</v>
       </c>
-      <c r="G74" s="16">
+      <c r="G74" s="10">
         <v>1274</v>
       </c>
-      <c r="H74" s="16">
+      <c r="H74" s="10">
         <v>1889</v>
       </c>
-      <c r="I74" s="16">
+      <c r="I74" s="10">
         <v>1568</v>
       </c>
-      <c r="J74" s="16">
+      <c r="J74" s="10">
         <v>1143</v>
       </c>
-      <c r="K74" s="16">
+      <c r="K74" s="10">
         <v>1084</v>
       </c>
-      <c r="L74" s="16">
+      <c r="L74" s="10">
         <v>1196</v>
       </c>
-      <c r="M74" s="16">
+      <c r="M74" s="10">
         <v>1182</v>
       </c>
-      <c r="N74" s="35">
+      <c r="N74" s="27">
         <f t="shared" si="80"/>
         <v>16263</v>
       </c>
     </row>
-    <row r="75" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A75" s="30" t="s">
+    <row r="75" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A75" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="B75" s="20">
+      <c r="B75" s="14">
         <f t="shared" ref="B75:D75" si="81">SUM(B71:B74)</f>
         <v>3728</v>
       </c>
-      <c r="C75" s="20">
+      <c r="C75" s="14">
         <f t="shared" si="81"/>
         <v>2208</v>
       </c>
-      <c r="D75" s="20">
+      <c r="D75" s="14">
         <f t="shared" si="81"/>
         <v>2766</v>
       </c>
-      <c r="E75" s="20">
+      <c r="E75" s="14">
         <f>SUM(E71:E74)</f>
         <v>2900</v>
       </c>
-      <c r="F75" s="20">
+      <c r="F75" s="14">
         <f t="shared" ref="F75" si="82">SUM(F71:F74)</f>
         <v>2406</v>
       </c>
-      <c r="G75" s="20">
+      <c r="G75" s="14">
         <f t="shared" ref="G75" si="83">SUM(G71:G74)</f>
         <v>2488</v>
       </c>
-      <c r="H75" s="20">
+      <c r="H75" s="14">
         <f t="shared" ref="H75" si="84">SUM(H71:H74)</f>
         <v>3416</v>
       </c>
-      <c r="I75" s="20">
+      <c r="I75" s="14">
         <f t="shared" ref="I75" si="85">SUM(I71:I74)</f>
         <v>2998</v>
       </c>
-      <c r="J75" s="20">
+      <c r="J75" s="14">
         <f t="shared" ref="J75" si="86">SUM(J71:J74)</f>
         <v>1991</v>
       </c>
-      <c r="K75" s="20">
+      <c r="K75" s="14">
         <f t="shared" ref="K75" si="87">SUM(K71:K74)</f>
         <v>1906</v>
       </c>
-      <c r="L75" s="20">
+      <c r="L75" s="14">
         <f t="shared" ref="L75" si="88">SUM(L71:L74)</f>
         <v>2179</v>
       </c>
-      <c r="M75" s="20">
+      <c r="M75" s="14">
         <f t="shared" ref="M75" si="89">SUM(M71:M74)</f>
         <v>2093</v>
       </c>
-      <c r="N75" s="31">
+      <c r="N75" s="23">
         <f t="shared" ref="N75" si="90">SUM(N71:N74)</f>
         <v>31079</v>
       </c>
     </row>
-    <row r="76" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A76" s="21" t="s">
+    <row r="76" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A76" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B76" s="22">
+      <c r="B76" s="16">
         <v>4599426</v>
       </c>
-      <c r="C76" s="22">
+      <c r="C76" s="16">
         <v>4025600</v>
       </c>
-      <c r="D76" s="22">
+      <c r="D76" s="16">
         <v>4818493</v>
       </c>
-      <c r="E76" s="22">
+      <c r="E76" s="16">
         <v>4217856</v>
       </c>
-      <c r="F76" s="22">
+      <c r="F76" s="16">
         <v>3863730</v>
       </c>
-      <c r="G76" s="22">
+      <c r="G76" s="16">
         <v>4123464</v>
       </c>
-      <c r="H76" s="22">
+      <c r="H76" s="16">
         <v>4661247</v>
       </c>
-      <c r="I76" s="22">
+      <c r="I76" s="16">
         <v>4101895</v>
       </c>
-      <c r="J76" s="22">
+      <c r="J76" s="16">
         <v>3112704</v>
       </c>
-      <c r="K76" s="22">
+      <c r="K76" s="16">
         <v>3480294</v>
       </c>
-      <c r="L76" s="22">
+      <c r="L76" s="16">
         <v>4000391</v>
       </c>
-      <c r="M76" s="22">
+      <c r="M76" s="16">
         <v>4625721</v>
       </c>
-      <c r="N76" s="23">
+      <c r="N76" s="17">
         <f>SUM(B76:M76)</f>
         <v>49630821</v>
       </c>
     </row>
-    <row r="77" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A78" s="25">
+    <row r="77" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="78" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A78" s="38">
         <v>2019</v>
       </c>
-      <c r="B78" s="25"/>
-[...14 lines deleted...]
-      <c r="A79" s="8" t="s">
+      <c r="B78" s="38"/>
+      <c r="C78" s="38"/>
+      <c r="D78" s="38"/>
+      <c r="E78" s="38"/>
+      <c r="F78" s="38"/>
+      <c r="G78" s="38"/>
+      <c r="H78" s="38"/>
+      <c r="I78" s="38"/>
+      <c r="J78" s="38"/>
+      <c r="K78" s="38"/>
+      <c r="L78" s="38"/>
+      <c r="M78" s="38"/>
+      <c r="N78" s="39"/>
+    </row>
+    <row r="79" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A79" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B79" s="8" t="s">
+      <c r="B79" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C79" s="8" t="s">
+      <c r="C79" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D79" s="8" t="s">
+      <c r="D79" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="E79" s="8" t="s">
+      <c r="E79" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="F79" s="8" t="s">
+      <c r="F79" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="G79" s="8" t="s">
+      <c r="G79" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="H79" s="8" t="s">
+      <c r="H79" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="I79" s="8" t="s">
+      <c r="I79" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J79" s="8" t="s">
+      <c r="J79" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="K79" s="8" t="s">
+      <c r="K79" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="L79" s="8" t="s">
+      <c r="L79" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="M79" s="8" t="s">
+      <c r="M79" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="N79" s="9" t="s">
+      <c r="N79" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="80" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A80" s="15" t="s">
+    <row r="80" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A80" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B80" s="16">
+      <c r="B80" s="10">
         <v>1</v>
       </c>
-      <c r="C80" s="16">
+      <c r="C80" s="10">
         <v>2</v>
       </c>
-      <c r="D80" s="16">
-[...5 lines deleted...]
-      <c r="F80" s="16">
+      <c r="D80" s="10">
+        <v>0</v>
+      </c>
+      <c r="E80" s="10">
+        <v>0</v>
+      </c>
+      <c r="F80" s="10">
         <v>4</v>
       </c>
-      <c r="G80" s="16">
-[...14 lines deleted...]
-      <c r="L80" s="16">
+      <c r="G80" s="10">
+        <v>0</v>
+      </c>
+      <c r="H80" s="10">
+        <v>0</v>
+      </c>
+      <c r="I80" s="10">
+        <v>0</v>
+      </c>
+      <c r="J80" s="10">
+        <v>0</v>
+      </c>
+      <c r="K80" s="10">
+        <v>0</v>
+      </c>
+      <c r="L80" s="10">
         <v>8</v>
       </c>
-      <c r="M80" s="16">
-[...2 lines deleted...]
-      <c r="N80" s="35">
+      <c r="M80" s="10">
+        <v>0</v>
+      </c>
+      <c r="N80" s="27">
         <f t="shared" ref="N80:N82" si="91">SUM(B80:M80)</f>
         <v>15</v>
       </c>
     </row>
-    <row r="81" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A81" s="11" t="s">
+    <row r="81" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A81" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B81" s="12">
+      <c r="B81" s="6">
         <v>1630</v>
       </c>
-      <c r="C81" s="12">
+      <c r="C81" s="6">
         <v>776</v>
       </c>
-      <c r="D81" s="12">
+      <c r="D81" s="6">
         <v>732</v>
       </c>
-      <c r="E81" s="12">
+      <c r="E81" s="6">
         <v>1104</v>
       </c>
-      <c r="F81" s="12">
+      <c r="F81" s="6">
         <v>914</v>
       </c>
-      <c r="G81" s="12">
+      <c r="G81" s="6">
         <v>1214</v>
       </c>
-      <c r="H81" s="12">
+      <c r="H81" s="6">
         <v>1581</v>
       </c>
-      <c r="I81" s="12">
+      <c r="I81" s="6">
         <v>1517</v>
       </c>
-      <c r="J81" s="12">
+      <c r="J81" s="6">
         <v>827</v>
       </c>
-      <c r="K81" s="12">
+      <c r="K81" s="6">
         <v>637</v>
       </c>
-      <c r="L81" s="12">
+      <c r="L81" s="6">
         <v>875</v>
       </c>
-      <c r="M81" s="12">
+      <c r="M81" s="6">
         <v>1050</v>
       </c>
-      <c r="N81" s="13">
+      <c r="N81" s="7">
         <f t="shared" si="91"/>
         <v>12857</v>
       </c>
     </row>
-    <row r="82" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B82" s="16">
+    <row r="82" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A82" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B82" s="10">
         <v>1446</v>
       </c>
-      <c r="C82" s="16">
+      <c r="C82" s="10">
         <v>1085</v>
       </c>
-      <c r="D82" s="16">
+      <c r="D82" s="10">
         <v>1138</v>
       </c>
-      <c r="E82" s="16">
+      <c r="E82" s="10">
         <v>1452</v>
       </c>
-      <c r="F82" s="16">
+      <c r="F82" s="10">
         <v>1136</v>
       </c>
-      <c r="G82" s="16">
+      <c r="G82" s="10">
         <v>1473</v>
       </c>
-      <c r="H82" s="16">
+      <c r="H82" s="10">
         <v>1998</v>
       </c>
-      <c r="I82" s="16">
+      <c r="I82" s="10">
         <v>1763</v>
       </c>
-      <c r="J82" s="16">
+      <c r="J82" s="10">
         <v>1193</v>
       </c>
-      <c r="K82" s="16">
+      <c r="K82" s="10">
         <v>1087</v>
       </c>
-      <c r="L82" s="16">
+      <c r="L82" s="10">
         <v>1204</v>
       </c>
-      <c r="M82" s="16">
+      <c r="M82" s="10">
         <v>1549</v>
       </c>
-      <c r="N82" s="35">
+      <c r="N82" s="27">
         <f t="shared" si="91"/>
         <v>16524</v>
       </c>
     </row>
-    <row r="83" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A83" s="30" t="s">
+    <row r="83" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A83" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="B83" s="20">
+      <c r="B83" s="14">
         <f t="shared" ref="B83:D83" si="92">SUM(B79:B82)</f>
         <v>3077</v>
       </c>
-      <c r="C83" s="20">
+      <c r="C83" s="14">
         <f t="shared" si="92"/>
         <v>1863</v>
       </c>
-      <c r="D83" s="20">
+      <c r="D83" s="14">
         <f t="shared" si="92"/>
         <v>1870</v>
       </c>
-      <c r="E83" s="20">
+      <c r="E83" s="14">
         <f>SUM(E79:E82)</f>
         <v>2556</v>
       </c>
-      <c r="F83" s="20">
+      <c r="F83" s="14">
         <f t="shared" ref="F83" si="93">SUM(F79:F82)</f>
         <v>2054</v>
       </c>
-      <c r="G83" s="20">
+      <c r="G83" s="14">
         <f t="shared" ref="G83" si="94">SUM(G79:G82)</f>
         <v>2687</v>
       </c>
-      <c r="H83" s="20">
+      <c r="H83" s="14">
         <f t="shared" ref="H83" si="95">SUM(H79:H82)</f>
         <v>3579</v>
       </c>
-      <c r="I83" s="20">
+      <c r="I83" s="14">
         <f t="shared" ref="I83" si="96">SUM(I79:I82)</f>
         <v>3280</v>
       </c>
-      <c r="J83" s="20">
+      <c r="J83" s="14">
         <f t="shared" ref="J83" si="97">SUM(J79:J82)</f>
         <v>2020</v>
       </c>
-      <c r="K83" s="20">
+      <c r="K83" s="14">
         <f t="shared" ref="K83" si="98">SUM(K79:K82)</f>
         <v>1724</v>
       </c>
-      <c r="L83" s="20">
+      <c r="L83" s="14">
         <f t="shared" ref="L83" si="99">SUM(L79:L82)</f>
         <v>2087</v>
       </c>
-      <c r="M83" s="20">
+      <c r="M83" s="14">
         <f t="shared" ref="M83" si="100">SUM(M79:M82)</f>
         <v>2599</v>
       </c>
-      <c r="N83" s="31">
+      <c r="N83" s="23">
         <f t="shared" ref="N83" si="101">SUM(N79:N82)</f>
         <v>29396</v>
       </c>
     </row>
-    <row r="84" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A84" s="21" t="s">
+    <row r="84" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A84" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B84" s="22">
+      <c r="B84" s="16">
         <v>4619431</v>
       </c>
-      <c r="C84" s="22">
+      <c r="C84" s="16">
         <v>4106222</v>
       </c>
-      <c r="D84" s="22">
+      <c r="D84" s="16">
         <v>4917576</v>
       </c>
-      <c r="E84" s="22">
+      <c r="E84" s="16">
         <v>4367945</v>
       </c>
-      <c r="F84" s="22">
+      <c r="F84" s="16">
         <v>4061474</v>
       </c>
-      <c r="G84" s="22">
+      <c r="G84" s="16">
         <v>4272895</v>
       </c>
-      <c r="H84" s="22">
+      <c r="H84" s="16">
         <v>4689560</v>
       </c>
-      <c r="I84" s="22">
+      <c r="I84" s="16">
         <v>4171613</v>
       </c>
-      <c r="J84" s="22">
+      <c r="J84" s="16">
         <v>3192867</v>
       </c>
-      <c r="K84" s="22">
+      <c r="K84" s="16">
         <v>3548582</v>
       </c>
-      <c r="L84" s="22">
+      <c r="L84" s="16">
         <v>4110642</v>
       </c>
-      <c r="M84" s="22">
+      <c r="M84" s="16">
         <v>4820048</v>
       </c>
-      <c r="N84" s="23">
+      <c r="N84" s="17">
         <f>SUM(B84:M84)</f>
         <v>50878855</v>
       </c>
     </row>
-    <row r="85" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A86" s="25">
+    <row r="85" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="86" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A86" s="38">
         <v>2020</v>
       </c>
-      <c r="B86" s="25"/>
-[...14 lines deleted...]
-      <c r="A87" s="8" t="s">
+      <c r="B86" s="38"/>
+      <c r="C86" s="38"/>
+      <c r="D86" s="38"/>
+      <c r="E86" s="38"/>
+      <c r="F86" s="38"/>
+      <c r="G86" s="38"/>
+      <c r="H86" s="38"/>
+      <c r="I86" s="38"/>
+      <c r="J86" s="38"/>
+      <c r="K86" s="38"/>
+      <c r="L86" s="38"/>
+      <c r="M86" s="38"/>
+      <c r="N86" s="39"/>
+    </row>
+    <row r="87" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A87" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B87" s="8" t="s">
+      <c r="B87" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C87" s="8" t="s">
+      <c r="C87" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D87" s="8" t="s">
+      <c r="D87" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="E87" s="8" t="s">
+      <c r="E87" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="F87" s="8" t="s">
+      <c r="F87" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="G87" s="8" t="s">
+      <c r="G87" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="H87" s="8" t="s">
+      <c r="H87" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="I87" s="8" t="s">
+      <c r="I87" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J87" s="8" t="s">
+      <c r="J87" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="K87" s="8" t="s">
+      <c r="K87" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="L87" s="8" t="s">
+      <c r="L87" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="M87" s="8" t="s">
+      <c r="M87" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="N87" s="9" t="s">
+      <c r="N87" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="88" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A88" s="15" t="s">
+    <row r="88" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A88" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B88" s="16">
-[...23 lines deleted...]
-      <c r="J88" s="16">
+      <c r="B88" s="10">
+        <v>0</v>
+      </c>
+      <c r="C88" s="10">
+        <v>0</v>
+      </c>
+      <c r="D88" s="10">
+        <v>0</v>
+      </c>
+      <c r="E88" s="10">
+        <v>0</v>
+      </c>
+      <c r="F88" s="10">
+        <v>0</v>
+      </c>
+      <c r="G88" s="10">
+        <v>0</v>
+      </c>
+      <c r="H88" s="10">
+        <v>0</v>
+      </c>
+      <c r="I88" s="10">
+        <v>0</v>
+      </c>
+      <c r="J88" s="10">
         <v>7</v>
       </c>
-      <c r="K88" s="16">
-[...8 lines deleted...]
-      <c r="N88" s="16">
+      <c r="K88" s="10">
+        <v>0</v>
+      </c>
+      <c r="L88" s="10">
+        <v>0</v>
+      </c>
+      <c r="M88" s="10">
+        <v>0</v>
+      </c>
+      <c r="N88" s="10">
         <f t="shared" ref="N88:N90" si="102">SUM(B88:M88)</f>
         <v>7</v>
       </c>
     </row>
-    <row r="89" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A89" s="11" t="s">
+    <row r="89" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A89" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B89" s="12">
+      <c r="B89" s="6">
         <v>1570</v>
       </c>
-      <c r="C89" s="12">
+      <c r="C89" s="6">
         <v>538</v>
       </c>
-      <c r="D89" s="12">
+      <c r="D89" s="6">
         <v>973</v>
       </c>
-      <c r="E89" s="12">
+      <c r="E89" s="6">
         <v>392</v>
       </c>
-      <c r="F89" s="12">
+      <c r="F89" s="6">
         <v>73</v>
       </c>
-      <c r="G89" s="12">
+      <c r="G89" s="6">
         <v>134</v>
       </c>
-      <c r="H89" s="12">
+      <c r="H89" s="6">
         <v>515</v>
       </c>
-      <c r="I89" s="12">
+      <c r="I89" s="6">
         <v>652</v>
       </c>
-      <c r="J89" s="12">
+      <c r="J89" s="6">
         <v>496</v>
       </c>
-      <c r="K89" s="12">
+      <c r="K89" s="6">
         <v>667</v>
       </c>
-      <c r="L89" s="12">
+      <c r="L89" s="6">
         <v>324</v>
       </c>
-      <c r="M89" s="12">
+      <c r="M89" s="6">
         <v>414</v>
       </c>
-      <c r="N89" s="13">
+      <c r="N89" s="7">
         <f t="shared" si="102"/>
         <v>6748</v>
       </c>
     </row>
-    <row r="90" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B90" s="16">
+    <row r="90" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A90" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B90" s="10">
         <v>2041</v>
       </c>
-      <c r="C90" s="16">
+      <c r="C90" s="10">
         <v>1192</v>
       </c>
-      <c r="D90" s="16">
+      <c r="D90" s="10">
         <v>1198</v>
       </c>
-      <c r="E90" s="16">
+      <c r="E90" s="10">
         <v>348</v>
       </c>
-      <c r="F90" s="16">
+      <c r="F90" s="10">
         <v>45</v>
       </c>
-      <c r="G90" s="16">
+      <c r="G90" s="10">
         <v>91</v>
       </c>
-      <c r="H90" s="16">
+      <c r="H90" s="10">
         <v>345</v>
       </c>
-      <c r="I90" s="16">
+      <c r="I90" s="10">
         <v>408</v>
       </c>
-      <c r="J90" s="16">
+      <c r="J90" s="10">
         <v>332</v>
       </c>
-      <c r="K90" s="16">
+      <c r="K90" s="10">
         <v>392</v>
       </c>
-      <c r="L90" s="16">
+      <c r="L90" s="10">
         <v>466</v>
       </c>
-      <c r="M90" s="16">
+      <c r="M90" s="10">
         <v>654</v>
       </c>
-      <c r="N90" s="16">
+      <c r="N90" s="10">
         <f t="shared" si="102"/>
         <v>7512</v>
       </c>
     </row>
-    <row r="91" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A91" s="30" t="s">
+    <row r="91" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A91" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="B91" s="20">
+      <c r="B91" s="14">
         <f>SUM(B88:B90)</f>
         <v>3611</v>
       </c>
-      <c r="C91" s="20">
+      <c r="C91" s="14">
         <f t="shared" ref="C91:N91" si="103">SUM(C88:C90)</f>
         <v>1730</v>
       </c>
-      <c r="D91" s="20">
+      <c r="D91" s="14">
         <f t="shared" si="103"/>
         <v>2171</v>
       </c>
-      <c r="E91" s="20">
+      <c r="E91" s="14">
         <f t="shared" si="103"/>
         <v>740</v>
       </c>
-      <c r="F91" s="20">
+      <c r="F91" s="14">
         <f t="shared" si="103"/>
         <v>118</v>
       </c>
-      <c r="G91" s="20">
+      <c r="G91" s="14">
         <f t="shared" si="103"/>
         <v>225</v>
       </c>
-      <c r="H91" s="20">
+      <c r="H91" s="14">
         <f t="shared" si="103"/>
         <v>860</v>
       </c>
-      <c r="I91" s="20">
+      <c r="I91" s="14">
         <f t="shared" si="103"/>
         <v>1060</v>
       </c>
-      <c r="J91" s="20">
+      <c r="J91" s="14">
         <f t="shared" si="103"/>
         <v>835</v>
       </c>
-      <c r="K91" s="20">
+      <c r="K91" s="14">
         <f t="shared" si="103"/>
         <v>1059</v>
       </c>
-      <c r="L91" s="20">
+      <c r="L91" s="14">
         <f t="shared" si="103"/>
         <v>790</v>
       </c>
-      <c r="M91" s="20">
+      <c r="M91" s="14">
         <f t="shared" si="103"/>
         <v>1068</v>
       </c>
-      <c r="N91" s="31">
+      <c r="N91" s="23">
         <f t="shared" si="103"/>
         <v>14267</v>
       </c>
     </row>
-    <row r="92" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A92" s="21" t="s">
+    <row r="92" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A92" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B92" s="22">
+      <c r="B92" s="16">
         <v>4825699</v>
       </c>
-      <c r="C92" s="22">
+      <c r="C92" s="16">
         <v>4413751</v>
       </c>
-      <c r="D92" s="22">
+      <c r="D92" s="16">
         <v>2878562</v>
       </c>
-      <c r="E92" s="22">
+      <c r="E92" s="16">
         <v>117737</v>
       </c>
-      <c r="F92" s="22">
+      <c r="F92" s="16">
         <v>118250</v>
       </c>
-      <c r="G92" s="22">
+      <c r="G92" s="16">
         <v>324542</v>
       </c>
-      <c r="H92" s="22">
+      <c r="H92" s="16">
         <v>780473</v>
       </c>
-      <c r="I92" s="22">
+      <c r="I92" s="16">
         <v>983012</v>
       </c>
-      <c r="J92" s="22">
+      <c r="J92" s="16">
         <v>1031630</v>
       </c>
-      <c r="K92" s="22">
+      <c r="K92" s="16">
         <v>1435870</v>
       </c>
-      <c r="L92" s="22">
+      <c r="L92" s="16">
         <v>1762203</v>
       </c>
-      <c r="M92" s="22">
+      <c r="M92" s="16">
         <v>2253943</v>
       </c>
-      <c r="N92" s="23">
+      <c r="N92" s="17">
         <f>SUM(B92:M92)</f>
         <v>20925672</v>
       </c>
     </row>
-    <row r="93" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="A94" s="25">
+    <row r="93" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A93" s="28"/>
+      <c r="B93" s="29"/>
+      <c r="C93" s="29"/>
+      <c r="D93" s="29"/>
+      <c r="E93" s="29"/>
+      <c r="F93" s="29"/>
+      <c r="G93" s="29"/>
+      <c r="H93" s="29"/>
+      <c r="I93" s="29"/>
+      <c r="J93" s="29"/>
+      <c r="K93" s="29"/>
+      <c r="L93" s="29"/>
+      <c r="M93" s="29"/>
+      <c r="N93" s="29"/>
+    </row>
+    <row r="94" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A94" s="38">
         <v>2021</v>
       </c>
-      <c r="B94" s="25"/>
-[...14 lines deleted...]
-      <c r="A95" s="8" t="s">
+      <c r="B94" s="38"/>
+      <c r="C94" s="38"/>
+      <c r="D94" s="38"/>
+      <c r="E94" s="38"/>
+      <c r="F94" s="38"/>
+      <c r="G94" s="38"/>
+      <c r="H94" s="38"/>
+      <c r="I94" s="38"/>
+      <c r="J94" s="38"/>
+      <c r="K94" s="38"/>
+      <c r="L94" s="38"/>
+      <c r="M94" s="38"/>
+      <c r="N94" s="39"/>
+    </row>
+    <row r="95" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A95" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B95" s="8" t="s">
+      <c r="B95" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C95" s="8" t="s">
+      <c r="C95" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D95" s="8" t="s">
+      <c r="D95" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="E95" s="8" t="s">
+      <c r="E95" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="F95" s="8" t="s">
+      <c r="F95" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="G95" s="8" t="s">
+      <c r="G95" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="H95" s="8" t="s">
+      <c r="H95" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="I95" s="8" t="s">
+      <c r="I95" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J95" s="8" t="s">
+      <c r="J95" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="K95" s="8" t="s">
+      <c r="K95" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="L95" s="8" t="s">
+      <c r="L95" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="M95" s="8" t="s">
+      <c r="M95" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="N95" s="9" t="s">
+      <c r="N95" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="96" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A96" s="15" t="s">
+    <row r="96" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A96" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B96" s="16">
+      <c r="B96" s="10">
         <v>1</v>
       </c>
-      <c r="C96" s="16">
-[...2 lines deleted...]
-      <c r="D96" s="16">
+      <c r="C96" s="10">
+        <v>0</v>
+      </c>
+      <c r="D96" s="10">
         <v>2</v>
       </c>
-      <c r="E96" s="16">
-[...26 lines deleted...]
-      <c r="N96" s="16">
+      <c r="E96" s="10">
+        <v>0</v>
+      </c>
+      <c r="F96" s="10">
+        <v>0</v>
+      </c>
+      <c r="G96" s="10">
+        <v>0</v>
+      </c>
+      <c r="H96" s="10">
+        <v>0</v>
+      </c>
+      <c r="I96" s="10">
+        <v>0</v>
+      </c>
+      <c r="J96" s="10">
+        <v>0</v>
+      </c>
+      <c r="K96" s="10">
+        <v>0</v>
+      </c>
+      <c r="L96" s="10">
+        <v>0</v>
+      </c>
+      <c r="M96" s="10">
+        <v>0</v>
+      </c>
+      <c r="N96" s="10">
         <f t="shared" ref="N96:N98" si="104">SUM(B96:M96)</f>
         <v>3</v>
       </c>
     </row>
-    <row r="97" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A97" s="11" t="s">
+    <row r="97" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A97" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B97" s="12">
+      <c r="B97" s="6">
         <v>816</v>
       </c>
-      <c r="C97" s="12">
+      <c r="C97" s="6">
         <v>271</v>
       </c>
-      <c r="D97" s="12">
+      <c r="D97" s="6">
         <v>363</v>
       </c>
-      <c r="E97" s="12">
+      <c r="E97" s="6">
         <v>521</v>
       </c>
-      <c r="F97" s="12">
+      <c r="F97" s="6">
         <v>657</v>
       </c>
-      <c r="G97" s="12">
+      <c r="G97" s="6">
         <v>989</v>
       </c>
-      <c r="H97" s="12">
+      <c r="H97" s="6">
         <v>1111</v>
       </c>
-      <c r="I97" s="12">
+      <c r="I97" s="6">
         <v>2464</v>
       </c>
-      <c r="J97" s="12">
+      <c r="J97" s="6">
         <v>2926</v>
       </c>
-      <c r="K97" s="12">
+      <c r="K97" s="6">
         <v>2541</v>
       </c>
-      <c r="L97" s="12">
+      <c r="L97" s="6">
         <v>1197</v>
       </c>
-      <c r="M97" s="12">
+      <c r="M97" s="6">
         <v>663</v>
       </c>
-      <c r="N97" s="13">
+      <c r="N97" s="7">
         <f t="shared" si="104"/>
         <v>14519</v>
       </c>
     </row>
-    <row r="98" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B98" s="16">
+    <row r="98" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A98" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B98" s="10">
         <v>1140</v>
       </c>
-      <c r="C98" s="16">
+      <c r="C98" s="10">
         <v>570</v>
       </c>
-      <c r="D98" s="16">
+      <c r="D98" s="10">
         <v>1094</v>
       </c>
-      <c r="E98" s="16">
+      <c r="E98" s="10">
         <v>1344</v>
       </c>
-      <c r="F98" s="16">
+      <c r="F98" s="10">
         <v>1338</v>
       </c>
-      <c r="G98" s="16">
+      <c r="G98" s="10">
         <v>1596</v>
       </c>
-      <c r="H98" s="16">
+      <c r="H98" s="10">
         <v>1915</v>
       </c>
-      <c r="I98" s="16">
+      <c r="I98" s="10">
         <v>1939</v>
       </c>
-      <c r="J98" s="16">
+      <c r="J98" s="10">
         <v>1257</v>
       </c>
-      <c r="K98" s="16">
+      <c r="K98" s="10">
         <v>1341</v>
       </c>
-      <c r="L98" s="16">
+      <c r="L98" s="10">
         <v>1404</v>
       </c>
-      <c r="M98" s="16">
+      <c r="M98" s="10">
         <v>1656</v>
       </c>
-      <c r="N98" s="16">
+      <c r="N98" s="10">
         <f t="shared" si="104"/>
         <v>16594</v>
       </c>
     </row>
-    <row r="99" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A99" s="30" t="s">
+    <row r="99" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A99" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="B99" s="20">
+      <c r="B99" s="14">
         <f>SUM(B96:B98)</f>
         <v>1957</v>
       </c>
-      <c r="C99" s="20">
+      <c r="C99" s="14">
         <f t="shared" ref="C99:N99" si="105">SUM(C96:C98)</f>
         <v>841</v>
       </c>
-      <c r="D99" s="20">
+      <c r="D99" s="14">
         <f t="shared" si="105"/>
         <v>1459</v>
       </c>
-      <c r="E99" s="20">
+      <c r="E99" s="14">
         <f t="shared" si="105"/>
         <v>1865</v>
       </c>
-      <c r="F99" s="20">
+      <c r="F99" s="14">
         <f t="shared" si="105"/>
         <v>1995</v>
       </c>
-      <c r="G99" s="20">
+      <c r="G99" s="14">
         <f t="shared" si="105"/>
         <v>2585</v>
       </c>
-      <c r="H99" s="20">
+      <c r="H99" s="14">
         <f t="shared" si="105"/>
         <v>3026</v>
       </c>
-      <c r="I99" s="20">
+      <c r="I99" s="14">
         <f t="shared" si="105"/>
         <v>4403</v>
       </c>
-      <c r="J99" s="20">
+      <c r="J99" s="14">
         <f t="shared" si="105"/>
         <v>4183</v>
       </c>
-      <c r="K99" s="20">
+      <c r="K99" s="14">
         <f t="shared" si="105"/>
         <v>3882</v>
       </c>
-      <c r="L99" s="20">
+      <c r="L99" s="14">
         <f t="shared" si="105"/>
         <v>2601</v>
       </c>
-      <c r="M99" s="20">
+      <c r="M99" s="14">
         <f t="shared" si="105"/>
         <v>2319</v>
       </c>
-      <c r="N99" s="31">
+      <c r="N99" s="23">
         <f t="shared" si="105"/>
         <v>31116</v>
       </c>
     </row>
-    <row r="100" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A100" s="21" t="s">
+    <row r="100" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A100" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B100" s="22">
+      <c r="B100" s="16">
         <v>2055432</v>
       </c>
-      <c r="C100" s="22">
+      <c r="C100" s="16">
         <v>1380520</v>
       </c>
-      <c r="D100" s="22">
+      <c r="D100" s="16">
         <v>2252791</v>
       </c>
-      <c r="E100" s="22">
+      <c r="E100" s="16">
         <v>2638089</v>
       </c>
-      <c r="F100" s="22">
+      <c r="F100" s="16">
         <v>3277092</v>
       </c>
-      <c r="G100" s="22">
+      <c r="G100" s="16">
         <v>3666706</v>
       </c>
-      <c r="H100" s="22">
+      <c r="H100" s="16">
         <v>4127472</v>
       </c>
-      <c r="I100" s="22">
+      <c r="I100" s="16">
         <v>3614659</v>
       </c>
-      <c r="J100" s="22">
+      <c r="J100" s="16">
         <v>2903503</v>
       </c>
-      <c r="K100" s="22">
+      <c r="K100" s="16">
         <v>3475611</v>
       </c>
-      <c r="L100" s="22">
+      <c r="L100" s="16">
         <v>3926303</v>
       </c>
-      <c r="M100" s="22">
+      <c r="M100" s="16">
         <v>4463119</v>
       </c>
-      <c r="N100" s="23">
+      <c r="N100" s="17">
         <f>SUM(B100:M100)</f>
         <v>37781297</v>
       </c>
     </row>
-    <row r="101" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="A102" s="10" t="s">
+    <row r="101" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A101" s="28"/>
+      <c r="B101" s="29"/>
+      <c r="C101" s="29"/>
+      <c r="D101" s="29"/>
+      <c r="E101" s="29"/>
+      <c r="F101" s="29"/>
+      <c r="G101" s="29"/>
+      <c r="H101" s="29"/>
+      <c r="I101" s="29"/>
+      <c r="J101" s="29"/>
+      <c r="K101" s="29"/>
+      <c r="L101" s="29"/>
+      <c r="M101" s="29"/>
+      <c r="N101" s="29"/>
+    </row>
+    <row r="102" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A102" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B102" s="37"/>
-[...14 lines deleted...]
-      <c r="A103" s="25">
+      <c r="B102" s="29"/>
+      <c r="C102" s="29"/>
+      <c r="D102" s="29"/>
+      <c r="E102" s="29"/>
+      <c r="F102" s="29"/>
+      <c r="G102" s="29"/>
+      <c r="H102" s="29"/>
+      <c r="I102" s="29"/>
+      <c r="J102" s="29"/>
+      <c r="K102" s="29"/>
+      <c r="L102" s="29"/>
+      <c r="M102" s="29"/>
+      <c r="N102" s="29"/>
+    </row>
+    <row r="103" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A103" s="38">
         <v>2022</v>
       </c>
-      <c r="B103" s="25"/>
-[...14 lines deleted...]
-      <c r="A104" s="8" t="s">
+      <c r="B103" s="38"/>
+      <c r="C103" s="38"/>
+      <c r="D103" s="38"/>
+      <c r="E103" s="38"/>
+      <c r="F103" s="38"/>
+      <c r="G103" s="38"/>
+      <c r="H103" s="38"/>
+      <c r="I103" s="38"/>
+      <c r="J103" s="38"/>
+      <c r="K103" s="38"/>
+      <c r="L103" s="38"/>
+      <c r="M103" s="38"/>
+      <c r="N103" s="39"/>
+    </row>
+    <row r="104" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A104" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B104" s="8" t="s">
+      <c r="B104" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C104" s="8" t="s">
+      <c r="C104" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D104" s="8" t="s">
+      <c r="D104" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="E104" s="8" t="s">
+      <c r="E104" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="F104" s="8" t="s">
+      <c r="F104" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="G104" s="8" t="s">
+      <c r="G104" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="H104" s="8" t="s">
+      <c r="H104" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="I104" s="8" t="s">
+      <c r="I104" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J104" s="8" t="s">
+      <c r="J104" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="K104" s="8" t="s">
+      <c r="K104" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="L104" s="8" t="s">
+      <c r="L104" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="M104" s="8" t="s">
+      <c r="M104" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="N104" s="9" t="s">
+      <c r="N104" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="105" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A105" s="15" t="s">
+    <row r="105" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A105" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B105" s="16">
-[...14 lines deleted...]
-      <c r="G105" s="16">
+      <c r="B105" s="10">
+        <v>0</v>
+      </c>
+      <c r="C105" s="10">
+        <v>0</v>
+      </c>
+      <c r="D105" s="10">
+        <v>0</v>
+      </c>
+      <c r="E105" s="10">
+        <v>0</v>
+      </c>
+      <c r="F105" s="10">
+        <v>0</v>
+      </c>
+      <c r="G105" s="10">
         <v>6</v>
       </c>
-      <c r="H105" s="16">
-[...5 lines deleted...]
-      <c r="J105" s="16">
+      <c r="H105" s="10">
+        <v>0</v>
+      </c>
+      <c r="I105" s="10">
+        <v>0</v>
+      </c>
+      <c r="J105" s="10">
         <v>9</v>
       </c>
-      <c r="K105" s="16">
-[...2 lines deleted...]
-      <c r="L105" s="16">
+      <c r="K105" s="10">
+        <v>0</v>
+      </c>
+      <c r="L105" s="10">
         <v>3</v>
       </c>
-      <c r="M105" s="16">
+      <c r="M105" s="10">
         <v>3</v>
       </c>
-      <c r="N105" s="16">
+      <c r="N105" s="10">
         <f t="shared" ref="N105:N107" si="106">SUM(B105:M105)</f>
         <v>21</v>
       </c>
     </row>
-    <row r="106" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A106" s="11" t="s">
+    <row r="106" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A106" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B106" s="12">
+      <c r="B106" s="6">
         <v>1392</v>
       </c>
-      <c r="C106" s="12">
+      <c r="C106" s="6">
         <v>736</v>
       </c>
-      <c r="D106" s="12">
+      <c r="D106" s="6">
         <v>1116</v>
       </c>
-      <c r="E106" s="12">
+      <c r="E106" s="6">
         <v>990</v>
       </c>
-      <c r="F106" s="12">
+      <c r="F106" s="6">
         <v>984</v>
       </c>
-      <c r="G106" s="12">
+      <c r="G106" s="6">
         <v>1253</v>
       </c>
-      <c r="H106" s="12">
+      <c r="H106" s="6">
         <v>1165</v>
       </c>
-      <c r="I106" s="12">
+      <c r="I106" s="6">
         <v>1736</v>
       </c>
-      <c r="J106" s="12">
+      <c r="J106" s="6">
         <v>1412</v>
       </c>
-      <c r="K106" s="12">
+      <c r="K106" s="6">
         <v>760</v>
       </c>
-      <c r="L106" s="12">
+      <c r="L106" s="6">
         <v>984</v>
       </c>
-      <c r="M106" s="12">
+      <c r="M106" s="6">
         <v>1179</v>
       </c>
-      <c r="N106" s="13">
+      <c r="N106" s="7">
         <f t="shared" si="106"/>
         <v>13707</v>
       </c>
     </row>
-    <row r="107" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B107" s="16">
+    <row r="107" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A107" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B107" s="10">
         <v>2046</v>
       </c>
-      <c r="C107" s="16">
+      <c r="C107" s="10">
         <v>1333</v>
       </c>
-      <c r="D107" s="16">
+      <c r="D107" s="10">
         <v>2019</v>
       </c>
-      <c r="E107" s="16">
+      <c r="E107" s="10">
         <v>1943</v>
       </c>
-      <c r="F107" s="16">
+      <c r="F107" s="10">
         <v>2087</v>
       </c>
-      <c r="G107" s="16">
+      <c r="G107" s="10">
         <v>2281</v>
       </c>
-      <c r="H107" s="16">
+      <c r="H107" s="10">
         <v>2738</v>
       </c>
-      <c r="I107" s="16">
+      <c r="I107" s="10">
         <v>2923</v>
       </c>
-      <c r="J107" s="16">
+      <c r="J107" s="10">
         <v>2068</v>
       </c>
-      <c r="K107" s="16">
+      <c r="K107" s="10">
         <v>2069</v>
       </c>
-      <c r="L107" s="16">
+      <c r="L107" s="10">
         <v>2402</v>
       </c>
-      <c r="M107" s="16">
+      <c r="M107" s="10">
         <v>2514</v>
       </c>
-      <c r="N107" s="16">
+      <c r="N107" s="10">
         <f t="shared" si="106"/>
         <v>26423</v>
       </c>
     </row>
-    <row r="108" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A108" s="30" t="s">
+    <row r="108" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A108" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="B108" s="20">
+      <c r="B108" s="14">
         <f>SUM(B105:B107)</f>
         <v>3438</v>
       </c>
-      <c r="C108" s="20">
+      <c r="C108" s="14">
         <f t="shared" ref="C108:N108" si="107">SUM(C105:C107)</f>
         <v>2069</v>
       </c>
-      <c r="D108" s="20">
+      <c r="D108" s="14">
         <f t="shared" si="107"/>
         <v>3135</v>
       </c>
-      <c r="E108" s="20">
+      <c r="E108" s="14">
         <f t="shared" si="107"/>
         <v>2933</v>
       </c>
-      <c r="F108" s="20">
+      <c r="F108" s="14">
         <f t="shared" si="107"/>
         <v>3071</v>
       </c>
-      <c r="G108" s="20">
+      <c r="G108" s="14">
         <f t="shared" si="107"/>
         <v>3540</v>
       </c>
-      <c r="H108" s="20">
+      <c r="H108" s="14">
         <f t="shared" si="107"/>
         <v>3903</v>
       </c>
-      <c r="I108" s="20">
+      <c r="I108" s="14">
         <f t="shared" si="107"/>
         <v>4659</v>
       </c>
-      <c r="J108" s="20">
+      <c r="J108" s="14">
         <f t="shared" si="107"/>
         <v>3489</v>
       </c>
-      <c r="K108" s="20">
+      <c r="K108" s="14">
         <f t="shared" si="107"/>
         <v>2829</v>
       </c>
-      <c r="L108" s="20">
+      <c r="L108" s="14">
         <f t="shared" si="107"/>
         <v>3389</v>
       </c>
-      <c r="M108" s="20">
+      <c r="M108" s="14">
         <f t="shared" si="107"/>
         <v>3696</v>
       </c>
-      <c r="N108" s="31">
+      <c r="N108" s="23">
         <f t="shared" si="107"/>
         <v>40151</v>
       </c>
     </row>
-    <row r="109" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A109" s="21" t="s">
+    <row r="109" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A109" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B109" s="22">
+      <c r="B109" s="16">
         <v>3984994</v>
       </c>
-      <c r="C109" s="22">
+      <c r="C109" s="16">
         <v>3711483</v>
       </c>
-      <c r="D109" s="22">
+      <c r="D109" s="16">
         <v>4808951</v>
       </c>
-      <c r="E109" s="22">
+      <c r="E109" s="16">
         <v>4517054</v>
       </c>
-      <c r="F109" s="22">
+      <c r="F109" s="16">
         <v>4130861</v>
       </c>
-      <c r="G109" s="22">
+      <c r="G109" s="16">
         <v>4339748</v>
       </c>
-      <c r="H109" s="22">
+      <c r="H109" s="16">
         <v>4997177</v>
       </c>
-      <c r="I109" s="22">
+      <c r="I109" s="16">
         <v>4492837</v>
       </c>
-      <c r="J109" s="22">
+      <c r="J109" s="16">
         <v>3660237</v>
       </c>
-      <c r="K109" s="22">
+      <c r="K109" s="16">
         <v>4097079</v>
       </c>
-      <c r="L109" s="22">
+      <c r="L109" s="16">
         <v>4619200</v>
       </c>
-      <c r="M109" s="22">
+      <c r="M109" s="16">
         <v>5179057</v>
       </c>
-      <c r="N109" s="23">
+      <c r="N109" s="17">
         <f>SUM(B109:M109)</f>
         <v>52538678</v>
       </c>
     </row>
-    <row r="110" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...32 lines deleted...]
-      <c r="A112" s="25">
+    <row r="110" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A110" s="28"/>
+      <c r="B110" s="29"/>
+      <c r="C110" s="29"/>
+      <c r="D110" s="29"/>
+      <c r="E110" s="29"/>
+      <c r="F110" s="29"/>
+      <c r="G110" s="29"/>
+      <c r="H110" s="29"/>
+      <c r="I110" s="29"/>
+      <c r="J110" s="29"/>
+      <c r="K110" s="29"/>
+      <c r="L110" s="29"/>
+      <c r="M110" s="30"/>
+      <c r="N110" s="29"/>
+    </row>
+    <row r="111" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A111" s="4"/>
+      <c r="B111" s="29"/>
+      <c r="C111" s="29"/>
+      <c r="D111" s="29"/>
+      <c r="E111" s="29"/>
+      <c r="F111" s="29"/>
+      <c r="G111" s="29"/>
+      <c r="H111" s="29"/>
+      <c r="I111" s="29"/>
+      <c r="J111" s="29"/>
+      <c r="K111" s="29"/>
+      <c r="L111" s="29"/>
+      <c r="M111" s="29"/>
+      <c r="N111" s="29"/>
+    </row>
+    <row r="112" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A112" s="38">
         <v>2023</v>
       </c>
-      <c r="B112" s="25"/>
-[...14 lines deleted...]
-      <c r="A113" s="8" t="s">
+      <c r="B112" s="38"/>
+      <c r="C112" s="38"/>
+      <c r="D112" s="38"/>
+      <c r="E112" s="38"/>
+      <c r="F112" s="38"/>
+      <c r="G112" s="38"/>
+      <c r="H112" s="38"/>
+      <c r="I112" s="38"/>
+      <c r="J112" s="38"/>
+      <c r="K112" s="38"/>
+      <c r="L112" s="38"/>
+      <c r="M112" s="38"/>
+      <c r="N112" s="39"/>
+    </row>
+    <row r="113" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A113" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B113" s="8" t="s">
+      <c r="B113" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C113" s="8" t="s">
+      <c r="C113" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D113" s="8" t="s">
+      <c r="D113" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="E113" s="8" t="s">
+      <c r="E113" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="F113" s="8" t="s">
+      <c r="F113" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="G113" s="8" t="s">
+      <c r="G113" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="H113" s="8" t="s">
+      <c r="H113" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="I113" s="8" t="s">
+      <c r="I113" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J113" s="8" t="s">
+      <c r="J113" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="K113" s="8" t="s">
+      <c r="K113" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="L113" s="8" t="s">
+      <c r="L113" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="M113" s="8" t="s">
+      <c r="M113" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="N113" s="9" t="s">
+      <c r="N113" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="114" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A114" s="15" t="s">
+    <row r="114" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A114" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B114" s="16">
-[...5 lines deleted...]
-      <c r="D114" s="16">
+      <c r="B114" s="10">
+        <v>0</v>
+      </c>
+      <c r="C114" s="10">
+        <v>0</v>
+      </c>
+      <c r="D114" s="10">
         <v>18</v>
       </c>
-      <c r="E114" s="16">
-[...2 lines deleted...]
-      <c r="F114" s="16">
+      <c r="E114" s="10">
+        <v>0</v>
+      </c>
+      <c r="F114" s="10">
         <v>2</v>
       </c>
-      <c r="G114" s="16">
-[...5 lines deleted...]
-      <c r="I114" s="16">
+      <c r="G114" s="10">
+        <v>0</v>
+      </c>
+      <c r="H114" s="10">
+        <v>0</v>
+      </c>
+      <c r="I114" s="10">
         <v>1</v>
       </c>
-      <c r="J114" s="16">
-[...2 lines deleted...]
-      <c r="K114" s="16">
+      <c r="J114" s="10">
+        <v>0</v>
+      </c>
+      <c r="K114" s="10">
         <v>296</v>
       </c>
-      <c r="L114" s="16">
+      <c r="L114" s="10">
         <v>22</v>
       </c>
-      <c r="M114" s="16">
+      <c r="M114" s="10">
         <v>4</v>
       </c>
-      <c r="N114" s="16">
+      <c r="N114" s="10">
         <f t="shared" ref="N114:N116" si="108">SUM(B114:M114)</f>
         <v>343</v>
       </c>
     </row>
-    <row r="115" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A115" s="11" t="s">
+    <row r="115" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A115" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B115" s="12">
+      <c r="B115" s="6">
         <v>1743</v>
       </c>
-      <c r="C115" s="12">
+      <c r="C115" s="6">
         <v>1755</v>
       </c>
-      <c r="D115" s="12">
+      <c r="D115" s="6">
         <v>2189</v>
       </c>
-      <c r="E115" s="12">
+      <c r="E115" s="6">
         <v>1338</v>
       </c>
-      <c r="F115" s="12">
+      <c r="F115" s="6">
         <v>1040</v>
       </c>
-      <c r="G115" s="12">
+      <c r="G115" s="6">
         <v>1378</v>
       </c>
-      <c r="H115" s="12">
+      <c r="H115" s="6">
         <v>1482</v>
       </c>
-      <c r="I115" s="12">
+      <c r="I115" s="6">
         <v>1327</v>
       </c>
-      <c r="J115" s="12">
+      <c r="J115" s="6">
         <v>949</v>
       </c>
-      <c r="K115" s="12">
+      <c r="K115" s="6">
         <v>1287</v>
       </c>
-      <c r="L115" s="12">
+      <c r="L115" s="6">
         <v>910</v>
       </c>
-      <c r="M115" s="12">
+      <c r="M115" s="6">
         <v>874</v>
       </c>
-      <c r="N115" s="13">
+      <c r="N115" s="7">
         <f t="shared" si="108"/>
         <v>16272</v>
       </c>
     </row>
-    <row r="116" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B116" s="16">
+    <row r="116" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A116" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B116" s="10">
         <v>2599</v>
       </c>
-      <c r="C116" s="16">
+      <c r="C116" s="10">
         <v>2064</v>
       </c>
-      <c r="D116" s="16">
+      <c r="D116" s="10">
         <v>2398</v>
       </c>
-      <c r="E116" s="16">
+      <c r="E116" s="10">
         <v>2475</v>
       </c>
-      <c r="F116" s="16">
+      <c r="F116" s="10">
         <v>2214</v>
       </c>
-      <c r="G116" s="16">
+      <c r="G116" s="10">
         <v>2306</v>
       </c>
-      <c r="H116" s="16">
+      <c r="H116" s="10">
         <v>2932</v>
       </c>
-      <c r="I116" s="16">
+      <c r="I116" s="10">
         <v>2731</v>
       </c>
-      <c r="J116" s="16">
+      <c r="J116" s="10">
         <v>1884</v>
       </c>
-      <c r="K116" s="16">
+      <c r="K116" s="10">
         <v>1835</v>
       </c>
-      <c r="L116" s="16">
+      <c r="L116" s="10">
         <v>1989</v>
       </c>
-      <c r="M116" s="16">
+      <c r="M116" s="10">
         <v>2201</v>
       </c>
-      <c r="N116" s="16">
+      <c r="N116" s="10">
         <f t="shared" si="108"/>
         <v>27628</v>
       </c>
     </row>
-    <row r="117" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A117" s="30" t="s">
+    <row r="117" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A117" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="B117" s="20">
+      <c r="B117" s="14">
         <f>SUM(B114:B116)</f>
         <v>4342</v>
       </c>
-      <c r="C117" s="20">
+      <c r="C117" s="14">
         <f>SUM(C114:C116)</f>
         <v>3819</v>
       </c>
-      <c r="D117" s="20">
+      <c r="D117" s="14">
         <f t="shared" ref="D117:K117" si="109">SUM(D114:D116)</f>
         <v>4605</v>
       </c>
-      <c r="E117" s="20">
+      <c r="E117" s="14">
         <f t="shared" si="109"/>
         <v>3813</v>
       </c>
-      <c r="F117" s="20">
+      <c r="F117" s="14">
         <f t="shared" si="109"/>
         <v>3256</v>
       </c>
-      <c r="G117" s="20">
+      <c r="G117" s="14">
         <f t="shared" si="109"/>
         <v>3684</v>
       </c>
-      <c r="H117" s="20">
+      <c r="H117" s="14">
         <f t="shared" si="109"/>
         <v>4414</v>
       </c>
-      <c r="I117" s="20">
+      <c r="I117" s="14">
         <f t="shared" si="109"/>
         <v>4059</v>
       </c>
-      <c r="J117" s="20">
+      <c r="J117" s="14">
         <f t="shared" si="109"/>
         <v>2833</v>
       </c>
-      <c r="K117" s="20">
+      <c r="K117" s="14">
         <f t="shared" si="109"/>
         <v>3418</v>
       </c>
-      <c r="L117" s="20">
+      <c r="L117" s="14">
         <f>SUM(L114:L116)</f>
         <v>2921</v>
       </c>
-      <c r="M117" s="20">
+      <c r="M117" s="14">
         <f>SUM(M114:M116)</f>
         <v>3079</v>
       </c>
-      <c r="N117" s="31">
+      <c r="N117" s="23">
         <f t="shared" ref="N117" si="110">SUM(N114:N116)</f>
         <v>44243</v>
       </c>
     </row>
-    <row r="118" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A118" s="21" t="s">
+    <row r="118" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A118" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B118" s="22">
+      <c r="B118" s="16">
         <v>5319151</v>
       </c>
-      <c r="C118" s="22">
+      <c r="C118" s="16">
         <v>4723772</v>
       </c>
-      <c r="D118" s="22">
+      <c r="D118" s="16">
         <v>5407624</v>
       </c>
-      <c r="E118" s="22">
+      <c r="E118" s="16">
         <v>4894115</v>
       </c>
-      <c r="F118" s="22">
+      <c r="F118" s="16">
         <v>4465504</v>
       </c>
-      <c r="G118" s="22">
+      <c r="G118" s="16">
         <v>4687270</v>
       </c>
-      <c r="H118" s="22">
+      <c r="H118" s="16">
         <v>5295893</v>
       </c>
-      <c r="I118" s="22">
+      <c r="I118" s="16">
         <v>4688820</v>
       </c>
-      <c r="J118" s="22">
+      <c r="J118" s="16">
         <v>3750599</v>
       </c>
-      <c r="K118" s="22">
+      <c r="K118" s="16">
         <v>4281769</v>
       </c>
-      <c r="L118" s="22">
+      <c r="L118" s="16">
         <v>4861533</v>
       </c>
-      <c r="M118" s="22">
+      <c r="M118" s="16">
         <v>5779254</v>
       </c>
-      <c r="N118" s="23">
+      <c r="N118" s="17">
         <f>SUM(B118:M118)</f>
         <v>58155304</v>
       </c>
     </row>
-    <row r="119" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...32 lines deleted...]
-      <c r="A121" s="25">
+    <row r="119" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A119" s="4"/>
+      <c r="B119" s="31"/>
+      <c r="C119" s="31"/>
+      <c r="D119" s="31"/>
+      <c r="E119" s="29"/>
+      <c r="F119" s="31"/>
+      <c r="G119" s="29"/>
+      <c r="H119" s="29"/>
+      <c r="I119" s="29"/>
+      <c r="J119" s="29"/>
+      <c r="K119" s="29"/>
+      <c r="L119" s="29"/>
+      <c r="M119" s="29"/>
+      <c r="N119" s="29"/>
+    </row>
+    <row r="120" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A120" s="4"/>
+      <c r="B120" s="31"/>
+      <c r="C120" s="31"/>
+      <c r="D120" s="31"/>
+      <c r="E120" s="29"/>
+      <c r="F120" s="31"/>
+      <c r="G120" s="29"/>
+      <c r="H120" s="29"/>
+      <c r="I120" s="29"/>
+      <c r="J120" s="29"/>
+      <c r="K120" s="29"/>
+      <c r="L120" s="29"/>
+      <c r="M120" s="29"/>
+      <c r="N120" s="29"/>
+    </row>
+    <row r="121" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A121" s="38">
         <v>2024</v>
       </c>
-      <c r="B121" s="25"/>
-[...14 lines deleted...]
-      <c r="A122" s="8" t="s">
+      <c r="B121" s="38"/>
+      <c r="C121" s="38"/>
+      <c r="D121" s="38"/>
+      <c r="E121" s="38"/>
+      <c r="F121" s="38"/>
+      <c r="G121" s="38"/>
+      <c r="H121" s="38"/>
+      <c r="I121" s="38"/>
+      <c r="J121" s="38"/>
+      <c r="K121" s="38"/>
+      <c r="L121" s="38"/>
+      <c r="M121" s="38"/>
+      <c r="N121" s="39"/>
+    </row>
+    <row r="122" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A122" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B122" s="8" t="s">
+      <c r="B122" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C122" s="8" t="s">
+      <c r="C122" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D122" s="8" t="s">
+      <c r="D122" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="E122" s="8" t="s">
+      <c r="E122" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="F122" s="8" t="s">
+      <c r="F122" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="G122" s="8" t="s">
+      <c r="G122" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="H122" s="8" t="s">
+      <c r="H122" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="I122" s="8" t="s">
+      <c r="I122" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J122" s="8" t="s">
+      <c r="J122" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="K122" s="8" t="s">
+      <c r="K122" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="L122" s="8" t="s">
+      <c r="L122" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="M122" s="8" t="s">
+      <c r="M122" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="N122" s="9" t="s">
+      <c r="N122" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="123" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A123" s="15" t="s">
+    <row r="123" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A123" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B123" s="16">
-[...2 lines deleted...]
-      <c r="C123" s="16">
+      <c r="B123" s="10">
+        <v>0</v>
+      </c>
+      <c r="C123" s="10">
         <v>3</v>
       </c>
-      <c r="D123" s="16">
+      <c r="D123" s="10">
         <v>10</v>
       </c>
-      <c r="E123" s="16">
-[...8 lines deleted...]
-      <c r="H123" s="16">
+      <c r="E123" s="10">
+        <v>0</v>
+      </c>
+      <c r="F123" s="10">
+        <v>0</v>
+      </c>
+      <c r="G123" s="10">
+        <v>0</v>
+      </c>
+      <c r="H123" s="10">
         <v>1</v>
       </c>
-      <c r="I123" s="16">
+      <c r="I123" s="10">
         <v>1</v>
       </c>
-      <c r="J123" s="16">
+      <c r="J123" s="10">
         <v>2</v>
       </c>
-      <c r="K123" s="16">
-[...8 lines deleted...]
-      <c r="N123" s="35">
+      <c r="K123" s="10">
+        <v>0</v>
+      </c>
+      <c r="L123" s="10">
+        <v>0</v>
+      </c>
+      <c r="M123" s="10">
+        <v>0</v>
+      </c>
+      <c r="N123" s="27">
         <f t="shared" ref="N123:N125" si="111">SUM(B123:M123)</f>
         <v>17</v>
       </c>
     </row>
-    <row r="124" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A124" s="11" t="s">
+    <row r="124" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A124" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B124" s="12">
+      <c r="B124" s="6">
         <v>1771</v>
       </c>
-      <c r="C124" s="12">
+      <c r="C124" s="6">
         <v>1129</v>
       </c>
-      <c r="D124" s="12">
+      <c r="D124" s="6">
         <v>868</v>
       </c>
-      <c r="E124" s="12">
+      <c r="E124" s="6">
         <v>1063</v>
       </c>
-      <c r="F124" s="12">
+      <c r="F124" s="6">
         <v>843</v>
       </c>
-      <c r="G124" s="12">
+      <c r="G124" s="6">
         <v>1342</v>
       </c>
-      <c r="H124" s="12">
+      <c r="H124" s="6">
         <v>1718</v>
       </c>
-      <c r="I124" s="12">
+      <c r="I124" s="6">
         <v>1279</v>
       </c>
-      <c r="J124" s="12">
+      <c r="J124" s="6">
         <v>620</v>
       </c>
-      <c r="K124" s="12">
+      <c r="K124" s="6">
         <v>627</v>
       </c>
-      <c r="L124" s="12">
+      <c r="L124" s="6">
         <v>651</v>
       </c>
-      <c r="M124" s="12">
+      <c r="M124" s="6">
         <v>817</v>
       </c>
-      <c r="N124" s="13">
+      <c r="N124" s="7">
         <f t="shared" si="111"/>
         <v>12728</v>
       </c>
     </row>
-    <row r="125" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B125" s="16">
+    <row r="125" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A125" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B125" s="10">
         <v>2663</v>
       </c>
-      <c r="C125" s="16">
+      <c r="C125" s="10">
         <v>1892</v>
       </c>
-      <c r="D125" s="16">
+      <c r="D125" s="10">
         <v>2578</v>
       </c>
-      <c r="E125" s="16">
+      <c r="E125" s="10">
         <v>2258</v>
       </c>
-      <c r="F125" s="16">
+      <c r="F125" s="10">
         <v>2300</v>
       </c>
-      <c r="G125" s="16">
+      <c r="G125" s="10">
         <v>2391</v>
       </c>
-      <c r="H125" s="16">
+      <c r="H125" s="10">
         <v>3119</v>
       </c>
-      <c r="I125" s="16">
+      <c r="I125" s="10">
         <v>2669</v>
       </c>
-      <c r="J125" s="16">
+      <c r="J125" s="10">
         <v>1756</v>
       </c>
-      <c r="K125" s="16">
+      <c r="K125" s="10">
         <v>1715</v>
       </c>
-      <c r="L125" s="16">
+      <c r="L125" s="10">
         <v>2103</v>
       </c>
-      <c r="M125" s="16">
+      <c r="M125" s="10">
         <v>2179</v>
       </c>
-      <c r="N125" s="35">
+      <c r="N125" s="27">
         <f t="shared" si="111"/>
         <v>27623</v>
       </c>
     </row>
-    <row r="126" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A126" s="30" t="s">
+    <row r="126" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A126" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="B126" s="20">
+      <c r="B126" s="14">
         <f>SUM(B123:B125)</f>
         <v>4434</v>
       </c>
-      <c r="C126" s="20">
+      <c r="C126" s="14">
         <f>SUM(C123:C125)</f>
         <v>3024</v>
       </c>
-      <c r="D126" s="20">
+      <c r="D126" s="14">
         <f t="shared" ref="D126:K126" si="112">SUM(D123:D125)</f>
         <v>3456</v>
       </c>
-      <c r="E126" s="20">
+      <c r="E126" s="14">
         <f t="shared" si="112"/>
         <v>3321</v>
       </c>
-      <c r="F126" s="20">
+      <c r="F126" s="14">
         <f t="shared" si="112"/>
         <v>3143</v>
       </c>
-      <c r="G126" s="20">
+      <c r="G126" s="14">
         <f t="shared" si="112"/>
         <v>3733</v>
       </c>
-      <c r="H126" s="20">
+      <c r="H126" s="14">
         <f t="shared" si="112"/>
         <v>4838</v>
       </c>
-      <c r="I126" s="20">
+      <c r="I126" s="14">
         <f t="shared" si="112"/>
         <v>3949</v>
       </c>
-      <c r="J126" s="20">
+      <c r="J126" s="14">
         <f t="shared" si="112"/>
         <v>2378</v>
       </c>
-      <c r="K126" s="20">
+      <c r="K126" s="14">
         <f t="shared" si="112"/>
         <v>2342</v>
       </c>
-      <c r="L126" s="20">
+      <c r="L126" s="14">
         <f>SUM(L123:L125)</f>
         <v>2754</v>
       </c>
-      <c r="M126" s="20">
+      <c r="M126" s="14">
         <f>SUM(M123:M125)</f>
         <v>2996</v>
       </c>
-      <c r="N126" s="31">
+      <c r="N126" s="23">
         <f t="shared" ref="N126" si="113">SUM(N123:N125)</f>
         <v>40368</v>
       </c>
     </row>
-    <row r="127" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A127" s="21" t="s">
+    <row r="127" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A127" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B127" s="22">
+      <c r="B127" s="16">
         <v>5797823</v>
       </c>
-      <c r="C127" s="22">
+      <c r="C127" s="16">
         <v>5378734</v>
       </c>
-      <c r="D127" s="22">
+      <c r="D127" s="16">
         <v>6125930</v>
       </c>
-      <c r="E127" s="22">
+      <c r="E127" s="16">
         <v>5120326</v>
       </c>
-      <c r="F127" s="22">
+      <c r="F127" s="16">
         <v>4756772</v>
       </c>
-      <c r="G127" s="22">
+      <c r="G127" s="16">
         <v>4943831</v>
       </c>
-      <c r="H127" s="22">
+      <c r="H127" s="16">
         <v>5355991</v>
       </c>
-      <c r="I127" s="22">
+      <c r="I127" s="16">
         <v>4723262</v>
       </c>
-      <c r="J127" s="22">
+      <c r="J127" s="16">
         <v>3800383</v>
       </c>
-      <c r="K127" s="22">
+      <c r="K127" s="16">
         <v>4369299</v>
       </c>
-      <c r="L127" s="22">
+      <c r="L127" s="16">
         <v>5120184</v>
       </c>
-      <c r="M127" s="22">
+      <c r="M127" s="16">
         <v>6040884</v>
       </c>
-      <c r="N127" s="23">
+      <c r="N127" s="17">
         <f>SUM(B127:M127)</f>
         <v>61533419</v>
       </c>
     </row>
-    <row r="128" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...32 lines deleted...]
-      <c r="A130" s="25">
+    <row r="128" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A128" s="4"/>
+      <c r="B128" s="31"/>
+      <c r="C128" s="31"/>
+      <c r="D128" s="31"/>
+      <c r="E128" s="29"/>
+      <c r="F128" s="31"/>
+      <c r="G128" s="29"/>
+      <c r="H128" s="29"/>
+      <c r="I128" s="29"/>
+      <c r="J128" s="29"/>
+      <c r="K128" s="29"/>
+      <c r="L128" s="29"/>
+      <c r="M128" s="29"/>
+      <c r="N128" s="29"/>
+    </row>
+    <row r="129" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="4"/>
+      <c r="B129" s="31"/>
+      <c r="C129" s="31"/>
+      <c r="D129" s="31"/>
+      <c r="E129" s="29"/>
+      <c r="F129" s="31"/>
+      <c r="G129" s="29"/>
+      <c r="H129" s="35"/>
+      <c r="I129" s="35"/>
+      <c r="J129" s="35"/>
+      <c r="K129" s="35"/>
+      <c r="L129" s="35"/>
+      <c r="M129" s="29"/>
+      <c r="N129" s="29"/>
+    </row>
+    <row r="130" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A130" s="38">
         <v>2025</v>
       </c>
-      <c r="B130" s="25"/>
-[...14 lines deleted...]
-      <c r="A131" s="8" t="s">
+      <c r="B130" s="38"/>
+      <c r="C130" s="38"/>
+      <c r="D130" s="38"/>
+      <c r="E130" s="38"/>
+      <c r="F130" s="38"/>
+      <c r="G130" s="38"/>
+      <c r="H130" s="38"/>
+      <c r="I130" s="38"/>
+      <c r="J130" s="38"/>
+      <c r="K130" s="38"/>
+      <c r="L130" s="38"/>
+      <c r="M130" s="38"/>
+      <c r="N130" s="39"/>
+    </row>
+    <row r="131" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A131" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B131" s="8" t="s">
+      <c r="B131" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C131" s="8" t="s">
+      <c r="C131" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D131" s="8" t="s">
+      <c r="D131" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="E131" s="8" t="s">
+      <c r="E131" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="F131" s="8" t="s">
+      <c r="F131" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="G131" s="8" t="s">
+      <c r="G131" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="H131" s="8" t="s">
+      <c r="H131" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="I131" s="8" t="s">
+      <c r="I131" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J131" s="8" t="s">
+      <c r="J131" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="K131" s="8" t="s">
+      <c r="K131" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="L131" s="8" t="s">
+      <c r="L131" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="M131" s="8" t="s">
+      <c r="M131" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="N131" s="9" t="s">
+      <c r="N131" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="132" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A132" s="15" t="s">
+    <row r="132" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A132" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B132" s="16">
+      <c r="B132" s="10">
         <v>5</v>
       </c>
-      <c r="C132" s="16">
+      <c r="C132" s="10">
         <v>3</v>
       </c>
-      <c r="D132" s="16" t="s">
+      <c r="D132" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="E132" s="16">
+      <c r="E132" s="10">
         <v>3</v>
       </c>
-      <c r="F132" s="16">
+      <c r="F132" s="10">
         <v>1</v>
       </c>
-      <c r="G132" s="16"/>
-[...12 lines deleted...]
-      <c r="A133" s="11" t="s">
+      <c r="G132" s="10">
+        <v>0</v>
+      </c>
+      <c r="H132" s="10">
+        <v>0</v>
+      </c>
+      <c r="I132" s="10">
+        <v>8</v>
+      </c>
+      <c r="J132" s="10">
+        <v>0</v>
+      </c>
+      <c r="K132" s="10">
+        <v>0</v>
+      </c>
+      <c r="L132" s="10">
+        <v>0</v>
+      </c>
+      <c r="M132" s="10">
+        <v>3</v>
+      </c>
+      <c r="N132" s="27">
+        <f t="shared" ref="N132:N136" si="114">SUM(B132:M132)</f>
+        <v>23</v>
+      </c>
+    </row>
+    <row r="133" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A133" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B133" s="12">
+      <c r="B133" s="6">
         <v>1385</v>
       </c>
-      <c r="C133" s="12">
+      <c r="C133" s="6">
         <v>1893</v>
       </c>
-      <c r="D133" s="12">
+      <c r="D133" s="6">
         <v>2777</v>
       </c>
-      <c r="E133" s="12">
+      <c r="E133" s="6">
         <v>3576</v>
       </c>
-      <c r="F133" s="12">
+      <c r="F133" s="6">
         <v>2228</v>
       </c>
-      <c r="G133" s="12"/>
-[...6 lines deleted...]
-      <c r="N133" s="13">
+      <c r="G133" s="6">
+        <v>1927</v>
+      </c>
+      <c r="H133" s="6">
+        <v>1787</v>
+      </c>
+      <c r="I133" s="6">
+        <v>3524</v>
+      </c>
+      <c r="J133" s="6">
+        <v>1923</v>
+      </c>
+      <c r="K133" s="6">
+        <v>1893</v>
+      </c>
+      <c r="L133" s="6">
+        <v>1885</v>
+      </c>
+      <c r="M133" s="6">
+        <v>2440</v>
+      </c>
+      <c r="N133" s="7">
         <f t="shared" si="114"/>
-        <v>11859</v>
-[...6 lines deleted...]
-      <c r="B134" s="16">
+        <v>27238</v>
+      </c>
+    </row>
+    <row r="134" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A134" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B134" s="10">
         <v>2561</v>
       </c>
-      <c r="C134" s="16">
+      <c r="C134" s="10">
         <v>1764</v>
       </c>
-      <c r="D134" s="16">
+      <c r="D134" s="10">
         <v>2033</v>
       </c>
-      <c r="E134" s="16">
+      <c r="E134" s="10">
         <v>2215</v>
       </c>
-      <c r="F134" s="16">
+      <c r="F134" s="10">
         <v>1253</v>
       </c>
-      <c r="G134" s="16"/>
-[...6 lines deleted...]
-      <c r="N134" s="35">
+      <c r="G134" s="10">
+        <v>2528</v>
+      </c>
+      <c r="H134" s="10">
+        <v>3409</v>
+      </c>
+      <c r="I134" s="10">
+        <v>2846</v>
+      </c>
+      <c r="J134" s="10">
+        <v>1830</v>
+      </c>
+      <c r="K134" s="10">
+        <v>2275</v>
+      </c>
+      <c r="L134" s="10">
+        <v>2333</v>
+      </c>
+      <c r="M134" s="10">
+        <v>2248</v>
+      </c>
+      <c r="N134" s="27">
         <f t="shared" si="114"/>
-        <v>9826</v>
-[...3 lines deleted...]
-      <c r="A135" s="30" t="s">
+        <v>27295</v>
+      </c>
+    </row>
+    <row r="135" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A135" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="B135" s="20">
+      <c r="B135" s="14">
         <f>SUM(B132:B134)</f>
         <v>3951</v>
       </c>
-      <c r="C135" s="20">
+      <c r="C135" s="14">
         <f>SUM(C132:C134)</f>
         <v>3660</v>
       </c>
-      <c r="D135" s="20">
+      <c r="D135" s="14">
         <f t="shared" ref="D135:K135" si="115">SUM(D132:D134)</f>
         <v>4810</v>
       </c>
-      <c r="E135" s="20">
+      <c r="E135" s="14">
         <f t="shared" si="115"/>
         <v>5794</v>
       </c>
-      <c r="F135" s="20">
+      <c r="F135" s="14">
         <f t="shared" si="115"/>
         <v>3482</v>
       </c>
-      <c r="G135" s="20">
+      <c r="G135" s="14">
         <f t="shared" si="115"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H135" s="20">
+        <v>4455</v>
+      </c>
+      <c r="H135" s="14">
         <f t="shared" si="115"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I135" s="20">
+        <v>5196</v>
+      </c>
+      <c r="I135" s="14">
         <f t="shared" si="115"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J135" s="20">
+        <v>6378</v>
+      </c>
+      <c r="J135" s="14">
         <f t="shared" si="115"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K135" s="20">
+        <v>3753</v>
+      </c>
+      <c r="K135" s="14">
         <f t="shared" si="115"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="L135" s="20">
+        <v>4168</v>
+      </c>
+      <c r="L135" s="14">
         <f>SUM(L132:L134)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="M135" s="20">
+        <v>4218</v>
+      </c>
+      <c r="M135" s="14">
         <f>SUM(M132:M134)</f>
-        <v>0</v>
-[...7 lines deleted...]
-      <c r="A136" s="21" t="s">
+        <v>4691</v>
+      </c>
+      <c r="N135" s="7">
+        <f t="shared" si="114"/>
+        <v>54556</v>
+      </c>
+    </row>
+    <row r="136" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A136" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B136" s="22">
+      <c r="B136" s="16">
         <v>5378734</v>
       </c>
-      <c r="C136" s="22">
+      <c r="C136" s="16">
         <v>5929421</v>
       </c>
-      <c r="D136" s="22">
+      <c r="D136" s="16">
         <v>6063981</v>
       </c>
-      <c r="E136" s="22">
+      <c r="E136" s="16">
         <v>5326276</v>
       </c>
-      <c r="F136" s="22">
+      <c r="F136" s="16">
         <v>4690451</v>
       </c>
-      <c r="G136" s="22"/>
-[...25 lines deleted...]
-      <c r="A138" s="10" t="s">
+      <c r="G136" s="16">
+        <v>4889222</v>
+      </c>
+      <c r="H136" s="16">
+        <v>5487919</v>
+      </c>
+      <c r="I136" s="16">
+        <v>4790978</v>
+      </c>
+      <c r="J136" s="16">
+        <v>3736916</v>
+      </c>
+      <c r="K136" s="16">
+        <v>4453336</v>
+      </c>
+      <c r="L136" s="16">
+        <v>5241981</v>
+      </c>
+      <c r="M136" s="16">
+        <v>6168844</v>
+      </c>
+      <c r="N136" s="37">
+        <f t="shared" si="114"/>
+        <v>62158059</v>
+      </c>
+    </row>
+    <row r="137" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A137" s="4"/>
+      <c r="B137" s="31"/>
+      <c r="C137" s="29"/>
+      <c r="D137" s="29"/>
+      <c r="E137" s="29"/>
+      <c r="F137" s="29"/>
+      <c r="G137" s="29"/>
+      <c r="H137" s="29"/>
+      <c r="I137" s="29"/>
+      <c r="J137" s="29"/>
+      <c r="K137" s="29"/>
+      <c r="L137" s="29"/>
+      <c r="M137" s="29"/>
+      <c r="N137" s="29"/>
+    </row>
+    <row r="138" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B138" s="29"/>
+      <c r="C138" s="29"/>
+      <c r="D138" s="29"/>
+      <c r="E138" s="29"/>
+      <c r="F138" s="29"/>
+      <c r="G138" s="29"/>
+      <c r="H138" s="29"/>
+      <c r="I138" s="29"/>
+      <c r="J138" s="29"/>
+      <c r="K138" s="29"/>
+      <c r="L138" s="29"/>
+      <c r="M138" s="29"/>
+      <c r="N138" s="29"/>
+    </row>
+    <row r="139" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A139" s="38">
+        <v>2026</v>
+      </c>
+      <c r="B139" s="38"/>
+      <c r="C139" s="38"/>
+      <c r="D139" s="38"/>
+      <c r="E139" s="38"/>
+      <c r="F139" s="38"/>
+      <c r="G139" s="38"/>
+      <c r="H139" s="38"/>
+      <c r="I139" s="38"/>
+      <c r="J139" s="38"/>
+      <c r="K139" s="38"/>
+      <c r="L139" s="38"/>
+      <c r="M139" s="38"/>
+      <c r="N139" s="39"/>
+    </row>
+    <row r="140" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A140" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D140" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G140" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="I140" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="J140" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="K140" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="L140" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="M140" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="N140" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="141" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A141" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B141" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C141" s="10">
+        <v>5</v>
+      </c>
+      <c r="D141" s="10"/>
+      <c r="E141" s="10"/>
+      <c r="F141" s="10"/>
+      <c r="G141" s="10"/>
+      <c r="H141" s="10"/>
+      <c r="I141" s="10"/>
+      <c r="J141" s="10"/>
+      <c r="K141" s="10"/>
+      <c r="L141" s="10"/>
+      <c r="M141" s="10"/>
+      <c r="N141" s="27">
+        <f t="shared" ref="N141:N145" si="116">SUM(B141:M141)</f>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="142" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A142" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B142" s="6">
+        <v>2452</v>
+      </c>
+      <c r="C142" s="6">
+        <v>2121</v>
+      </c>
+      <c r="D142" s="6"/>
+      <c r="E142" s="6"/>
+      <c r="F142" s="6"/>
+      <c r="G142" s="6"/>
+      <c r="H142" s="6"/>
+      <c r="I142" s="6"/>
+      <c r="J142" s="6"/>
+      <c r="K142" s="6"/>
+      <c r="L142" s="6"/>
+      <c r="M142" s="6"/>
+      <c r="N142" s="7">
+        <f t="shared" si="116"/>
+        <v>4573</v>
+      </c>
+    </row>
+    <row r="143" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A143" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B143" s="10">
+        <v>2637</v>
+      </c>
+      <c r="C143" s="10">
+        <v>2009</v>
+      </c>
+      <c r="D143" s="10"/>
+      <c r="E143" s="10"/>
+      <c r="F143" s="10"/>
+      <c r="G143" s="10"/>
+      <c r="H143" s="10"/>
+      <c r="I143" s="10"/>
+      <c r="J143" s="10"/>
+      <c r="K143" s="10"/>
+      <c r="L143" s="10"/>
+      <c r="M143" s="10"/>
+      <c r="N143" s="27">
+        <f t="shared" si="116"/>
+        <v>4646</v>
+      </c>
+    </row>
+    <row r="144" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A144" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="B144" s="14">
+        <f>SUM(B141:B143)</f>
+        <v>5089</v>
+      </c>
+      <c r="C144" s="14">
+        <f>SUM(C141:C143)</f>
+        <v>4135</v>
+      </c>
+      <c r="D144" s="14"/>
+      <c r="E144" s="14"/>
+      <c r="F144" s="14"/>
+      <c r="G144" s="14"/>
+      <c r="H144" s="14"/>
+      <c r="I144" s="14"/>
+      <c r="J144" s="14"/>
+      <c r="K144" s="14"/>
+      <c r="L144" s="14"/>
+      <c r="M144" s="14"/>
+      <c r="N144" s="7">
+        <f t="shared" si="116"/>
+        <v>9224</v>
+      </c>
+    </row>
+    <row r="145" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A145" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B145" s="16">
+        <v>6094257</v>
+      </c>
+      <c r="C145" s="16">
+        <v>5293049</v>
+      </c>
+      <c r="D145" s="16"/>
+      <c r="E145" s="16"/>
+      <c r="F145" s="16"/>
+      <c r="G145" s="16"/>
+      <c r="H145" s="16"/>
+      <c r="I145" s="16"/>
+      <c r="J145" s="16"/>
+      <c r="K145" s="16"/>
+      <c r="L145" s="16"/>
+      <c r="M145" s="16"/>
+      <c r="N145" s="37">
+        <f t="shared" si="116"/>
+        <v>11387306</v>
+      </c>
+    </row>
+    <row r="146" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A146" s="34"/>
+    </row>
+    <row r="147" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A147" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B138" s="37"/>
-[...14 lines deleted...]
-      <c r="A139" s="14" t="s">
+    </row>
+    <row r="148" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A148" s="8" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="149" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A149" s="9" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="150" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A150" s="4" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="151" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A151" s="36" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="152" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A152" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="153" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A153" s="33" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="140" spans="1:14" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...39 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="19">
+  <mergeCells count="20">
+    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A70:N70"/>
     <mergeCell ref="A130:N130"/>
     <mergeCell ref="A62:N62"/>
     <mergeCell ref="A37:N37"/>
+    <mergeCell ref="A139:N139"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A121:N121"/>
     <mergeCell ref="A46:N46"/>
     <mergeCell ref="A54:N54"/>
     <mergeCell ref="A112:N112"/>
     <mergeCell ref="A103:N103"/>
     <mergeCell ref="A94:N94"/>
     <mergeCell ref="A86:N86"/>
     <mergeCell ref="A78:N78"/>
     <mergeCell ref="A29:N29"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:N3"/>
-    <mergeCell ref="A4:N4"/>
-[...2 lines deleted...]
-    <mergeCell ref="A70:N70"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A142" r:id="rId1" xr:uid="{09B6966D-C276-49E7-96CA-8682151761D2}"/>
+    <hyperlink ref="A151" r:id="rId1" xr:uid="{09B6966D-C276-49E7-96CA-8682151761D2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <ignoredErrors>
     <ignoredError sqref="N99 N126 N117 N108 N91 N83 N75 N67" formula="1"/>
   </ignoredErrors>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>