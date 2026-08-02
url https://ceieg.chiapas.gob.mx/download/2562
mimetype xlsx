--- v1 (2026-04-21)
+++ v2 (2026-08-02)
@@ -1,93 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Servicios Estadísticos\2025\ESTADISTICAS ECONOMICAS Y EMPLEO\TURISMO\07 DIC-ENE26\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Servicios Estadísticos\2026\ESTADISTICAS ECONOMICAS Y EMPLEO\TURISMO\ABRIL 2026\Analisis\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9B50B3B-AE31-460C-9B41-E3D20E104D28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9154151F-1621-45BD-BC77-1700179D15C8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView showSheetTabs="0" xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="atendidos internacional" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C144" i="1" l="1"/>
+  <c r="F144" i="1" l="1"/>
+  <c r="E144" i="1"/>
+  <c r="D144" i="1"/>
+  <c r="C144" i="1"/>
   <c r="B144" i="1"/>
-  <c r="N144" i="1" s="1"/>
   <c r="N145" i="1"/>
   <c r="N143" i="1"/>
   <c r="N142" i="1"/>
   <c r="N141" i="1"/>
   <c r="N136" i="1"/>
   <c r="H135" i="1"/>
-  <c r="G135" i="1" l="1"/>
+  <c r="N144" i="1" l="1"/>
+  <c r="G135" i="1"/>
   <c r="E135" i="1" l="1"/>
   <c r="F135" i="1"/>
   <c r="M135" i="1"/>
   <c r="L135" i="1"/>
   <c r="K135" i="1"/>
   <c r="J135" i="1"/>
   <c r="I135" i="1"/>
   <c r="D135" i="1"/>
   <c r="C135" i="1"/>
   <c r="B135" i="1"/>
   <c r="N135" i="1" s="1"/>
   <c r="N134" i="1"/>
   <c r="N133" i="1"/>
   <c r="N132" i="1"/>
   <c r="N127" i="1"/>
   <c r="M126" i="1"/>
   <c r="L126" i="1"/>
   <c r="K126" i="1"/>
   <c r="J126" i="1"/>
   <c r="I126" i="1"/>
   <c r="H126" i="1"/>
   <c r="G126" i="1"/>
   <c r="F126" i="1"/>
   <c r="E126" i="1"/>
   <c r="D126" i="1"/>
@@ -319,51 +322,51 @@
   <c r="N17" i="1"/>
   <c r="N16" i="1"/>
   <c r="N15" i="1"/>
   <c r="N9" i="1"/>
   <c r="N8" i="1"/>
   <c r="N7" i="1"/>
   <c r="N6" i="1"/>
   <c r="N59" i="1" l="1"/>
   <c r="N34" i="1"/>
   <c r="N75" i="1"/>
   <c r="N67" i="1"/>
   <c r="N43" i="1"/>
   <c r="N83" i="1"/>
   <c r="N26" i="1"/>
   <c r="N18" i="1"/>
   <c r="N51" i="1"/>
   <c r="N108" i="1"/>
   <c r="N99" i="1"/>
   <c r="N10" i="1"/>
   <c r="N91" i="1"/>
   <c r="N117" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="338" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="32">
   <si>
     <t>TUXTLA GUTIERREZ (ANGEL ALBINO CORZO)</t>
   </si>
   <si>
     <t>TAPACHULA</t>
   </si>
   <si>
     <t>PALENQUE</t>
   </si>
   <si>
     <t>Suma de TOTAL/TOTAL</t>
   </si>
   <si>
     <t>Suma de DIC/DEC</t>
   </si>
   <si>
     <t>Suma de NOV/NOV</t>
   </si>
   <si>
     <t>Suma de OCT/OCT</t>
   </si>
   <si>
     <t>Suma de SEP/SEP</t>
   </si>
   <si>
@@ -429,51 +432,51 @@
   <si>
     <t>TOTAL ESTATAL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Gilroy-Bold"/>
       </rPr>
       <t>NOTA:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Gilroy-Bold"/>
       </rPr>
       <t xml:space="preserve"> La información cambia de fuente para el mes de febrero del 2022</t>
     </r>
   </si>
   <si>
-    <t>Marzo 2026</t>
+    <t>Julio 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -723,73 +726,73 @@
     <xf numFmtId="3" fontId="12" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="12" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="15" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="9" applyFill="1"/>
     <xf numFmtId="3" fontId="16" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Hipervínculo" xfId="9" builtinId="8"/>
     <cellStyle name="Hipervínculo 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hipervínculo 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 10" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 17" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normal 4" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Porcentaje 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF009885"/>
       <color rgb="FFD3C2B4"/>
       <color rgb="FFAE192D"/>
       <color rgb="FF4D4D4D"/>
       <color rgb="FF5F5F5F"/>
     </mruColors>
   </colors>
@@ -1200,146 +1203,146 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/afac/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Hoja1"/>
   <dimension ref="A1:N153"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" zoomScalePageLayoutView="77" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="B132" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScalePageLayoutView="77" workbookViewId="0">
+      <pane xSplit="1" ySplit="5" topLeftCell="B137" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="A141" sqref="A141"/>
+      <selection pane="bottomRight" activeCell="E145" sqref="E145"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="18.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="50.7109375" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="19.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="21.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="20" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="21.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="19.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="25.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="16384" width="18.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="89.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="40"/>
-[...11 lines deleted...]
-      <c r="N1" s="40"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
     </row>
     <row r="2" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="41"/>
-[...11 lines deleted...]
-      <c r="N2" s="42"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="N2" s="44"/>
     </row>
     <row r="3" spans="1:14" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="43"/>
-[...11 lines deleted...]
-      <c r="N3" s="43"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="45"/>
+      <c r="N3" s="45"/>
     </row>
     <row r="4" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="44">
+      <c r="A4" s="38">
         <v>2010</v>
       </c>
-      <c r="B4" s="44"/>
-[...11 lines deleted...]
-      <c r="N4" s="45"/>
+      <c r="B4" s="38"/>
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
+      <c r="F4" s="38"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="38"/>
+      <c r="I4" s="38"/>
+      <c r="J4" s="38"/>
+      <c r="K4" s="38"/>
+      <c r="L4" s="38"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="39"/>
     </row>
     <row r="5" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>9</v>
@@ -1627,66 +1630,66 @@
       </c>
       <c r="I11" s="16">
         <v>2308517</v>
       </c>
       <c r="J11" s="16">
         <v>1534610</v>
       </c>
       <c r="K11" s="16">
         <v>1761219</v>
       </c>
       <c r="L11" s="16">
         <v>1998115</v>
       </c>
       <c r="M11" s="16">
         <v>2415080</v>
       </c>
       <c r="N11" s="17">
         <f>SUM(B11:M11)</f>
         <v>27533242</v>
       </c>
     </row>
     <row r="12" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="N12" s="18"/>
     </row>
     <row r="13" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A13" s="38">
+      <c r="A13" s="40">
         <v>2011</v>
       </c>
-      <c r="B13" s="38"/>
-[...11 lines deleted...]
-      <c r="N13" s="39"/>
+      <c r="B13" s="40"/>
+      <c r="C13" s="40"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="40"/>
+      <c r="I13" s="40"/>
+      <c r="J13" s="40"/>
+      <c r="K13" s="40"/>
+      <c r="L13" s="40"/>
+      <c r="M13" s="40"/>
+      <c r="N13" s="41"/>
     </row>
     <row r="14" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>9</v>
@@ -1929,66 +1932,66 @@
       </c>
       <c r="I19" s="16">
         <v>2342238</v>
       </c>
       <c r="J19" s="16">
         <v>1762626</v>
       </c>
       <c r="K19" s="16">
         <v>1960543</v>
       </c>
       <c r="L19" s="16">
         <v>2191731</v>
       </c>
       <c r="M19" s="16">
         <v>2739324</v>
       </c>
       <c r="N19" s="17">
         <f>SUM(B19:M19)</f>
         <v>28154992</v>
       </c>
     </row>
     <row r="20" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="N20" s="18"/>
     </row>
     <row r="21" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A21" s="38">
+      <c r="A21" s="40">
         <v>2012</v>
       </c>
-      <c r="B21" s="38"/>
-[...11 lines deleted...]
-      <c r="N21" s="39"/>
+      <c r="B21" s="40"/>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="40"/>
+      <c r="I21" s="40"/>
+      <c r="J21" s="40"/>
+      <c r="K21" s="40"/>
+      <c r="L21" s="40"/>
+      <c r="M21" s="40"/>
+      <c r="N21" s="41"/>
     </row>
     <row r="22" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>9</v>
@@ -2231,66 +2234,66 @@
       </c>
       <c r="I27" s="16">
         <v>2460291</v>
       </c>
       <c r="J27" s="16">
         <v>1862135</v>
       </c>
       <c r="K27" s="16">
         <v>2058418</v>
       </c>
       <c r="L27" s="16">
         <v>2389651</v>
       </c>
       <c r="M27" s="16">
         <v>2899708</v>
       </c>
       <c r="N27" s="17">
         <f>SUM(B27:M27)</f>
         <v>29684312</v>
       </c>
     </row>
     <row r="28" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="N28" s="18"/>
     </row>
     <row r="29" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A29" s="38">
+      <c r="A29" s="40">
         <v>2013</v>
       </c>
-      <c r="B29" s="38"/>
-[...11 lines deleted...]
-      <c r="N29" s="39"/>
+      <c r="B29" s="40"/>
+      <c r="C29" s="40"/>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="40"/>
+      <c r="I29" s="40"/>
+      <c r="J29" s="40"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="40"/>
+      <c r="M29" s="40"/>
+      <c r="N29" s="41"/>
     </row>
     <row r="30" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A30" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>9</v>
@@ -2533,66 +2536,66 @@
       </c>
       <c r="I35" s="16">
         <v>2711993</v>
       </c>
       <c r="J35" s="16">
         <v>2029481</v>
       </c>
       <c r="K35" s="16">
         <v>2247853</v>
       </c>
       <c r="L35" s="16">
         <v>2609059</v>
       </c>
       <c r="M35" s="16">
         <v>3154427</v>
       </c>
       <c r="N35" s="17">
         <f>SUM(B35:M35)</f>
         <v>32215041</v>
       </c>
     </row>
     <row r="36" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="N36" s="18"/>
     </row>
     <row r="37" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A37" s="38">
+      <c r="A37" s="40">
         <v>2014</v>
       </c>
-      <c r="B37" s="38"/>
-[...11 lines deleted...]
-      <c r="N37" s="39"/>
+      <c r="B37" s="40"/>
+      <c r="C37" s="40"/>
+      <c r="D37" s="40"/>
+      <c r="E37" s="40"/>
+      <c r="F37" s="40"/>
+      <c r="G37" s="40"/>
+      <c r="H37" s="40"/>
+      <c r="I37" s="40"/>
+      <c r="J37" s="40"/>
+      <c r="K37" s="40"/>
+      <c r="L37" s="40"/>
+      <c r="M37" s="40"/>
+      <c r="N37" s="41"/>
     </row>
     <row r="38" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>9</v>
@@ -2893,66 +2896,66 @@
       <c r="M44" s="16">
         <v>3354188</v>
       </c>
       <c r="N44" s="17">
         <f>SUM(B44:M44)</f>
         <v>35166741</v>
       </c>
     </row>
     <row r="45" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="24"/>
       <c r="B45" s="25"/>
       <c r="C45" s="25"/>
       <c r="D45" s="25"/>
       <c r="E45" s="25"/>
       <c r="F45" s="25"/>
       <c r="G45" s="25"/>
       <c r="H45" s="25"/>
       <c r="I45" s="25"/>
       <c r="J45" s="25"/>
       <c r="K45" s="25"/>
       <c r="L45" s="25"/>
       <c r="M45" s="25"/>
       <c r="N45" s="25"/>
     </row>
     <row r="46" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A46" s="38">
+      <c r="A46" s="40">
         <v>2015</v>
       </c>
-      <c r="B46" s="38"/>
-[...11 lines deleted...]
-      <c r="N46" s="39"/>
+      <c r="B46" s="40"/>
+      <c r="C46" s="40"/>
+      <c r="D46" s="40"/>
+      <c r="E46" s="40"/>
+      <c r="F46" s="40"/>
+      <c r="G46" s="40"/>
+      <c r="H46" s="40"/>
+      <c r="I46" s="40"/>
+      <c r="J46" s="40"/>
+      <c r="K46" s="40"/>
+      <c r="L46" s="40"/>
+      <c r="M46" s="40"/>
+      <c r="N46" s="41"/>
     </row>
     <row r="47" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A47" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>9</v>
@@ -3193,66 +3196,66 @@
       <c r="H52" s="16">
         <v>3727239</v>
       </c>
       <c r="I52" s="16">
         <v>3424956</v>
       </c>
       <c r="J52" s="16">
         <v>2474423</v>
       </c>
       <c r="K52" s="16">
         <v>2800302</v>
       </c>
       <c r="L52" s="16">
         <v>3207276</v>
       </c>
       <c r="M52" s="16">
         <v>3762519</v>
       </c>
       <c r="N52" s="17">
         <f>SUM(B52:M52)</f>
         <v>39433398</v>
       </c>
     </row>
     <row r="53" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="54" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="38">
+      <c r="A54" s="40">
         <v>2016</v>
       </c>
-      <c r="B54" s="38"/>
-[...11 lines deleted...]
-      <c r="N54" s="39"/>
+      <c r="B54" s="40"/>
+      <c r="C54" s="40"/>
+      <c r="D54" s="40"/>
+      <c r="E54" s="40"/>
+      <c r="F54" s="40"/>
+      <c r="G54" s="40"/>
+      <c r="H54" s="40"/>
+      <c r="I54" s="40"/>
+      <c r="J54" s="40"/>
+      <c r="K54" s="40"/>
+      <c r="L54" s="40"/>
+      <c r="M54" s="40"/>
+      <c r="N54" s="41"/>
     </row>
     <row r="55" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A55" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H55" s="2" t="s">
         <v>9</v>
@@ -3493,66 +3496,66 @@
       <c r="H60" s="16">
         <v>4045960</v>
       </c>
       <c r="I60" s="16">
         <v>3559359</v>
       </c>
       <c r="J60" s="16">
         <v>2736704</v>
       </c>
       <c r="K60" s="16">
         <v>3105129</v>
       </c>
       <c r="L60" s="16">
         <v>3438589</v>
       </c>
       <c r="M60" s="16">
         <v>4187486</v>
       </c>
       <c r="N60" s="17">
         <f>SUM(B60:M60)</f>
         <v>42767385</v>
       </c>
     </row>
     <row r="61" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="62" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="38">
+      <c r="A62" s="40">
         <v>2017</v>
       </c>
-      <c r="B62" s="38"/>
-[...11 lines deleted...]
-      <c r="N62" s="39"/>
+      <c r="B62" s="40"/>
+      <c r="C62" s="40"/>
+      <c r="D62" s="40"/>
+      <c r="E62" s="40"/>
+      <c r="F62" s="40"/>
+      <c r="G62" s="40"/>
+      <c r="H62" s="40"/>
+      <c r="I62" s="40"/>
+      <c r="J62" s="40"/>
+      <c r="K62" s="40"/>
+      <c r="L62" s="40"/>
+      <c r="M62" s="40"/>
+      <c r="N62" s="41"/>
     </row>
     <row r="63" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A63" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H63" s="2" t="s">
         <v>9</v>
@@ -3793,66 +3796,66 @@
       <c r="H68" s="16">
         <v>4478816</v>
       </c>
       <c r="I68" s="16">
         <v>3911803</v>
       </c>
       <c r="J68" s="16">
         <v>2926033</v>
       </c>
       <c r="K68" s="16">
         <v>3222508</v>
       </c>
       <c r="L68" s="16">
         <v>3761906</v>
       </c>
       <c r="M68" s="16">
         <v>4540835</v>
       </c>
       <c r="N68" s="17">
         <f>SUM(B68:M68)</f>
         <v>46728576</v>
       </c>
     </row>
     <row r="69" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="70" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="38">
+      <c r="A70" s="40">
         <v>2018</v>
       </c>
-      <c r="B70" s="38"/>
-[...11 lines deleted...]
-      <c r="N70" s="39"/>
+      <c r="B70" s="40"/>
+      <c r="C70" s="40"/>
+      <c r="D70" s="40"/>
+      <c r="E70" s="40"/>
+      <c r="F70" s="40"/>
+      <c r="G70" s="40"/>
+      <c r="H70" s="40"/>
+      <c r="I70" s="40"/>
+      <c r="J70" s="40"/>
+      <c r="K70" s="40"/>
+      <c r="L70" s="40"/>
+      <c r="M70" s="40"/>
+      <c r="N70" s="41"/>
     </row>
     <row r="71" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A71" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H71" s="2" t="s">
         <v>9</v>
@@ -4093,66 +4096,66 @@
       <c r="H76" s="16">
         <v>4661247</v>
       </c>
       <c r="I76" s="16">
         <v>4101895</v>
       </c>
       <c r="J76" s="16">
         <v>3112704</v>
       </c>
       <c r="K76" s="16">
         <v>3480294</v>
       </c>
       <c r="L76" s="16">
         <v>4000391</v>
       </c>
       <c r="M76" s="16">
         <v>4625721</v>
       </c>
       <c r="N76" s="17">
         <f>SUM(B76:M76)</f>
         <v>49630821</v>
       </c>
     </row>
     <row r="77" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="78" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A78" s="38">
+      <c r="A78" s="40">
         <v>2019</v>
       </c>
-      <c r="B78" s="38"/>
-[...11 lines deleted...]
-      <c r="N78" s="39"/>
+      <c r="B78" s="40"/>
+      <c r="C78" s="40"/>
+      <c r="D78" s="40"/>
+      <c r="E78" s="40"/>
+      <c r="F78" s="40"/>
+      <c r="G78" s="40"/>
+      <c r="H78" s="40"/>
+      <c r="I78" s="40"/>
+      <c r="J78" s="40"/>
+      <c r="K78" s="40"/>
+      <c r="L78" s="40"/>
+      <c r="M78" s="40"/>
+      <c r="N78" s="41"/>
     </row>
     <row r="79" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A79" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H79" s="2" t="s">
         <v>9</v>
@@ -4393,66 +4396,66 @@
       <c r="H84" s="16">
         <v>4689560</v>
       </c>
       <c r="I84" s="16">
         <v>4171613</v>
       </c>
       <c r="J84" s="16">
         <v>3192867</v>
       </c>
       <c r="K84" s="16">
         <v>3548582</v>
       </c>
       <c r="L84" s="16">
         <v>4110642</v>
       </c>
       <c r="M84" s="16">
         <v>4820048</v>
       </c>
       <c r="N84" s="17">
         <f>SUM(B84:M84)</f>
         <v>50878855</v>
       </c>
     </row>
     <row r="85" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="86" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A86" s="38">
+      <c r="A86" s="40">
         <v>2020</v>
       </c>
-      <c r="B86" s="38"/>
-[...11 lines deleted...]
-      <c r="N86" s="39"/>
+      <c r="B86" s="40"/>
+      <c r="C86" s="40"/>
+      <c r="D86" s="40"/>
+      <c r="E86" s="40"/>
+      <c r="F86" s="40"/>
+      <c r="G86" s="40"/>
+      <c r="H86" s="40"/>
+      <c r="I86" s="40"/>
+      <c r="J86" s="40"/>
+      <c r="K86" s="40"/>
+      <c r="L86" s="40"/>
+      <c r="M86" s="40"/>
+      <c r="N86" s="41"/>
     </row>
     <row r="87" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A87" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H87" s="2" t="s">
         <v>9</v>
@@ -4708,66 +4711,66 @@
       <c r="M92" s="16">
         <v>2253943</v>
       </c>
       <c r="N92" s="17">
         <f>SUM(B92:M92)</f>
         <v>20925672</v>
       </c>
     </row>
     <row r="93" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A93" s="28"/>
       <c r="B93" s="29"/>
       <c r="C93" s="29"/>
       <c r="D93" s="29"/>
       <c r="E93" s="29"/>
       <c r="F93" s="29"/>
       <c r="G93" s="29"/>
       <c r="H93" s="29"/>
       <c r="I93" s="29"/>
       <c r="J93" s="29"/>
       <c r="K93" s="29"/>
       <c r="L93" s="29"/>
       <c r="M93" s="29"/>
       <c r="N93" s="29"/>
     </row>
     <row r="94" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A94" s="38">
+      <c r="A94" s="40">
         <v>2021</v>
       </c>
-      <c r="B94" s="38"/>
-[...11 lines deleted...]
-      <c r="N94" s="39"/>
+      <c r="B94" s="40"/>
+      <c r="C94" s="40"/>
+      <c r="D94" s="40"/>
+      <c r="E94" s="40"/>
+      <c r="F94" s="40"/>
+      <c r="G94" s="40"/>
+      <c r="H94" s="40"/>
+      <c r="I94" s="40"/>
+      <c r="J94" s="40"/>
+      <c r="K94" s="40"/>
+      <c r="L94" s="40"/>
+      <c r="M94" s="40"/>
+      <c r="N94" s="41"/>
     </row>
     <row r="95" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A95" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H95" s="2" t="s">
         <v>9</v>
@@ -5041,66 +5044,66 @@
       <c r="J101" s="29"/>
       <c r="K101" s="29"/>
       <c r="L101" s="29"/>
       <c r="M101" s="29"/>
       <c r="N101" s="29"/>
     </row>
     <row r="102" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A102" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B102" s="29"/>
       <c r="C102" s="29"/>
       <c r="D102" s="29"/>
       <c r="E102" s="29"/>
       <c r="F102" s="29"/>
       <c r="G102" s="29"/>
       <c r="H102" s="29"/>
       <c r="I102" s="29"/>
       <c r="J102" s="29"/>
       <c r="K102" s="29"/>
       <c r="L102" s="29"/>
       <c r="M102" s="29"/>
       <c r="N102" s="29"/>
     </row>
     <row r="103" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A103" s="38">
+      <c r="A103" s="40">
         <v>2022</v>
       </c>
-      <c r="B103" s="38"/>
-[...11 lines deleted...]
-      <c r="N103" s="39"/>
+      <c r="B103" s="40"/>
+      <c r="C103" s="40"/>
+      <c r="D103" s="40"/>
+      <c r="E103" s="40"/>
+      <c r="F103" s="40"/>
+      <c r="G103" s="40"/>
+      <c r="H103" s="40"/>
+      <c r="I103" s="40"/>
+      <c r="J103" s="40"/>
+      <c r="K103" s="40"/>
+      <c r="L103" s="40"/>
+      <c r="M103" s="40"/>
+      <c r="N103" s="41"/>
     </row>
     <row r="104" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A104" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H104" s="2" t="s">
         <v>9</v>
@@ -5372,66 +5375,66 @@
       <c r="H110" s="29"/>
       <c r="I110" s="29"/>
       <c r="J110" s="29"/>
       <c r="K110" s="29"/>
       <c r="L110" s="29"/>
       <c r="M110" s="30"/>
       <c r="N110" s="29"/>
     </row>
     <row r="111" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A111" s="4"/>
       <c r="B111" s="29"/>
       <c r="C111" s="29"/>
       <c r="D111" s="29"/>
       <c r="E111" s="29"/>
       <c r="F111" s="29"/>
       <c r="G111" s="29"/>
       <c r="H111" s="29"/>
       <c r="I111" s="29"/>
       <c r="J111" s="29"/>
       <c r="K111" s="29"/>
       <c r="L111" s="29"/>
       <c r="M111" s="29"/>
       <c r="N111" s="29"/>
     </row>
     <row r="112" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A112" s="38">
+      <c r="A112" s="40">
         <v>2023</v>
       </c>
-      <c r="B112" s="38"/>
-[...11 lines deleted...]
-      <c r="N112" s="39"/>
+      <c r="B112" s="40"/>
+      <c r="C112" s="40"/>
+      <c r="D112" s="40"/>
+      <c r="E112" s="40"/>
+      <c r="F112" s="40"/>
+      <c r="G112" s="40"/>
+      <c r="H112" s="40"/>
+      <c r="I112" s="40"/>
+      <c r="J112" s="40"/>
+      <c r="K112" s="40"/>
+      <c r="L112" s="40"/>
+      <c r="M112" s="40"/>
+      <c r="N112" s="41"/>
     </row>
     <row r="113" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A113" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D113" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H113" s="2" t="s">
         <v>9</v>
@@ -5703,66 +5706,66 @@
       <c r="H119" s="29"/>
       <c r="I119" s="29"/>
       <c r="J119" s="29"/>
       <c r="K119" s="29"/>
       <c r="L119" s="29"/>
       <c r="M119" s="29"/>
       <c r="N119" s="29"/>
     </row>
     <row r="120" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A120" s="4"/>
       <c r="B120" s="31"/>
       <c r="C120" s="31"/>
       <c r="D120" s="31"/>
       <c r="E120" s="29"/>
       <c r="F120" s="31"/>
       <c r="G120" s="29"/>
       <c r="H120" s="29"/>
       <c r="I120" s="29"/>
       <c r="J120" s="29"/>
       <c r="K120" s="29"/>
       <c r="L120" s="29"/>
       <c r="M120" s="29"/>
       <c r="N120" s="29"/>
     </row>
     <row r="121" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A121" s="38">
+      <c r="A121" s="40">
         <v>2024</v>
       </c>
-      <c r="B121" s="38"/>
-[...11 lines deleted...]
-      <c r="N121" s="39"/>
+      <c r="B121" s="40"/>
+      <c r="C121" s="40"/>
+      <c r="D121" s="40"/>
+      <c r="E121" s="40"/>
+      <c r="F121" s="40"/>
+      <c r="G121" s="40"/>
+      <c r="H121" s="40"/>
+      <c r="I121" s="40"/>
+      <c r="J121" s="40"/>
+      <c r="K121" s="40"/>
+      <c r="L121" s="40"/>
+      <c r="M121" s="40"/>
+      <c r="N121" s="41"/>
     </row>
     <row r="122" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A122" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H122" s="2" t="s">
         <v>9</v>
@@ -6034,66 +6037,66 @@
       <c r="H128" s="29"/>
       <c r="I128" s="29"/>
       <c r="J128" s="29"/>
       <c r="K128" s="29"/>
       <c r="L128" s="29"/>
       <c r="M128" s="29"/>
       <c r="N128" s="29"/>
     </row>
     <row r="129" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="31"/>
       <c r="C129" s="31"/>
       <c r="D129" s="31"/>
       <c r="E129" s="29"/>
       <c r="F129" s="31"/>
       <c r="G129" s="29"/>
       <c r="H129" s="35"/>
       <c r="I129" s="35"/>
       <c r="J129" s="35"/>
       <c r="K129" s="35"/>
       <c r="L129" s="35"/>
       <c r="M129" s="29"/>
       <c r="N129" s="29"/>
     </row>
     <row r="130" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A130" s="38">
+      <c r="A130" s="40">
         <v>2025</v>
       </c>
-      <c r="B130" s="38"/>
-[...11 lines deleted...]
-      <c r="N130" s="39"/>
+      <c r="B130" s="40"/>
+      <c r="C130" s="40"/>
+      <c r="D130" s="40"/>
+      <c r="E130" s="40"/>
+      <c r="F130" s="40"/>
+      <c r="G130" s="40"/>
+      <c r="H130" s="40"/>
+      <c r="I130" s="40"/>
+      <c r="J130" s="40"/>
+      <c r="K130" s="40"/>
+      <c r="L130" s="40"/>
+      <c r="M130" s="40"/>
+      <c r="N130" s="41"/>
     </row>
     <row r="131" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A131" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D131" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H131" s="2" t="s">
         <v>9</v>
@@ -6364,66 +6367,66 @@
       <c r="G137" s="29"/>
       <c r="H137" s="29"/>
       <c r="I137" s="29"/>
       <c r="J137" s="29"/>
       <c r="K137" s="29"/>
       <c r="L137" s="29"/>
       <c r="M137" s="29"/>
       <c r="N137" s="29"/>
     </row>
     <row r="138" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B138" s="29"/>
       <c r="C138" s="29"/>
       <c r="D138" s="29"/>
       <c r="E138" s="29"/>
       <c r="F138" s="29"/>
       <c r="G138" s="29"/>
       <c r="H138" s="29"/>
       <c r="I138" s="29"/>
       <c r="J138" s="29"/>
       <c r="K138" s="29"/>
       <c r="L138" s="29"/>
       <c r="M138" s="29"/>
       <c r="N138" s="29"/>
     </row>
     <row r="139" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A139" s="38">
+      <c r="A139" s="40">
         <v>2026</v>
       </c>
-      <c r="B139" s="38"/>
-[...11 lines deleted...]
-      <c r="N139" s="39"/>
+      <c r="B139" s="40"/>
+      <c r="C139" s="40"/>
+      <c r="D139" s="40"/>
+      <c r="E139" s="40"/>
+      <c r="F139" s="40"/>
+      <c r="G139" s="40"/>
+      <c r="H139" s="40"/>
+      <c r="I139" s="40"/>
+      <c r="J139" s="40"/>
+      <c r="K139" s="40"/>
+      <c r="L139" s="40"/>
+      <c r="M139" s="40"/>
+      <c r="N139" s="41"/>
     </row>
     <row r="140" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A140" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H140" s="2" t="s">
         <v>9</v>
@@ -6435,227 +6438,258 @@
         <v>7</v>
       </c>
       <c r="K140" s="2" t="s">
         <v>6</v>
       </c>
       <c r="L140" s="2" t="s">
         <v>5</v>
       </c>
       <c r="M140" s="2" t="s">
         <v>4</v>
       </c>
       <c r="N140" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="141" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A141" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C141" s="10">
         <v>5</v>
       </c>
-      <c r="D141" s="10"/>
+      <c r="D141" s="10" t="s">
+        <v>29</v>
+      </c>
       <c r="E141" s="10"/>
-      <c r="F141" s="10"/>
+      <c r="F141" s="10" t="s">
+        <v>29</v>
+      </c>
       <c r="G141" s="10"/>
       <c r="H141" s="10"/>
       <c r="I141" s="10"/>
       <c r="J141" s="10"/>
       <c r="K141" s="10"/>
       <c r="L141" s="10"/>
       <c r="M141" s="10"/>
       <c r="N141" s="27">
         <f t="shared" ref="N141:N145" si="116">SUM(B141:M141)</f>
         <v>5</v>
       </c>
     </row>
     <row r="142" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A142" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B142" s="6">
         <v>2452</v>
       </c>
       <c r="C142" s="6">
         <v>2121</v>
       </c>
-      <c r="D142" s="6"/>
-[...1 lines deleted...]
-      <c r="F142" s="6"/>
+      <c r="D142" s="6">
+        <v>2694</v>
+      </c>
+      <c r="E142" s="6">
+        <v>5796</v>
+      </c>
+      <c r="F142" s="6">
+        <v>8113</v>
+      </c>
       <c r="G142" s="6"/>
       <c r="H142" s="6"/>
       <c r="I142" s="6"/>
       <c r="J142" s="6"/>
       <c r="K142" s="6"/>
       <c r="L142" s="6"/>
       <c r="M142" s="6"/>
       <c r="N142" s="7">
         <f t="shared" si="116"/>
-        <v>4573</v>
+        <v>21176</v>
       </c>
     </row>
     <row r="143" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A143" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B143" s="10">
         <v>2637</v>
       </c>
       <c r="C143" s="10">
         <v>2009</v>
       </c>
-      <c r="D143" s="10"/>
-[...1 lines deleted...]
-      <c r="F143" s="10"/>
+      <c r="D143" s="10">
+        <v>2176</v>
+      </c>
+      <c r="E143" s="10">
+        <v>2164</v>
+      </c>
+      <c r="F143" s="10">
+        <v>2338</v>
+      </c>
       <c r="G143" s="10"/>
       <c r="H143" s="10"/>
       <c r="I143" s="10"/>
       <c r="J143" s="10"/>
       <c r="K143" s="10"/>
       <c r="L143" s="10"/>
       <c r="M143" s="10"/>
       <c r="N143" s="27">
         <f t="shared" si="116"/>
-        <v>4646</v>
+        <v>11324</v>
       </c>
     </row>
     <row r="144" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A144" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B144" s="14">
         <f>SUM(B141:B143)</f>
         <v>5089</v>
       </c>
       <c r="C144" s="14">
         <f>SUM(C141:C143)</f>
         <v>4135</v>
       </c>
-      <c r="D144" s="14"/>
-[...1 lines deleted...]
-      <c r="F144" s="14"/>
+      <c r="D144" s="14">
+        <f>SUM(D141:D143)</f>
+        <v>4870</v>
+      </c>
+      <c r="E144" s="14">
+        <f>SUM(E141:E143)</f>
+        <v>7960</v>
+      </c>
+      <c r="F144" s="14">
+        <f>SUM(F141:F143)</f>
+        <v>10451</v>
+      </c>
       <c r="G144" s="14"/>
       <c r="H144" s="14"/>
       <c r="I144" s="14"/>
       <c r="J144" s="14"/>
       <c r="K144" s="14"/>
       <c r="L144" s="14"/>
       <c r="M144" s="14"/>
       <c r="N144" s="7">
         <f t="shared" si="116"/>
-        <v>9224</v>
+        <v>32505</v>
       </c>
     </row>
     <row r="145" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A145" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B145" s="16">
         <v>6094257</v>
       </c>
       <c r="C145" s="16">
         <v>5293049</v>
       </c>
-      <c r="D145" s="16"/>
-[...1 lines deleted...]
-      <c r="F145" s="16"/>
+      <c r="D145" s="16">
+        <v>5761519</v>
+      </c>
+      <c r="E145" s="16">
+        <v>5098150</v>
+      </c>
+      <c r="F145" s="16">
+        <v>4560569</v>
+      </c>
       <c r="G145" s="16"/>
       <c r="H145" s="16"/>
       <c r="I145" s="16"/>
       <c r="J145" s="16"/>
       <c r="K145" s="16"/>
       <c r="L145" s="16"/>
       <c r="M145" s="16"/>
       <c r="N145" s="37">
         <f t="shared" si="116"/>
-        <v>11387306</v>
+        <v>26807544</v>
       </c>
     </row>
     <row r="146" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A146" s="34"/>
     </row>
     <row r="147" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A147" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="148" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A148" s="8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="149" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A149" s="9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="150" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A150" s="4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="151" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A151" s="36" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="152" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A152" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="153" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A153" s="33" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="A4:N4"/>
-[...5 lines deleted...]
-    <mergeCell ref="A37:N37"/>
     <mergeCell ref="A139:N139"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A121:N121"/>
     <mergeCell ref="A46:N46"/>
     <mergeCell ref="A54:N54"/>
     <mergeCell ref="A112:N112"/>
     <mergeCell ref="A103:N103"/>
     <mergeCell ref="A94:N94"/>
     <mergeCell ref="A86:N86"/>
     <mergeCell ref="A78:N78"/>
     <mergeCell ref="A29:N29"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A70:N70"/>
+    <mergeCell ref="A130:N130"/>
+    <mergeCell ref="A62:N62"/>
+    <mergeCell ref="A37:N37"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A151" r:id="rId1" xr:uid="{09B6966D-C276-49E7-96CA-8682151761D2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <ignoredErrors>
     <ignoredError sqref="N99 N126 N117 N108 N91 N83 N75 N67" formula="1"/>
   </ignoredErrors>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>