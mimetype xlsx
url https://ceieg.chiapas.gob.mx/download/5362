--- v2 (2026-08-02)
+++ v3 (2026-10-22)
@@ -1,94 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Servicios Estadísticos\2026\ESTADISTICAS ECONOMICAS Y EMPLEO\TURISMO\ABRIL 2026\Analisis\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Servicios Estadísticos\2026\ESTADISTICAS ECONOMICAS Y EMPLEO\TURISMO\SEPTIEMBRE 2026\Analisis\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E36943D5-137E-431A-AE05-1164B108BC43}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F40034C0-00EF-4B89-B5D9-A6B03E50EAC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showSheetTabs="0" xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView showSheetTabs="0" xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="atendidos nacional" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C142" i="2" l="1"/>
+  <c r="H142" i="2" l="1"/>
+  <c r="C142" i="2"/>
   <c r="N143" i="2"/>
   <c r="N141" i="2"/>
   <c r="N140" i="2"/>
   <c r="N139" i="2"/>
   <c r="M142" i="2"/>
   <c r="L142" i="2"/>
   <c r="K142" i="2"/>
   <c r="J142" i="2"/>
   <c r="I142" i="2"/>
-  <c r="H142" i="2"/>
   <c r="G142" i="2"/>
   <c r="F142" i="2"/>
   <c r="E142" i="2"/>
   <c r="D142" i="2"/>
   <c r="B142" i="2"/>
   <c r="G133" i="2"/>
   <c r="N134" i="2"/>
   <c r="N123" i="2"/>
   <c r="N132" i="2"/>
   <c r="M133" i="2"/>
   <c r="L133" i="2"/>
   <c r="K133" i="2"/>
   <c r="J133" i="2"/>
   <c r="I133" i="2"/>
   <c r="H133" i="2"/>
   <c r="F133" i="2"/>
   <c r="E133" i="2"/>
   <c r="D133" i="2"/>
   <c r="C133" i="2"/>
   <c r="B133" i="2"/>
   <c r="N131" i="2"/>
   <c r="N130" i="2"/>
   <c r="N125" i="2"/>
   <c r="N116" i="2"/>
   <c r="M124" i="2"/>
@@ -437,51 +437,51 @@
   </si>
   <si>
     <t>TOTAL ESTATAL</t>
   </si>
   <si>
     <t>TUXTLA GUTIÉRREZ (ÁNGEL ALBINO CORZO)</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Gilroy-Bold"/>
       </rPr>
       <t>NOTA:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Gilroy-Bold"/>
       </rPr>
       <t xml:space="preserve"> La información cambia de fuente para el mes de diciembre del 2021</t>
     </r>
   </si>
   <si>
-    <t>Julio 2026</t>
+    <t>septiembre 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8.5"/>
       <color indexed="12"/>
@@ -638,54 +638,54 @@
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="9" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Hipervínculo" xfId="9" builtinId="8"/>
     <cellStyle name="Hipervínculo 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hipervínculo 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 10" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 17" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normal 4" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Porcentaje 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
@@ -1102,91 +1102,91 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/afac/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O153"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" zoomScalePageLayoutView="69" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B127" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="F138" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="F142" sqref="F142"/>
+      <selection pane="bottomRight" activeCell="N139" sqref="N139"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="21.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="40.5703125" style="1" customWidth="1"/>
     <col min="2" max="3" width="19" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="19.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="19" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="20.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="19.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="19.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="20.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="18.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="26" style="1" customWidth="1"/>
     <col min="15" max="16384" width="21.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="89.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="22"/>
-[...11 lines deleted...]
-      <c r="N1" s="22"/>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
+      <c r="N1" s="21"/>
     </row>
     <row r="2" spans="1:15" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
       <c r="H2" s="23"/>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
       <c r="K2" s="23"/>
       <c r="L2" s="23"/>
       <c r="M2" s="23"/>
       <c r="N2" s="23"/>
     </row>
     <row r="3" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="24"/>
       <c r="C3" s="24"/>
@@ -1197,66 +1197,66 @@
       <c r="H3" s="24"/>
       <c r="I3" s="24"/>
       <c r="J3" s="24"/>
       <c r="K3" s="24"/>
       <c r="L3" s="24"/>
       <c r="M3" s="24"/>
       <c r="N3" s="24"/>
     </row>
     <row r="4" spans="1:15" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
     </row>
     <row r="5" spans="1:15" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="21">
+      <c r="A5" s="22">
         <v>2010</v>
       </c>
-      <c r="B5" s="21"/>
-[...11 lines deleted...]
-      <c r="N5" s="21"/>
+      <c r="B5" s="22"/>
+      <c r="C5" s="22"/>
+      <c r="D5" s="22"/>
+      <c r="E5" s="22"/>
+      <c r="F5" s="22"/>
+      <c r="G5" s="22"/>
+      <c r="H5" s="22"/>
+      <c r="I5" s="22"/>
+      <c r="J5" s="22"/>
+      <c r="K5" s="22"/>
+      <c r="L5" s="22"/>
+      <c r="M5" s="22"/>
+      <c r="N5" s="22"/>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>7</v>
@@ -1547,66 +1547,66 @@
         <v>4699452</v>
       </c>
       <c r="J12" s="18">
         <v>3531501</v>
       </c>
       <c r="K12" s="18">
         <v>3985033</v>
       </c>
       <c r="L12" s="18">
         <v>3997426</v>
       </c>
       <c r="M12" s="18">
         <v>4253553</v>
       </c>
       <c r="N12" s="18">
         <f>SUM(B12:M12)</f>
         <v>49731882</v>
       </c>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B13" s="8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:15" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="21">
+      <c r="A14" s="22">
         <v>2011</v>
       </c>
-      <c r="B14" s="21"/>
-[...11 lines deleted...]
-      <c r="N14" s="21"/>
+      <c r="B14" s="22"/>
+      <c r="C14" s="22"/>
+      <c r="D14" s="22"/>
+      <c r="E14" s="22"/>
+      <c r="F14" s="22"/>
+      <c r="G14" s="22"/>
+      <c r="H14" s="22"/>
+      <c r="I14" s="22"/>
+      <c r="J14" s="22"/>
+      <c r="K14" s="22"/>
+      <c r="L14" s="22"/>
+      <c r="M14" s="22"/>
+      <c r="N14" s="22"/>
     </row>
     <row r="15" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D15" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E15" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F15" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G15" s="16" t="s">
         <v>6</v>
       </c>
       <c r="H15" s="16" t="s">
         <v>7</v>
@@ -1846,66 +1846,66 @@
       </c>
       <c r="H20" s="18">
         <v>5146745</v>
       </c>
       <c r="I20" s="18">
         <v>4713407</v>
       </c>
       <c r="J20" s="18">
         <v>4067813</v>
       </c>
       <c r="K20" s="18">
         <v>4408931</v>
       </c>
       <c r="L20" s="18">
         <v>4467334</v>
       </c>
       <c r="M20" s="18">
         <v>4818516</v>
       </c>
       <c r="N20" s="18">
         <f>SUM(B20:M20)</f>
         <v>51815556</v>
       </c>
     </row>
     <row r="22" spans="1:14" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="21">
+      <c r="A22" s="22">
         <v>2012</v>
       </c>
-      <c r="B22" s="21"/>
-[...11 lines deleted...]
-      <c r="N22" s="21"/>
+      <c r="B22" s="22"/>
+      <c r="C22" s="22"/>
+      <c r="D22" s="22"/>
+      <c r="E22" s="22"/>
+      <c r="F22" s="22"/>
+      <c r="G22" s="22"/>
+      <c r="H22" s="22"/>
+      <c r="I22" s="22"/>
+      <c r="J22" s="22"/>
+      <c r="K22" s="22"/>
+      <c r="L22" s="22"/>
+      <c r="M22" s="22"/>
+      <c r="N22" s="22"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E23" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F23" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G23" s="16" t="s">
         <v>6</v>
       </c>
       <c r="H23" s="16" t="s">
         <v>7</v>
@@ -2145,66 +2145,66 @@
       </c>
       <c r="H28" s="18">
         <v>5670067</v>
       </c>
       <c r="I28" s="18">
         <v>5199126</v>
       </c>
       <c r="J28" s="18">
         <v>4565737</v>
       </c>
       <c r="K28" s="18">
         <v>4744111</v>
       </c>
       <c r="L28" s="18">
         <v>4786102</v>
       </c>
       <c r="M28" s="18">
         <v>5110128</v>
       </c>
       <c r="N28" s="18">
         <f>SUM(B28:M28)</f>
         <v>56685492</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="21">
+      <c r="A30" s="22">
         <v>2013</v>
       </c>
-      <c r="B30" s="21"/>
-[...11 lines deleted...]
-      <c r="N30" s="21"/>
+      <c r="B30" s="22"/>
+      <c r="C30" s="22"/>
+      <c r="D30" s="22"/>
+      <c r="E30" s="22"/>
+      <c r="F30" s="22"/>
+      <c r="G30" s="22"/>
+      <c r="H30" s="22"/>
+      <c r="I30" s="22"/>
+      <c r="J30" s="22"/>
+      <c r="K30" s="22"/>
+      <c r="L30" s="22"/>
+      <c r="M30" s="22"/>
+      <c r="N30" s="22"/>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A31" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E31" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F31" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G31" s="16" t="s">
         <v>6</v>
       </c>
       <c r="H31" s="16" t="s">
         <v>7</v>
@@ -2444,66 +2444,66 @@
       </c>
       <c r="H36" s="18">
         <v>6273532</v>
       </c>
       <c r="I36" s="18">
         <v>5735428</v>
       </c>
       <c r="J36" s="18">
         <v>4775379</v>
       </c>
       <c r="K36" s="18">
         <v>5043593</v>
       </c>
       <c r="L36" s="18">
         <v>5240451</v>
       </c>
       <c r="M36" s="18">
         <v>5646488</v>
       </c>
       <c r="N36" s="18">
         <f>SUM(B36:M36)</f>
         <v>60925576</v>
       </c>
     </row>
     <row r="38" spans="1:15" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="21">
+      <c r="A38" s="22">
         <v>2014</v>
       </c>
-      <c r="B38" s="21"/>
-[...11 lines deleted...]
-      <c r="N38" s="21"/>
+      <c r="B38" s="22"/>
+      <c r="C38" s="22"/>
+      <c r="D38" s="22"/>
+      <c r="E38" s="22"/>
+      <c r="F38" s="22"/>
+      <c r="G38" s="22"/>
+      <c r="H38" s="22"/>
+      <c r="I38" s="22"/>
+      <c r="J38" s="22"/>
+      <c r="K38" s="22"/>
+      <c r="L38" s="22"/>
+      <c r="M38" s="22"/>
+      <c r="N38" s="22"/>
     </row>
     <row r="39" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C39" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D39" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E39" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F39" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G39" s="16" t="s">
         <v>6</v>
       </c>
       <c r="H39" s="16" t="s">
         <v>7</v>
@@ -2743,66 +2743,66 @@
       </c>
       <c r="H44" s="18">
         <v>6465647</v>
       </c>
       <c r="I44" s="18">
         <v>6097490</v>
       </c>
       <c r="J44" s="18">
         <v>5024108</v>
       </c>
       <c r="K44" s="18">
         <v>5596936</v>
       </c>
       <c r="L44" s="18">
         <v>5719999</v>
       </c>
       <c r="M44" s="18">
         <v>6084695</v>
       </c>
       <c r="N44" s="18">
         <f>SUM(B44:M44)</f>
         <v>65765022</v>
       </c>
     </row>
     <row r="46" spans="1:15" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="21">
+      <c r="A46" s="22">
         <v>2015</v>
       </c>
-      <c r="B46" s="21"/>
-[...11 lines deleted...]
-      <c r="N46" s="21"/>
+      <c r="B46" s="22"/>
+      <c r="C46" s="22"/>
+      <c r="D46" s="22"/>
+      <c r="E46" s="22"/>
+      <c r="F46" s="22"/>
+      <c r="G46" s="22"/>
+      <c r="H46" s="22"/>
+      <c r="I46" s="22"/>
+      <c r="J46" s="22"/>
+      <c r="K46" s="22"/>
+      <c r="L46" s="22"/>
+      <c r="M46" s="22"/>
+      <c r="N46" s="22"/>
     </row>
     <row r="47" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B47" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C47" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D47" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E47" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F47" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G47" s="16" t="s">
         <v>6</v>
       </c>
       <c r="H47" s="16" t="s">
         <v>7</v>
@@ -3043,66 +3043,66 @@
       </c>
       <c r="H52" s="18">
         <v>7347287</v>
       </c>
       <c r="I52" s="18">
         <v>6919141</v>
       </c>
       <c r="J52" s="18">
         <v>5773407</v>
       </c>
       <c r="K52" s="18">
         <v>6304326</v>
       </c>
       <c r="L52" s="18">
         <v>6465450</v>
       </c>
       <c r="M52" s="18">
         <v>6853023</v>
       </c>
       <c r="N52" s="18">
         <f>SUM(B52:M52)</f>
         <v>74182270</v>
       </c>
     </row>
     <row r="54" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="21">
+      <c r="A54" s="22">
         <v>2016</v>
       </c>
-      <c r="B54" s="21"/>
-[...11 lines deleted...]
-      <c r="N54" s="21"/>
+      <c r="B54" s="22"/>
+      <c r="C54" s="22"/>
+      <c r="D54" s="22"/>
+      <c r="E54" s="22"/>
+      <c r="F54" s="22"/>
+      <c r="G54" s="22"/>
+      <c r="H54" s="22"/>
+      <c r="I54" s="22"/>
+      <c r="J54" s="22"/>
+      <c r="K54" s="22"/>
+      <c r="L54" s="22"/>
+      <c r="M54" s="22"/>
+      <c r="N54" s="22"/>
     </row>
     <row r="55" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B55" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C55" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D55" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E55" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F55" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G55" s="16" t="s">
         <v>6</v>
       </c>
       <c r="H55" s="16" t="s">
         <v>7</v>
@@ -3358,66 +3358,66 @@
       <c r="M60" s="18">
         <v>7889845</v>
       </c>
       <c r="N60" s="18">
         <f>SUM(B60:M60)</f>
         <v>83255716</v>
       </c>
     </row>
     <row r="61" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A61" s="19"/>
       <c r="B61" s="20"/>
       <c r="C61" s="20"/>
       <c r="D61" s="20"/>
       <c r="E61" s="20"/>
       <c r="F61" s="20"/>
       <c r="G61" s="20"/>
       <c r="H61" s="20"/>
       <c r="I61" s="20"/>
       <c r="J61" s="20"/>
       <c r="K61" s="20"/>
       <c r="L61" s="20"/>
       <c r="M61" s="20"/>
       <c r="N61" s="20"/>
     </row>
     <row r="62" spans="1:14" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="21">
+      <c r="A62" s="22">
         <v>2017</v>
       </c>
-      <c r="B62" s="21"/>
-[...11 lines deleted...]
-      <c r="N62" s="21"/>
+      <c r="B62" s="22"/>
+      <c r="C62" s="22"/>
+      <c r="D62" s="22"/>
+      <c r="E62" s="22"/>
+      <c r="F62" s="22"/>
+      <c r="G62" s="22"/>
+      <c r="H62" s="22"/>
+      <c r="I62" s="22"/>
+      <c r="J62" s="22"/>
+      <c r="K62" s="22"/>
+      <c r="L62" s="22"/>
+      <c r="M62" s="22"/>
+      <c r="N62" s="22"/>
     </row>
     <row r="63" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B63" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C63" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D63" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E63" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F63" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G63" s="16" t="s">
         <v>6</v>
       </c>
       <c r="H63" s="16" t="s">
         <v>7</v>
@@ -3657,66 +3657,66 @@
       </c>
       <c r="H68" s="18">
         <v>8713925</v>
       </c>
       <c r="I68" s="18">
         <v>8226775</v>
       </c>
       <c r="J68" s="18">
         <v>6785448</v>
       </c>
       <c r="K68" s="18">
         <v>7456148</v>
       </c>
       <c r="L68" s="18">
         <v>7731564</v>
       </c>
       <c r="M68" s="18">
         <v>8033545</v>
       </c>
       <c r="N68" s="18">
         <f>SUM(B68:M68)</f>
         <v>89962952</v>
       </c>
     </row>
     <row r="70" spans="1:14" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="21">
+      <c r="A70" s="22">
         <v>2018</v>
       </c>
-      <c r="B70" s="21"/>
-[...11 lines deleted...]
-      <c r="N70" s="21"/>
+      <c r="B70" s="22"/>
+      <c r="C70" s="22"/>
+      <c r="D70" s="22"/>
+      <c r="E70" s="22"/>
+      <c r="F70" s="22"/>
+      <c r="G70" s="22"/>
+      <c r="H70" s="22"/>
+      <c r="I70" s="22"/>
+      <c r="J70" s="22"/>
+      <c r="K70" s="22"/>
+      <c r="L70" s="22"/>
+      <c r="M70" s="22"/>
+      <c r="N70" s="22"/>
     </row>
     <row r="71" spans="1:14" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B71" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C71" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D71" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E71" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F71" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G71" s="16" t="s">
         <v>6</v>
       </c>
       <c r="H71" s="16" t="s">
         <v>7</v>
@@ -3956,66 +3956,66 @@
       </c>
       <c r="H76" s="18">
         <v>9430002</v>
       </c>
       <c r="I76" s="18">
         <v>8844439</v>
       </c>
       <c r="J76" s="18">
         <v>7775634</v>
       </c>
       <c r="K76" s="18">
         <v>8459997</v>
       </c>
       <c r="L76" s="18">
         <v>8542634</v>
       </c>
       <c r="M76" s="18">
         <v>8820424</v>
       </c>
       <c r="N76" s="18">
         <f>SUM(B76:M76)</f>
         <v>98979938</v>
       </c>
     </row>
     <row r="78" spans="1:14" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="21">
+      <c r="A78" s="22">
         <v>2019</v>
       </c>
-      <c r="B78" s="21"/>
-[...11 lines deleted...]
-      <c r="N78" s="21"/>
+      <c r="B78" s="22"/>
+      <c r="C78" s="22"/>
+      <c r="D78" s="22"/>
+      <c r="E78" s="22"/>
+      <c r="F78" s="22"/>
+      <c r="G78" s="22"/>
+      <c r="H78" s="22"/>
+      <c r="I78" s="22"/>
+      <c r="J78" s="22"/>
+      <c r="K78" s="22"/>
+      <c r="L78" s="22"/>
+      <c r="M78" s="22"/>
+      <c r="N78" s="22"/>
     </row>
     <row r="79" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B79" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C79" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D79" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E79" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F79" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G79" s="16" t="s">
         <v>6</v>
       </c>
       <c r="H79" s="16" t="s">
         <v>7</v>
@@ -4271,66 +4271,66 @@
       <c r="M84" s="18">
         <v>9491120</v>
       </c>
       <c r="N84" s="18">
         <f>SUM(B84:M84)</f>
         <v>106593493</v>
       </c>
     </row>
     <row r="85" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="19"/>
       <c r="B85" s="20"/>
       <c r="C85" s="20"/>
       <c r="D85" s="20"/>
       <c r="E85" s="20"/>
       <c r="F85" s="20"/>
       <c r="G85" s="20"/>
       <c r="H85" s="20"/>
       <c r="I85" s="20"/>
       <c r="J85" s="20"/>
       <c r="K85" s="20"/>
       <c r="L85" s="20"/>
       <c r="M85" s="20"/>
       <c r="N85" s="20"/>
     </row>
     <row r="86" spans="1:14" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="21">
+      <c r="A86" s="22">
         <v>2020</v>
       </c>
-      <c r="B86" s="21"/>
-[...11 lines deleted...]
-      <c r="N86" s="21"/>
+      <c r="B86" s="22"/>
+      <c r="C86" s="22"/>
+      <c r="D86" s="22"/>
+      <c r="E86" s="22"/>
+      <c r="F86" s="22"/>
+      <c r="G86" s="22"/>
+      <c r="H86" s="22"/>
+      <c r="I86" s="22"/>
+      <c r="J86" s="22"/>
+      <c r="K86" s="22"/>
+      <c r="L86" s="22"/>
+      <c r="M86" s="22"/>
+      <c r="N86" s="22"/>
     </row>
     <row r="87" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B87" s="16" t="s">
         <v>27</v>
       </c>
       <c r="C87" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D87" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E87" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F87" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G87" s="16" t="s">
         <v>6</v>
       </c>
       <c r="H87" s="16" t="s">
         <v>7</v>
@@ -4570,66 +4570,66 @@
       </c>
       <c r="H92" s="18">
         <v>3404619</v>
       </c>
       <c r="I92" s="18">
         <v>4313725</v>
       </c>
       <c r="J92" s="18">
         <v>4715714</v>
       </c>
       <c r="K92" s="18">
         <v>5522181</v>
       </c>
       <c r="L92" s="18">
         <v>5937948</v>
       </c>
       <c r="M92" s="18">
         <v>6389213</v>
       </c>
       <c r="N92" s="18">
         <f>SUM(B92:M92)</f>
         <v>56809009</v>
       </c>
     </row>
     <row r="94" spans="1:14" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A94" s="21">
+      <c r="A94" s="22">
         <v>2021</v>
       </c>
-      <c r="B94" s="21"/>
-[...11 lines deleted...]
-      <c r="N94" s="21"/>
+      <c r="B94" s="22"/>
+      <c r="C94" s="22"/>
+      <c r="D94" s="22"/>
+      <c r="E94" s="22"/>
+      <c r="F94" s="22"/>
+      <c r="G94" s="22"/>
+      <c r="H94" s="22"/>
+      <c r="I94" s="22"/>
+      <c r="J94" s="22"/>
+      <c r="K94" s="22"/>
+      <c r="L94" s="22"/>
+      <c r="M94" s="22"/>
+      <c r="N94" s="22"/>
     </row>
     <row r="95" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A95" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B95" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C95" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D95" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E95" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F95" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G95" s="16" t="s">
         <v>6</v>
       </c>
       <c r="H95" s="16" t="s">
         <v>7</v>
@@ -4874,66 +4874,66 @@
         <v>8069278</v>
       </c>
       <c r="J100" s="18">
         <v>7282153</v>
       </c>
       <c r="K100" s="18">
         <v>8373028</v>
       </c>
       <c r="L100" s="18">
         <v>8761071</v>
       </c>
       <c r="M100" s="18">
         <v>9508346</v>
       </c>
       <c r="N100" s="18">
         <f>SUM(B100:M100)</f>
         <v>89677405</v>
       </c>
     </row>
     <row r="101" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B101" s="8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="102" spans="1:14" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A102" s="21">
+      <c r="A102" s="22">
         <v>2022</v>
       </c>
-      <c r="B102" s="21"/>
-[...11 lines deleted...]
-      <c r="N102" s="21"/>
+      <c r="B102" s="22"/>
+      <c r="C102" s="22"/>
+      <c r="D102" s="22"/>
+      <c r="E102" s="22"/>
+      <c r="F102" s="22"/>
+      <c r="G102" s="22"/>
+      <c r="H102" s="22"/>
+      <c r="I102" s="22"/>
+      <c r="J102" s="22"/>
+      <c r="K102" s="22"/>
+      <c r="L102" s="22"/>
+      <c r="M102" s="22"/>
+      <c r="N102" s="22"/>
     </row>
     <row r="103" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B103" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C103" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D103" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E103" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F103" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G103" s="16" t="s">
         <v>6</v>
       </c>
       <c r="H103" s="16" t="s">
         <v>7</v>
@@ -5176,66 +5176,66 @@
       </c>
       <c r="I108" s="18">
         <v>10456708</v>
       </c>
       <c r="J108" s="18">
         <v>9367602</v>
       </c>
       <c r="K108" s="18">
         <v>10273819</v>
       </c>
       <c r="L108" s="18">
         <v>10319703</v>
       </c>
       <c r="M108" s="18">
         <v>11068346</v>
       </c>
       <c r="N108" s="18">
         <f>SUM(B108:M108)</f>
         <v>113961908</v>
       </c>
     </row>
     <row r="109" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B109" s="8"/>
     </row>
     <row r="110" spans="1:14" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A110" s="21">
+      <c r="A110" s="22">
         <v>2023</v>
       </c>
-      <c r="B110" s="21"/>
-[...11 lines deleted...]
-      <c r="N110" s="21"/>
+      <c r="B110" s="22"/>
+      <c r="C110" s="22"/>
+      <c r="D110" s="22"/>
+      <c r="E110" s="22"/>
+      <c r="F110" s="22"/>
+      <c r="G110" s="22"/>
+      <c r="H110" s="22"/>
+      <c r="I110" s="22"/>
+      <c r="J110" s="22"/>
+      <c r="K110" s="22"/>
+      <c r="L110" s="22"/>
+      <c r="M110" s="22"/>
+      <c r="N110" s="22"/>
     </row>
     <row r="111" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A111" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B111" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C111" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D111" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E111" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F111" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G111" s="16" t="s">
         <v>6</v>
       </c>
       <c r="H111" s="16" t="s">
         <v>7</v>
@@ -5475,66 +5475,66 @@
       </c>
       <c r="H116" s="18">
         <v>12036081</v>
       </c>
       <c r="I116" s="18">
         <v>12077877</v>
       </c>
       <c r="J116" s="18">
         <v>10236332</v>
       </c>
       <c r="K116" s="18">
         <v>10935925</v>
       </c>
       <c r="L116" s="18">
         <v>10633794</v>
       </c>
       <c r="M116" s="18">
         <v>10949384</v>
       </c>
       <c r="N116" s="18">
         <f>SUM(B116:M116)</f>
         <v>128462535</v>
       </c>
     </row>
     <row r="119" spans="1:14" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A119" s="21">
+      <c r="A119" s="22">
         <v>2024</v>
       </c>
-      <c r="B119" s="21"/>
-[...11 lines deleted...]
-      <c r="N119" s="21"/>
+      <c r="B119" s="22"/>
+      <c r="C119" s="22"/>
+      <c r="D119" s="22"/>
+      <c r="E119" s="22"/>
+      <c r="F119" s="22"/>
+      <c r="G119" s="22"/>
+      <c r="H119" s="22"/>
+      <c r="I119" s="22"/>
+      <c r="J119" s="22"/>
+      <c r="K119" s="22"/>
+      <c r="L119" s="22"/>
+      <c r="M119" s="22"/>
+      <c r="N119" s="22"/>
     </row>
     <row r="120" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A120" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B120" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C120" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D120" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E120" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F120" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G120" s="16" t="s">
         <v>6</v>
       </c>
       <c r="H120" s="16" t="s">
         <v>7</v>
@@ -5774,66 +5774,66 @@
       </c>
       <c r="H125" s="18">
         <v>11522672</v>
       </c>
       <c r="I125" s="18">
         <v>11325605</v>
       </c>
       <c r="J125" s="18">
         <v>10036639</v>
       </c>
       <c r="K125" s="18">
         <v>10562910</v>
       </c>
       <c r="L125" s="18">
         <v>10696485</v>
       </c>
       <c r="M125" s="18">
         <v>11183159</v>
       </c>
       <c r="N125" s="18">
         <f>SUM(B125:M125)</f>
         <v>124926767</v>
       </c>
     </row>
     <row r="128" spans="1:14" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A128" s="21">
+      <c r="A128" s="22">
         <v>2025</v>
       </c>
-      <c r="B128" s="21"/>
-[...11 lines deleted...]
-      <c r="N128" s="21"/>
+      <c r="B128" s="22"/>
+      <c r="C128" s="22"/>
+      <c r="D128" s="22"/>
+      <c r="E128" s="22"/>
+      <c r="F128" s="22"/>
+      <c r="G128" s="22"/>
+      <c r="H128" s="22"/>
+      <c r="I128" s="22"/>
+      <c r="J128" s="22"/>
+      <c r="K128" s="22"/>
+      <c r="L128" s="22"/>
+      <c r="M128" s="22"/>
+      <c r="N128" s="22"/>
     </row>
     <row r="129" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A129" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B129" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C129" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D129" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E129" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F129" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G129" s="16" t="s">
         <v>6</v>
       </c>
       <c r="H129" s="16" t="s">
         <v>7</v>
@@ -6073,66 +6073,66 @@
       </c>
       <c r="H134" s="18">
         <v>11719297</v>
       </c>
       <c r="I134" s="18">
         <v>11546043</v>
       </c>
       <c r="J134" s="18">
         <v>10167375</v>
       </c>
       <c r="K134" s="18">
         <v>10755577</v>
       </c>
       <c r="L134" s="18">
         <v>11034222</v>
       </c>
       <c r="M134" s="18">
         <v>11615828</v>
       </c>
       <c r="N134" s="18">
         <f>SUM(B134:M134)</f>
         <v>129338821</v>
       </c>
     </row>
     <row r="137" spans="1:14" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A137" s="21">
+      <c r="A137" s="22">
         <v>2026</v>
       </c>
-      <c r="B137" s="21"/>
-[...11 lines deleted...]
-      <c r="N137" s="21"/>
+      <c r="B137" s="22"/>
+      <c r="C137" s="22"/>
+      <c r="D137" s="22"/>
+      <c r="E137" s="22"/>
+      <c r="F137" s="22"/>
+      <c r="G137" s="22"/>
+      <c r="H137" s="22"/>
+      <c r="I137" s="22"/>
+      <c r="J137" s="22"/>
+      <c r="K137" s="22"/>
+      <c r="L137" s="22"/>
+      <c r="M137" s="22"/>
+      <c r="N137" s="22"/>
     </row>
     <row r="138" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A138" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B138" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C138" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D138" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E138" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F138" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G138" s="16" t="s">
         <v>6</v>
       </c>
       <c r="H138" s="16" t="s">
         <v>7</v>
@@ -6153,269 +6153,285 @@
         <v>12</v>
       </c>
       <c r="N138" s="16" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="139" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A139" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B139" s="5">
         <v>44144</v>
       </c>
       <c r="C139" s="5">
         <v>38066</v>
       </c>
       <c r="D139" s="5">
         <v>42485</v>
       </c>
       <c r="E139" s="5">
         <v>41862</v>
       </c>
       <c r="F139" s="5">
         <v>44165</v>
       </c>
-      <c r="G139" s="5"/>
-      <c r="H139" s="5"/>
+      <c r="G139" s="5">
+        <v>40310</v>
+      </c>
+      <c r="H139" s="5">
+        <v>49266</v>
+      </c>
       <c r="I139" s="5"/>
       <c r="J139" s="5"/>
       <c r="K139" s="5"/>
       <c r="L139" s="5"/>
       <c r="M139" s="5"/>
       <c r="N139" s="5">
         <f>SUM(B139:M139)</f>
-        <v>210722</v>
+        <v>300298</v>
       </c>
     </row>
     <row r="140" spans="1:14" ht="30" x14ac:dyDescent="0.25">
       <c r="A140" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B140" s="7">
         <v>138588</v>
       </c>
       <c r="C140" s="7">
         <v>121736</v>
       </c>
       <c r="D140" s="7">
         <v>134272</v>
       </c>
       <c r="E140" s="7">
         <v>133063</v>
       </c>
       <c r="F140" s="7">
         <v>134719</v>
       </c>
-      <c r="G140" s="7"/>
-      <c r="H140" s="7"/>
+      <c r="G140" s="7">
+        <v>127275</v>
+      </c>
+      <c r="H140" s="7">
+        <v>153786</v>
+      </c>
       <c r="I140" s="7"/>
       <c r="J140" s="7"/>
       <c r="K140" s="7"/>
       <c r="L140" s="7"/>
       <c r="M140" s="7"/>
       <c r="N140" s="7">
         <f t="shared" ref="N140" si="135">SUM(B140:M140)</f>
-        <v>662378</v>
+        <v>943439</v>
       </c>
     </row>
     <row r="141" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A141" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B141" s="5">
         <v>1855</v>
       </c>
       <c r="C141" s="5">
         <v>1293</v>
       </c>
       <c r="D141" s="5">
         <v>1579</v>
       </c>
       <c r="E141" s="5">
         <v>2032</v>
       </c>
       <c r="F141" s="5">
         <v>1592</v>
       </c>
-      <c r="G141" s="5"/>
-      <c r="H141" s="5"/>
+      <c r="G141" s="5">
+        <v>1292</v>
+      </c>
+      <c r="H141" s="5">
+        <v>1707</v>
+      </c>
       <c r="I141" s="5"/>
       <c r="J141" s="5"/>
       <c r="K141" s="5"/>
       <c r="L141" s="5"/>
       <c r="M141" s="5"/>
       <c r="N141" s="5">
         <f>SUM(B141:M141)</f>
-        <v>8351</v>
+        <v>11350</v>
       </c>
     </row>
     <row r="142" spans="1:14" s="14" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A142" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B142" s="7">
         <f>SUM(B139:B141)</f>
         <v>184587</v>
       </c>
       <c r="C142" s="7">
         <f>SUM(C139:C141)</f>
         <v>161095</v>
       </c>
       <c r="D142" s="7">
         <f t="shared" ref="D142:E142" si="136">SUM(D139:D141)</f>
         <v>178336</v>
       </c>
       <c r="E142" s="7">
         <f t="shared" si="136"/>
         <v>176957</v>
       </c>
       <c r="F142" s="7">
         <f>SUM(F139:F141)</f>
         <v>180476</v>
       </c>
       <c r="G142" s="7">
         <f>SUM(G139:G141)</f>
-        <v>0</v>
+        <v>168877</v>
       </c>
       <c r="H142" s="7">
-        <f t="shared" ref="H142" si="137">SUM(H139:H141)</f>
-        <v>0</v>
+        <f>SUM(H139:H141)</f>
+        <v>204759</v>
       </c>
       <c r="I142" s="7">
         <f>SUM(I139:I141)</f>
         <v>0</v>
       </c>
       <c r="J142" s="7">
-        <f t="shared" ref="J142:N142" si="138">SUM(J139:J141)</f>
+        <f t="shared" ref="J142:N142" si="137">SUM(J139:J141)</f>
         <v>0</v>
       </c>
       <c r="K142" s="7">
-        <f t="shared" si="138"/>
+        <f t="shared" si="137"/>
         <v>0</v>
       </c>
       <c r="L142" s="7">
-        <f t="shared" si="138"/>
+        <f t="shared" si="137"/>
         <v>0</v>
       </c>
       <c r="M142" s="7">
-        <f t="shared" si="138"/>
+        <f t="shared" si="137"/>
         <v>0</v>
       </c>
       <c r="N142" s="7">
-        <f t="shared" si="138"/>
-        <v>881451</v>
+        <f t="shared" si="137"/>
+        <v>1255087</v>
       </c>
     </row>
     <row r="143" spans="1:14" ht="30" x14ac:dyDescent="0.25">
       <c r="A143" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B143" s="18">
         <v>10526917</v>
       </c>
       <c r="C143" s="18">
         <v>9099709</v>
       </c>
       <c r="D143" s="18">
         <v>10588402</v>
       </c>
       <c r="E143" s="18">
         <v>10783906</v>
       </c>
       <c r="F143" s="18">
         <v>11100658</v>
       </c>
-      <c r="G143" s="18"/>
-      <c r="H143" s="18"/>
+      <c r="G143" s="18">
+        <v>10293752</v>
+      </c>
+      <c r="H143" s="18">
+        <v>12286074</v>
+      </c>
       <c r="I143" s="18"/>
       <c r="J143" s="18"/>
       <c r="K143" s="18"/>
       <c r="L143" s="18"/>
       <c r="M143" s="18"/>
       <c r="N143" s="18">
         <f>SUM(B143:M143)</f>
-        <v>52099592</v>
+        <v>74679418</v>
       </c>
     </row>
     <row r="147" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A147" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="148" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A148" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="149" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A149" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="150" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A150" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="151" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A151" s="12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="152" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A152" s="13" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="153" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A153" s="15" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="A119:N119"/>
+    <mergeCell ref="A137:N137"/>
+    <mergeCell ref="A46:N46"/>
+    <mergeCell ref="A110:N110"/>
+    <mergeCell ref="A102:N102"/>
+    <mergeCell ref="A128:N128"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A94:N94"/>
     <mergeCell ref="A86:N86"/>
     <mergeCell ref="A30:N30"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A5:N5"/>
     <mergeCell ref="A14:N14"/>
     <mergeCell ref="A22:N22"/>
     <mergeCell ref="A78:N78"/>
     <mergeCell ref="A70:N70"/>
     <mergeCell ref="A62:N62"/>
     <mergeCell ref="A54:N54"/>
     <mergeCell ref="A38:N38"/>
-    <mergeCell ref="A119:N119"/>
-[...4 lines deleted...]
-    <mergeCell ref="A128:N128"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A151" r:id="rId1" xr:uid="{774917D7-9B2A-4F86-83CE-F1399B628C5D}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="48" orientation="landscape" r:id="rId2"/>
   <ignoredErrors>
     <ignoredError sqref="N124 N115 N107 N99 N91 N75 N67 N59 N51 N35 N27 N19 N11 N133" formula="1"/>
   </ignoredErrors>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>