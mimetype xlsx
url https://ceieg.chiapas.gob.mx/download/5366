--- v2 (2026-08-02)
+++ v3 (2026-10-22)
@@ -1,84 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Servicios Estadísticos\2026\ESTADISTICAS ECONOMICAS Y EMPLEO\TURISMO\ABRIL 2026\Analisis\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Servicios Estadísticos\2026\ESTADISTICAS ECONOMICAS Y EMPLEO\TURISMO\SEPTIEMBRE 2026\Analisis\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E12AEB1D-A954-4346-97C9-91B5454491AA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{560173E7-21E1-454B-AAAF-9ABB316A36ED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="PUERTO CHIAPAS" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F231" i="1" l="1"/>
+  <c r="F234" i="1" l="1"/>
+  <c r="F233" i="1"/>
+  <c r="F232" i="1"/>
+  <c r="F231" i="1"/>
   <c r="F230" i="1"/>
   <c r="F228" i="1"/>
   <c r="F229" i="1"/>
   <c r="D239" i="1"/>
   <c r="B239" i="1"/>
   <c r="F227" i="1"/>
   <c r="F222" i="1"/>
   <c r="F221" i="1"/>
   <c r="F220" i="1"/>
   <c r="D223" i="1"/>
   <c r="F216" i="1"/>
   <c r="F215" i="1"/>
   <c r="F239" i="1" l="1"/>
   <c r="B223" i="1"/>
   <c r="F214" i="1"/>
   <c r="F213" i="1"/>
   <c r="F212" i="1"/>
   <c r="F211" i="1"/>
   <c r="F206" i="1"/>
   <c r="F205" i="1"/>
   <c r="F100" i="1"/>
   <c r="F82" i="1"/>
   <c r="F50" i="1"/>
   <c r="F49" i="1"/>
   <c r="F48" i="1"/>
@@ -239,51 +242,51 @@
   <si>
     <t>Junio</t>
   </si>
   <si>
     <t>Julio</t>
   </si>
   <si>
     <t>Agosto</t>
   </si>
   <si>
     <t>Septiembre</t>
   </si>
   <si>
     <t>Octubre</t>
   </si>
   <si>
     <t>Noviembre</t>
   </si>
   <si>
     <t>Diciembre</t>
   </si>
   <si>
     <t>https://datatur.sectur.gob.mx/SitePages/cruceros.aspx</t>
   </si>
   <si>
-    <t>Julio 2026.</t>
+    <t>Octubre 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -525,210 +528,210 @@
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="5" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="14" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="10" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="10" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="14" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="10" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="13" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="13" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="3" fontId="13" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="13" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Hipervínculo" xfId="10" builtinId="8"/>
     <cellStyle name="Hipervínculo 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hipervínculo 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Millares" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 10" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 17" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normal 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal 4" xfId="8" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Porcentaje 2" xfId="9" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFAE192D"/>
       <color rgb="FF009885"/>
       <color rgb="FFD3C2B4"/>
       <color rgb="FFC90166"/>
       <color rgb="FF5F5F5F"/>
     </mruColors>
   </colors>
@@ -1077,3696 +1080,3717 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datatur.sectur.gob.mx/SitePages/cruceros.aspx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F285"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="118" zoomScaleNormal="118" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A223" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A242" sqref="A242"/>
+      <pane ySplit="4" topLeftCell="A225" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A245" sqref="A245"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="20" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="10.85546875" style="2"/>
+    <col min="1" max="1" width="20" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.85546875" style="1"/>
+    <col min="3" max="3" width="11.85546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="10.85546875" style="1"/>
+    <col min="5" max="5" width="14" style="1" customWidth="1"/>
+    <col min="6" max="6" width="23.85546875" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="10.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="1"/>
-[...4 lines deleted...]
-      <c r="F1" s="1"/>
+      <c r="A1" s="60"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
     </row>
     <row r="2" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="3"/>
-[...3 lines deleted...]
-      <c r="F2" s="3"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
     </row>
     <row r="3" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="4"/>
-[...3 lines deleted...]
-      <c r="F3" s="4"/>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
     </row>
     <row r="4" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="4"/>
-[...3 lines deleted...]
-      <c r="F4" s="4"/>
+      <c r="B4" s="42"/>
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
     </row>
     <row r="5" spans="1:6" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="5"/>
-[...4 lines deleted...]
-      <c r="F5" s="5"/>
+      <c r="A5" s="2"/>
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2"/>
+      <c r="E5" s="2"/>
+      <c r="F5" s="2"/>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="6">
+      <c r="A6" s="35">
         <v>2013</v>
       </c>
-      <c r="B6" s="6"/>
-[...3 lines deleted...]
-      <c r="F6" s="6"/>
+      <c r="B6" s="35"/>
+      <c r="C6" s="35"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="35"/>
+      <c r="F6" s="35"/>
     </row>
     <row r="7" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B7" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="7"/>
-      <c r="D7" s="7" t="s">
+      <c r="C7" s="36"/>
+      <c r="D7" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="E7" s="7"/>
-      <c r="F7" s="8" t="s">
+      <c r="E7" s="36"/>
+      <c r="F7" s="38" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="9"/>
-      <c r="B8" s="7" t="s">
+      <c r="A8" s="49"/>
+      <c r="B8" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="7"/>
-[...4 lines deleted...]
-      <c r="F8" s="8"/>
+      <c r="C8" s="36"/>
+      <c r="D8" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E8" s="36"/>
+      <c r="F8" s="38"/>
     </row>
     <row r="9" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="11">
-[...7 lines deleted...]
-      <c r="F9" s="13">
+      <c r="B9" s="45">
+        <v>0</v>
+      </c>
+      <c r="C9" s="46"/>
+      <c r="D9" s="45">
+        <v>0</v>
+      </c>
+      <c r="E9" s="46"/>
+      <c r="F9" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="14" t="s">
+      <c r="A10" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="15">
-[...7 lines deleted...]
-      <c r="F10" s="17">
+      <c r="B10" s="47">
+        <v>0</v>
+      </c>
+      <c r="C10" s="48"/>
+      <c r="D10" s="47">
+        <v>0</v>
+      </c>
+      <c r="E10" s="48"/>
+      <c r="F10" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="18">
+      <c r="B11" s="44">
         <v>2</v>
       </c>
-      <c r="C11" s="18"/>
-      <c r="D11" s="18">
+      <c r="C11" s="44"/>
+      <c r="D11" s="44">
         <v>2272</v>
       </c>
-      <c r="E11" s="18"/>
-      <c r="F11" s="19">
+      <c r="E11" s="44"/>
+      <c r="F11" s="7">
         <v>1136</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="14" t="s">
+      <c r="A12" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="20">
+      <c r="B12" s="43">
         <v>4</v>
       </c>
-      <c r="C12" s="20"/>
-      <c r="D12" s="20">
+      <c r="C12" s="43"/>
+      <c r="D12" s="43">
         <v>6649</v>
       </c>
-      <c r="E12" s="20"/>
-      <c r="F12" s="21">
+      <c r="E12" s="43"/>
+      <c r="F12" s="8">
         <v>1662.25</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="18">
+      <c r="B13" s="44">
         <v>4</v>
       </c>
-      <c r="C13" s="18"/>
-      <c r="D13" s="18">
+      <c r="C13" s="44"/>
+      <c r="D13" s="44">
         <v>5259</v>
       </c>
-      <c r="E13" s="18"/>
-      <c r="F13" s="19">
+      <c r="E13" s="44"/>
+      <c r="F13" s="7">
         <v>1314.75</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="14" t="s">
+      <c r="A14" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="15">
-[...7 lines deleted...]
-      <c r="F14" s="17">
+      <c r="B14" s="47">
+        <v>0</v>
+      </c>
+      <c r="C14" s="50"/>
+      <c r="D14" s="47">
+        <v>0</v>
+      </c>
+      <c r="E14" s="50"/>
+      <c r="F14" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="10" t="s">
+      <c r="A15" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="23">
-[...7 lines deleted...]
-      <c r="F15" s="13">
+      <c r="B15" s="51">
+        <v>0</v>
+      </c>
+      <c r="C15" s="52"/>
+      <c r="D15" s="51">
+        <v>0</v>
+      </c>
+      <c r="E15" s="52"/>
+      <c r="F15" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="14" t="s">
+      <c r="A16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="20">
+      <c r="B16" s="43">
         <v>1</v>
       </c>
-      <c r="C16" s="20"/>
-      <c r="D16" s="20">
+      <c r="C16" s="43"/>
+      <c r="D16" s="43">
         <v>628</v>
       </c>
-      <c r="E16" s="20"/>
-      <c r="F16" s="21">
+      <c r="E16" s="43"/>
+      <c r="F16" s="8">
         <v>628</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="18">
+      <c r="B17" s="44">
         <v>3</v>
       </c>
-      <c r="C17" s="18"/>
-      <c r="D17" s="18">
+      <c r="C17" s="44"/>
+      <c r="D17" s="44">
         <v>3474</v>
       </c>
-      <c r="E17" s="18"/>
-      <c r="F17" s="19">
+      <c r="E17" s="44"/>
+      <c r="F17" s="7">
         <v>1158</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="14" t="s">
+      <c r="A18" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="20">
+      <c r="B18" s="43">
         <v>5</v>
       </c>
-      <c r="C18" s="20"/>
-      <c r="D18" s="20">
+      <c r="C18" s="43"/>
+      <c r="D18" s="43">
         <v>10401</v>
       </c>
-      <c r="E18" s="20"/>
-      <c r="F18" s="21">
+      <c r="E18" s="43"/>
+      <c r="F18" s="8">
         <v>2080.1999999999998</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="10" t="s">
+      <c r="A19" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="18">
+      <c r="B19" s="44">
         <v>6</v>
       </c>
-      <c r="C19" s="18"/>
-      <c r="D19" s="18">
+      <c r="C19" s="44"/>
+      <c r="D19" s="44">
         <v>11044</v>
       </c>
-      <c r="E19" s="18"/>
-      <c r="F19" s="19">
+      <c r="E19" s="44"/>
+      <c r="F19" s="7">
         <v>1840.6666666666667</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="14" t="s">
+      <c r="A20" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="20">
+      <c r="B20" s="43">
         <v>3</v>
       </c>
-      <c r="C20" s="20"/>
-      <c r="D20" s="20">
+      <c r="C20" s="43"/>
+      <c r="D20" s="43">
         <v>3104</v>
       </c>
-      <c r="E20" s="20"/>
-      <c r="F20" s="21">
+      <c r="E20" s="43"/>
+      <c r="F20" s="8">
         <v>1034.6666666666667</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="26">
+      <c r="A21" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B21" s="31">
         <v>28</v>
       </c>
-      <c r="C21" s="26"/>
-      <c r="D21" s="26">
+      <c r="C21" s="31"/>
+      <c r="D21" s="31">
         <v>42831</v>
       </c>
-      <c r="E21" s="26"/>
-      <c r="F21" s="27">
+      <c r="E21" s="31"/>
+      <c r="F21" s="10">
         <v>1529.6785714285713</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="6">
+      <c r="A23" s="35">
         <v>2014</v>
       </c>
-      <c r="B23" s="6"/>
-[...3 lines deleted...]
-      <c r="F23" s="6"/>
+      <c r="B23" s="35"/>
+      <c r="C23" s="35"/>
+      <c r="D23" s="35"/>
+      <c r="E23" s="35"/>
+      <c r="F23" s="35"/>
     </row>
     <row r="24" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B24" s="7" t="s">
+      <c r="B24" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="C24" s="7"/>
-      <c r="D24" s="7" t="s">
+      <c r="C24" s="36"/>
+      <c r="D24" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="E24" s="7"/>
-      <c r="F24" s="8" t="s">
+      <c r="E24" s="36"/>
+      <c r="F24" s="38" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="9"/>
-      <c r="B25" s="7" t="s">
+      <c r="A25" s="49"/>
+      <c r="B25" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="C25" s="7"/>
-[...4 lines deleted...]
-      <c r="F25" s="8"/>
+      <c r="C25" s="36"/>
+      <c r="D25" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="36"/>
+      <c r="F25" s="38"/>
     </row>
     <row r="26" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="10" t="s">
+      <c r="A26" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="28">
+      <c r="B26" s="53">
         <v>3</v>
       </c>
-      <c r="C26" s="28"/>
-      <c r="D26" s="28">
+      <c r="C26" s="53"/>
+      <c r="D26" s="53">
         <v>5247</v>
       </c>
-      <c r="E26" s="28"/>
-      <c r="F26" s="19">
+      <c r="E26" s="53"/>
+      <c r="F26" s="7">
         <f t="shared" ref="F26:F38" si="0">IF(B26=0,0,D26/B26)</f>
         <v>1749</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="14" t="s">
+      <c r="A27" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B27" s="20">
+      <c r="B27" s="43">
         <v>5</v>
       </c>
-      <c r="C27" s="20"/>
-      <c r="D27" s="20">
+      <c r="C27" s="43"/>
+      <c r="D27" s="43">
         <v>9039</v>
       </c>
-      <c r="E27" s="20"/>
-      <c r="F27" s="21">
+      <c r="E27" s="43"/>
+      <c r="F27" s="8">
         <f t="shared" si="0"/>
         <v>1807.8</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="10" t="s">
+      <c r="A28" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B28" s="18">
+      <c r="B28" s="44">
         <v>1</v>
       </c>
-      <c r="C28" s="18"/>
-      <c r="D28" s="18">
+      <c r="C28" s="44"/>
+      <c r="D28" s="44">
         <v>1158</v>
       </c>
-      <c r="E28" s="18"/>
-      <c r="F28" s="19">
+      <c r="E28" s="44"/>
+      <c r="F28" s="7">
         <f t="shared" si="0"/>
         <v>1158</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="14" t="s">
+      <c r="A29" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B29" s="20">
+      <c r="B29" s="43">
         <v>4</v>
       </c>
-      <c r="C29" s="20"/>
-      <c r="D29" s="20">
+      <c r="C29" s="43"/>
+      <c r="D29" s="43">
         <v>8273</v>
       </c>
-      <c r="E29" s="20"/>
-      <c r="F29" s="21">
+      <c r="E29" s="43"/>
+      <c r="F29" s="8">
         <f t="shared" si="0"/>
         <v>2068.25</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="10" t="s">
+      <c r="A30" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B30" s="18">
+      <c r="B30" s="44">
         <v>3</v>
       </c>
-      <c r="C30" s="18"/>
-      <c r="D30" s="18">
+      <c r="C30" s="44"/>
+      <c r="D30" s="44">
         <v>3927</v>
       </c>
-      <c r="E30" s="18"/>
-      <c r="F30" s="19">
+      <c r="E30" s="44"/>
+      <c r="F30" s="7">
         <f t="shared" si="0"/>
         <v>1309</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="14" t="s">
+      <c r="A31" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="B31" s="15">
-[...7 lines deleted...]
-      <c r="F31" s="30">
+      <c r="B31" s="47">
+        <v>0</v>
+      </c>
+      <c r="C31" s="47"/>
+      <c r="D31" s="56">
+        <v>0</v>
+      </c>
+      <c r="E31" s="56"/>
+      <c r="F31" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="10" t="s">
+      <c r="A32" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B32" s="31">
-[...7 lines deleted...]
-      <c r="F32" s="32">
+      <c r="B32" s="54">
+        <v>0</v>
+      </c>
+      <c r="C32" s="54"/>
+      <c r="D32" s="54">
+        <v>0</v>
+      </c>
+      <c r="E32" s="54"/>
+      <c r="F32" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="14" t="s">
+      <c r="A33" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B33" s="15">
-[...7 lines deleted...]
-      <c r="F33" s="33">
+      <c r="B33" s="47">
+        <v>0</v>
+      </c>
+      <c r="C33" s="47"/>
+      <c r="D33" s="56">
+        <v>0</v>
+      </c>
+      <c r="E33" s="56"/>
+      <c r="F33" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="10" t="s">
+      <c r="A34" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B34" s="18">
+      <c r="B34" s="44">
         <v>2</v>
       </c>
-      <c r="C34" s="18"/>
-      <c r="D34" s="18">
+      <c r="C34" s="44"/>
+      <c r="D34" s="44">
         <v>1126</v>
       </c>
-      <c r="E34" s="18"/>
-      <c r="F34" s="19">
+      <c r="E34" s="44"/>
+      <c r="F34" s="7">
         <f t="shared" si="0"/>
         <v>563</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="14" t="s">
+      <c r="A35" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B35" s="20">
+      <c r="B35" s="43">
         <v>6</v>
       </c>
-      <c r="C35" s="20"/>
-      <c r="D35" s="20">
+      <c r="C35" s="43"/>
+      <c r="D35" s="43">
         <v>12012</v>
       </c>
-      <c r="E35" s="20"/>
-      <c r="F35" s="21">
+      <c r="E35" s="43"/>
+      <c r="F35" s="8">
         <f t="shared" si="0"/>
         <v>2002</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="10" t="s">
+      <c r="A36" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B36" s="18">
+      <c r="B36" s="44">
         <v>3</v>
       </c>
-      <c r="C36" s="18"/>
-      <c r="D36" s="18">
+      <c r="C36" s="44"/>
+      <c r="D36" s="44">
         <v>4696</v>
       </c>
-      <c r="E36" s="18"/>
-      <c r="F36" s="19">
+      <c r="E36" s="44"/>
+      <c r="F36" s="7">
         <f t="shared" si="0"/>
         <v>1565.3333333333333</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="14" t="s">
+      <c r="A37" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B37" s="20">
+      <c r="B37" s="43">
         <v>1</v>
       </c>
-      <c r="C37" s="20"/>
-      <c r="D37" s="20">
+      <c r="C37" s="43"/>
+      <c r="D37" s="43">
         <v>344</v>
       </c>
-      <c r="E37" s="20"/>
-      <c r="F37" s="21">
+      <c r="E37" s="43"/>
+      <c r="F37" s="8">
         <f t="shared" si="0"/>
         <v>344</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="B38" s="26">
+      <c r="A38" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B38" s="31">
         <f>SUM(B26:C37)</f>
         <v>28</v>
       </c>
-      <c r="C38" s="26"/>
-      <c r="D38" s="26">
+      <c r="C38" s="31"/>
+      <c r="D38" s="31">
         <f>SUM(D26:E37)</f>
         <v>45822</v>
       </c>
-      <c r="E38" s="26"/>
-      <c r="F38" s="27">
+      <c r="E38" s="31"/>
+      <c r="F38" s="10">
         <f t="shared" si="0"/>
         <v>1636.5</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="6">
+      <c r="A40" s="35">
         <v>2015</v>
       </c>
-      <c r="B40" s="6"/>
-[...3 lines deleted...]
-      <c r="F40" s="6"/>
+      <c r="B40" s="35"/>
+      <c r="C40" s="35"/>
+      <c r="D40" s="35"/>
+      <c r="E40" s="35"/>
+      <c r="F40" s="35"/>
     </row>
     <row r="41" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="7" t="s">
+      <c r="A41" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B41" s="7" t="s">
+      <c r="B41" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="C41" s="7"/>
-      <c r="D41" s="34" t="s">
+      <c r="C41" s="36"/>
+      <c r="D41" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="E41" s="34"/>
-      <c r="F41" s="8" t="s">
+      <c r="E41" s="55"/>
+      <c r="F41" s="38" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="9"/>
-      <c r="B42" s="7" t="s">
+      <c r="A42" s="49"/>
+      <c r="B42" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="C42" s="7"/>
-[...4 lines deleted...]
-      <c r="F42" s="8"/>
+      <c r="C42" s="36"/>
+      <c r="D42" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="55"/>
+      <c r="F42" s="38"/>
     </row>
     <row r="43" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="10" t="s">
+      <c r="A43" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B43" s="28">
+      <c r="B43" s="53">
         <v>3</v>
       </c>
-      <c r="C43" s="28"/>
-      <c r="D43" s="28">
+      <c r="C43" s="53"/>
+      <c r="D43" s="53">
         <v>5796</v>
       </c>
-      <c r="E43" s="28"/>
-      <c r="F43" s="19">
+      <c r="E43" s="53"/>
+      <c r="F43" s="7">
         <f t="shared" ref="F43:F55" si="1">IF(B43=0,0,D43/B43)</f>
         <v>1932</v>
       </c>
     </row>
     <row r="44" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="14" t="s">
+      <c r="A44" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B44" s="20">
+      <c r="B44" s="43">
         <v>2</v>
       </c>
-      <c r="C44" s="20"/>
-      <c r="D44" s="20">
+      <c r="C44" s="43"/>
+      <c r="D44" s="43">
         <v>3486</v>
       </c>
-      <c r="E44" s="20"/>
-      <c r="F44" s="21">
+      <c r="E44" s="43"/>
+      <c r="F44" s="8">
         <f t="shared" si="1"/>
         <v>1743</v>
       </c>
     </row>
     <row r="45" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="10" t="s">
+      <c r="A45" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B45" s="18">
+      <c r="B45" s="44">
         <v>3</v>
       </c>
-      <c r="C45" s="18"/>
-      <c r="D45" s="18">
+      <c r="C45" s="44"/>
+      <c r="D45" s="44">
         <v>3982</v>
       </c>
-      <c r="E45" s="18"/>
-      <c r="F45" s="19">
+      <c r="E45" s="44"/>
+      <c r="F45" s="7">
         <f t="shared" si="1"/>
         <v>1327.3333333333333</v>
       </c>
     </row>
     <row r="46" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="14" t="s">
+      <c r="A46" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B46" s="20">
+      <c r="B46" s="43">
         <v>4</v>
       </c>
-      <c r="C46" s="20"/>
-      <c r="D46" s="20">
+      <c r="C46" s="43"/>
+      <c r="D46" s="43">
         <v>6578</v>
       </c>
-      <c r="E46" s="20"/>
-      <c r="F46" s="21">
+      <c r="E46" s="43"/>
+      <c r="F46" s="8">
         <f t="shared" si="1"/>
         <v>1644.5</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="10" t="s">
+      <c r="A47" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B47" s="18">
+      <c r="B47" s="44">
         <v>3</v>
       </c>
-      <c r="C47" s="18"/>
-      <c r="D47" s="18">
+      <c r="C47" s="44"/>
+      <c r="D47" s="44">
         <v>3439</v>
       </c>
-      <c r="E47" s="18"/>
-      <c r="F47" s="19">
+      <c r="E47" s="44"/>
+      <c r="F47" s="7">
         <f t="shared" si="1"/>
         <v>1146.3333333333333</v>
       </c>
     </row>
     <row r="48" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="14" t="s">
+      <c r="A48" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="B48" s="20">
-[...7 lines deleted...]
-      <c r="F48" s="21">
+      <c r="B48" s="43">
+        <v>0</v>
+      </c>
+      <c r="C48" s="43"/>
+      <c r="D48" s="43">
+        <v>0</v>
+      </c>
+      <c r="E48" s="43"/>
+      <c r="F48" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="10" t="s">
+      <c r="A49" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B49" s="18">
-[...7 lines deleted...]
-      <c r="F49" s="19">
+      <c r="B49" s="44">
+        <v>0</v>
+      </c>
+      <c r="C49" s="44"/>
+      <c r="D49" s="44">
+        <v>0</v>
+      </c>
+      <c r="E49" s="44"/>
+      <c r="F49" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="14" t="s">
+      <c r="A50" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B50" s="20">
-[...7 lines deleted...]
-      <c r="F50" s="21">
+      <c r="B50" s="43">
+        <v>0</v>
+      </c>
+      <c r="C50" s="43"/>
+      <c r="D50" s="43">
+        <v>0</v>
+      </c>
+      <c r="E50" s="43"/>
+      <c r="F50" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="10" t="s">
+      <c r="A51" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B51" s="18">
+      <c r="B51" s="44">
         <v>1</v>
       </c>
-      <c r="C51" s="18"/>
-      <c r="D51" s="18">
+      <c r="C51" s="44"/>
+      <c r="D51" s="44">
         <v>483</v>
       </c>
-      <c r="E51" s="18"/>
-      <c r="F51" s="19">
+      <c r="E51" s="44"/>
+      <c r="F51" s="7">
         <f t="shared" si="1"/>
         <v>483</v>
       </c>
     </row>
     <row r="52" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="14" t="s">
+      <c r="A52" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B52" s="20">
+      <c r="B52" s="43">
         <v>4</v>
       </c>
-      <c r="C52" s="20"/>
-      <c r="D52" s="20">
+      <c r="C52" s="43"/>
+      <c r="D52" s="43">
         <v>6856</v>
       </c>
-      <c r="E52" s="20"/>
-      <c r="F52" s="21">
+      <c r="E52" s="43"/>
+      <c r="F52" s="8">
         <f t="shared" si="1"/>
         <v>1714</v>
       </c>
     </row>
     <row r="53" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="10" t="s">
+      <c r="A53" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B53" s="18">
+      <c r="B53" s="44">
         <v>2</v>
       </c>
-      <c r="C53" s="18"/>
-      <c r="D53" s="18">
+      <c r="C53" s="44"/>
+      <c r="D53" s="44">
         <v>2988</v>
       </c>
-      <c r="E53" s="18"/>
-      <c r="F53" s="19">
+      <c r="E53" s="44"/>
+      <c r="F53" s="7">
         <f t="shared" si="1"/>
         <v>1494</v>
       </c>
     </row>
     <row r="54" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="14" t="s">
+      <c r="A54" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B54" s="20">
+      <c r="B54" s="43">
         <v>2</v>
       </c>
-      <c r="C54" s="20"/>
-      <c r="D54" s="20">
+      <c r="C54" s="43"/>
+      <c r="D54" s="43">
         <v>1698</v>
       </c>
-      <c r="E54" s="20"/>
-      <c r="F54" s="21">
+      <c r="E54" s="43"/>
+      <c r="F54" s="8">
         <f t="shared" si="1"/>
         <v>849</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="B55" s="26">
+      <c r="A55" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B55" s="31">
         <f>SUM(B43:C54)</f>
         <v>24</v>
       </c>
-      <c r="C55" s="26"/>
-      <c r="D55" s="26">
+      <c r="C55" s="31"/>
+      <c r="D55" s="31">
         <f>SUM(D43:E54)</f>
         <v>35306</v>
       </c>
-      <c r="E55" s="26"/>
-      <c r="F55" s="27">
+      <c r="E55" s="31"/>
+      <c r="F55" s="10">
         <f t="shared" si="1"/>
         <v>1471.0833333333333</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="57" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="6">
+      <c r="A57" s="35">
         <v>2016</v>
       </c>
-      <c r="B57" s="6"/>
-[...3 lines deleted...]
-      <c r="F57" s="6"/>
+      <c r="B57" s="35"/>
+      <c r="C57" s="35"/>
+      <c r="D57" s="35"/>
+      <c r="E57" s="35"/>
+      <c r="F57" s="35"/>
     </row>
     <row r="58" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="7" t="s">
+      <c r="A58" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B58" s="7" t="s">
+      <c r="B58" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="C58" s="7"/>
-      <c r="D58" s="7" t="s">
+      <c r="C58" s="36"/>
+      <c r="D58" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="E58" s="7"/>
-      <c r="F58" s="35" t="s">
+      <c r="E58" s="36"/>
+      <c r="F58" s="39" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="9"/>
-[...8 lines deleted...]
-      <c r="F59" s="36"/>
+      <c r="A59" s="49"/>
+      <c r="B59" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C59" s="36"/>
+      <c r="D59" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E59" s="36"/>
+      <c r="F59" s="40"/>
     </row>
     <row r="60" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="10" t="s">
+      <c r="A60" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B60" s="28">
-[...7 lines deleted...]
-      <c r="F60" s="19">
+      <c r="B60" s="53">
+        <v>0</v>
+      </c>
+      <c r="C60" s="53"/>
+      <c r="D60" s="53">
+        <v>0</v>
+      </c>
+      <c r="E60" s="53"/>
+      <c r="F60" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="14" t="s">
+      <c r="A61" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B61" s="20">
+      <c r="B61" s="43">
         <v>1</v>
       </c>
-      <c r="C61" s="20"/>
-      <c r="D61" s="20">
+      <c r="C61" s="43"/>
+      <c r="D61" s="43">
         <v>2143</v>
       </c>
-      <c r="E61" s="20"/>
-      <c r="F61" s="21">
+      <c r="E61" s="43"/>
+      <c r="F61" s="8">
         <f>IF(B61=0,0,D61/B61)</f>
         <v>2143</v>
       </c>
     </row>
     <row r="62" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="10" t="s">
+      <c r="A62" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B62" s="18">
+      <c r="B62" s="44">
         <v>2</v>
       </c>
-      <c r="C62" s="18"/>
-      <c r="D62" s="18">
+      <c r="C62" s="44"/>
+      <c r="D62" s="44">
         <v>2253</v>
       </c>
-      <c r="E62" s="18"/>
-      <c r="F62" s="19">
+      <c r="E62" s="44"/>
+      <c r="F62" s="7">
         <f t="shared" ref="F62:F71" si="2">IF(B62=0,0,D62/B62)</f>
         <v>1126.5</v>
       </c>
     </row>
     <row r="63" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="14" t="s">
+      <c r="A63" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B63" s="20">
+      <c r="B63" s="43">
         <v>4</v>
       </c>
-      <c r="C63" s="20"/>
-      <c r="D63" s="20">
+      <c r="C63" s="43"/>
+      <c r="D63" s="43">
         <v>6768</v>
       </c>
-      <c r="E63" s="20"/>
-      <c r="F63" s="21">
+      <c r="E63" s="43"/>
+      <c r="F63" s="8">
         <f t="shared" si="2"/>
         <v>1692</v>
       </c>
     </row>
     <row r="64" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="10" t="s">
+      <c r="A64" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B64" s="18">
+      <c r="B64" s="44">
         <v>2</v>
       </c>
-      <c r="C64" s="18"/>
-      <c r="D64" s="18">
+      <c r="C64" s="44"/>
+      <c r="D64" s="44">
         <v>2532</v>
       </c>
-      <c r="E64" s="18"/>
-      <c r="F64" s="19">
+      <c r="E64" s="44"/>
+      <c r="F64" s="7">
         <f t="shared" si="2"/>
         <v>1266</v>
       </c>
     </row>
     <row r="65" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="14" t="s">
+      <c r="A65" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="B65" s="20">
-[...7 lines deleted...]
-      <c r="F65" s="21">
+      <c r="B65" s="43">
+        <v>0</v>
+      </c>
+      <c r="C65" s="43"/>
+      <c r="D65" s="43">
+        <v>0</v>
+      </c>
+      <c r="E65" s="43"/>
+      <c r="F65" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="10" t="s">
+      <c r="A66" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B66" s="18">
-[...7 lines deleted...]
-      <c r="F66" s="19">
+      <c r="B66" s="44">
+        <v>0</v>
+      </c>
+      <c r="C66" s="44"/>
+      <c r="D66" s="44">
+        <v>0</v>
+      </c>
+      <c r="E66" s="44"/>
+      <c r="F66" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="14" t="s">
+      <c r="A67" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B67" s="20">
-[...7 lines deleted...]
-      <c r="F67" s="21">
+      <c r="B67" s="43">
+        <v>0</v>
+      </c>
+      <c r="C67" s="43"/>
+      <c r="D67" s="43">
+        <v>0</v>
+      </c>
+      <c r="E67" s="43"/>
+      <c r="F67" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="10" t="s">
+      <c r="A68" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B68" s="18">
-[...7 lines deleted...]
-      <c r="F68" s="19">
+      <c r="B68" s="44">
+        <v>0</v>
+      </c>
+      <c r="C68" s="44"/>
+      <c r="D68" s="44">
+        <v>0</v>
+      </c>
+      <c r="E68" s="44"/>
+      <c r="F68" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="14" t="s">
+      <c r="A69" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B69" s="20">
+      <c r="B69" s="43">
         <v>5</v>
       </c>
-      <c r="C69" s="20"/>
-      <c r="D69" s="20">
+      <c r="C69" s="43"/>
+      <c r="D69" s="43">
         <v>8698</v>
       </c>
-      <c r="E69" s="20"/>
-      <c r="F69" s="21">
+      <c r="E69" s="43"/>
+      <c r="F69" s="8">
         <f t="shared" si="2"/>
         <v>1739.6</v>
       </c>
     </row>
     <row r="70" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="10" t="s">
+      <c r="A70" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B70" s="18">
+      <c r="B70" s="44">
         <v>3</v>
       </c>
-      <c r="C70" s="18"/>
-      <c r="D70" s="18">
+      <c r="C70" s="44"/>
+      <c r="D70" s="44">
         <v>4925</v>
       </c>
-      <c r="E70" s="18"/>
-      <c r="F70" s="19">
+      <c r="E70" s="44"/>
+      <c r="F70" s="7">
         <f t="shared" si="2"/>
         <v>1641.6666666666667</v>
       </c>
     </row>
     <row r="71" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="14" t="s">
+      <c r="A71" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B71" s="20">
+      <c r="B71" s="43">
         <v>3</v>
       </c>
-      <c r="C71" s="20"/>
-      <c r="D71" s="20">
+      <c r="C71" s="43"/>
+      <c r="D71" s="43">
         <v>1913</v>
       </c>
-      <c r="E71" s="20"/>
-      <c r="F71" s="21">
+      <c r="E71" s="43"/>
+      <c r="F71" s="8">
         <f t="shared" si="2"/>
         <v>637.66666666666663</v>
       </c>
     </row>
     <row r="72" spans="1:6" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A72" s="25" t="s">
-[...2 lines deleted...]
-      <c r="B72" s="26">
+      <c r="A72" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B72" s="31">
         <f>SUM(B60:C71)</f>
         <v>20</v>
       </c>
-      <c r="C72" s="26"/>
-      <c r="D72" s="26">
+      <c r="C72" s="31"/>
+      <c r="D72" s="31">
         <f>SUM(D60:E71)</f>
         <v>29232</v>
       </c>
-      <c r="E72" s="26"/>
-      <c r="F72" s="27">
+      <c r="E72" s="31"/>
+      <c r="F72" s="10">
         <f>IF(B72=0,0,D72/B72)</f>
         <v>1461.6</v>
       </c>
     </row>
     <row r="73" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="74" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="6">
+      <c r="A74" s="35">
         <v>2017</v>
       </c>
-      <c r="B74" s="6"/>
-[...3 lines deleted...]
-      <c r="F74" s="6"/>
+      <c r="B74" s="35"/>
+      <c r="C74" s="35"/>
+      <c r="D74" s="35"/>
+      <c r="E74" s="35"/>
+      <c r="F74" s="35"/>
     </row>
     <row r="75" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="7" t="s">
+      <c r="A75" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B75" s="7" t="s">
+      <c r="B75" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="C75" s="7"/>
-      <c r="D75" s="7" t="s">
+      <c r="C75" s="36"/>
+      <c r="D75" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="E75" s="7"/>
-      <c r="F75" s="8" t="s">
+      <c r="E75" s="36"/>
+      <c r="F75" s="38" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="76" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="9"/>
-[...8 lines deleted...]
-      <c r="F76" s="8"/>
+      <c r="A76" s="49"/>
+      <c r="B76" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C76" s="36"/>
+      <c r="D76" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E76" s="36"/>
+      <c r="F76" s="38"/>
     </row>
     <row r="77" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="10" t="s">
+      <c r="A77" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B77" s="28">
+      <c r="B77" s="53">
         <v>5</v>
       </c>
-      <c r="C77" s="28"/>
-      <c r="D77" s="28">
+      <c r="C77" s="53"/>
+      <c r="D77" s="53">
         <v>4838</v>
       </c>
-      <c r="E77" s="28"/>
-      <c r="F77" s="19">
+      <c r="E77" s="53"/>
+      <c r="F77" s="7">
         <f>IF(B77=0,0,D77/B77)</f>
         <v>967.6</v>
       </c>
     </row>
     <row r="78" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="14" t="s">
+      <c r="A78" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B78" s="20">
+      <c r="B78" s="43">
         <v>1</v>
       </c>
-      <c r="C78" s="20"/>
-      <c r="D78" s="20">
+      <c r="C78" s="43"/>
+      <c r="D78" s="43">
         <v>1173</v>
       </c>
-      <c r="E78" s="20"/>
-      <c r="F78" s="21">
+      <c r="E78" s="43"/>
+      <c r="F78" s="8">
         <f t="shared" ref="F78:F88" si="3">IF(B78=0,0,D78/B78)</f>
         <v>1173</v>
       </c>
     </row>
     <row r="79" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="10" t="s">
+      <c r="A79" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B79" s="18">
-[...7 lines deleted...]
-      <c r="F79" s="19">
+      <c r="B79" s="44">
+        <v>0</v>
+      </c>
+      <c r="C79" s="44"/>
+      <c r="D79" s="44">
+        <v>0</v>
+      </c>
+      <c r="E79" s="44"/>
+      <c r="F79" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="37" t="s">
+      <c r="A80" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B80" s="20">
+      <c r="B80" s="43">
         <v>5</v>
       </c>
-      <c r="C80" s="20"/>
-      <c r="D80" s="20">
+      <c r="C80" s="43"/>
+      <c r="D80" s="43">
         <v>8651</v>
       </c>
-      <c r="E80" s="20"/>
-      <c r="F80" s="38">
+      <c r="E80" s="43"/>
+      <c r="F80" s="15">
         <f t="shared" si="3"/>
         <v>1730.2</v>
       </c>
     </row>
     <row r="81" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="10" t="s">
+      <c r="A81" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B81" s="18">
+      <c r="B81" s="44">
         <v>2</v>
       </c>
-      <c r="C81" s="18"/>
-      <c r="D81" s="18">
+      <c r="C81" s="44"/>
+      <c r="D81" s="44">
         <v>3091</v>
       </c>
-      <c r="E81" s="18"/>
-      <c r="F81" s="19">
+      <c r="E81" s="44"/>
+      <c r="F81" s="7">
         <f t="shared" si="3"/>
         <v>1545.5</v>
       </c>
     </row>
     <row r="82" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="14" t="s">
+      <c r="A82" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="B82" s="20">
-[...7 lines deleted...]
-      <c r="F82" s="21">
+      <c r="B82" s="43">
+        <v>0</v>
+      </c>
+      <c r="C82" s="43"/>
+      <c r="D82" s="43">
+        <v>0</v>
+      </c>
+      <c r="E82" s="43"/>
+      <c r="F82" s="8">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="10" t="s">
+      <c r="A83" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B83" s="18">
-[...7 lines deleted...]
-      <c r="F83" s="19">
+      <c r="B83" s="44">
+        <v>0</v>
+      </c>
+      <c r="C83" s="44"/>
+      <c r="D83" s="44">
+        <v>0</v>
+      </c>
+      <c r="E83" s="44"/>
+      <c r="F83" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A84" s="37" t="s">
+      <c r="A84" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B84" s="20">
-[...7 lines deleted...]
-      <c r="F84" s="21">
+      <c r="B84" s="43">
+        <v>0</v>
+      </c>
+      <c r="C84" s="43"/>
+      <c r="D84" s="43">
+        <v>0</v>
+      </c>
+      <c r="E84" s="43"/>
+      <c r="F84" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A85" s="10" t="s">
+      <c r="A85" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B85" s="18">
-[...7 lines deleted...]
-      <c r="F85" s="19">
+      <c r="B85" s="44">
+        <v>0</v>
+      </c>
+      <c r="C85" s="44"/>
+      <c r="D85" s="44">
+        <v>0</v>
+      </c>
+      <c r="E85" s="44"/>
+      <c r="F85" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="37" t="s">
+      <c r="A86" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="B86" s="20">
+      <c r="B86" s="43">
         <v>4</v>
       </c>
-      <c r="C86" s="20"/>
-      <c r="D86" s="20">
+      <c r="C86" s="43"/>
+      <c r="D86" s="43">
         <v>7212</v>
       </c>
-      <c r="E86" s="20"/>
-      <c r="F86" s="38">
+      <c r="E86" s="43"/>
+      <c r="F86" s="15">
         <f t="shared" si="3"/>
         <v>1803</v>
       </c>
     </row>
     <row r="87" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="10" t="s">
+      <c r="A87" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B87" s="18">
+      <c r="B87" s="44">
         <v>2</v>
       </c>
-      <c r="C87" s="18"/>
-      <c r="D87" s="18">
+      <c r="C87" s="44"/>
+      <c r="D87" s="44">
         <v>2332</v>
       </c>
-      <c r="E87" s="18"/>
-      <c r="F87" s="19">
+      <c r="E87" s="44"/>
+      <c r="F87" s="7">
         <f t="shared" si="3"/>
         <v>1166</v>
       </c>
     </row>
     <row r="88" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="37" t="s">
+      <c r="A88" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B88" s="20">
+      <c r="B88" s="43">
         <v>1</v>
       </c>
-      <c r="C88" s="20"/>
-      <c r="D88" s="20">
+      <c r="C88" s="43"/>
+      <c r="D88" s="43">
         <v>2018</v>
       </c>
-      <c r="E88" s="20"/>
-      <c r="F88" s="38">
+      <c r="E88" s="43"/>
+      <c r="F88" s="15">
         <f t="shared" si="3"/>
         <v>2018</v>
       </c>
     </row>
     <row r="89" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A89" s="25" t="s">
-[...2 lines deleted...]
-      <c r="B89" s="26">
+      <c r="A89" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B89" s="31">
         <f>SUM(B77:C88)</f>
         <v>20</v>
       </c>
-      <c r="C89" s="26"/>
-      <c r="D89" s="26">
+      <c r="C89" s="31"/>
+      <c r="D89" s="31">
         <f>SUM(D77:E88)</f>
         <v>29315</v>
       </c>
-      <c r="E89" s="26"/>
-      <c r="F89" s="27">
+      <c r="E89" s="31"/>
+      <c r="F89" s="10">
         <f>IF(B89=0,0,D89/B89)</f>
         <v>1465.75</v>
       </c>
     </row>
     <row r="90" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="91" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A91" s="6">
+      <c r="A91" s="35">
         <v>2018</v>
       </c>
-      <c r="B91" s="6"/>
-[...3 lines deleted...]
-      <c r="F91" s="6"/>
+      <c r="B91" s="35"/>
+      <c r="C91" s="35"/>
+      <c r="D91" s="35"/>
+      <c r="E91" s="35"/>
+      <c r="F91" s="35"/>
     </row>
     <row r="92" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="7" t="s">
+      <c r="A92" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B92" s="7" t="s">
+      <c r="B92" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="C92" s="7"/>
-      <c r="D92" s="7" t="s">
+      <c r="C92" s="36"/>
+      <c r="D92" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="E92" s="7"/>
-      <c r="F92" s="8" t="s">
+      <c r="E92" s="36"/>
+      <c r="F92" s="38" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="93" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="9"/>
-[...8 lines deleted...]
-      <c r="F93" s="8"/>
+      <c r="A93" s="49"/>
+      <c r="B93" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C93" s="36"/>
+      <c r="D93" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E93" s="36"/>
+      <c r="F93" s="38"/>
     </row>
     <row r="94" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A94" s="10" t="s">
+      <c r="A94" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B94" s="28">
+      <c r="B94" s="53">
         <v>2</v>
       </c>
-      <c r="C94" s="28"/>
-      <c r="D94" s="28">
+      <c r="C94" s="53"/>
+      <c r="D94" s="53">
         <v>2540</v>
       </c>
-      <c r="E94" s="28"/>
-      <c r="F94" s="19">
+      <c r="E94" s="53"/>
+      <c r="F94" s="7">
         <f>IF(B94=0,0,D94/B94)</f>
         <v>1270</v>
       </c>
     </row>
     <row r="95" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A95" s="37" t="s">
+      <c r="A95" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B95" s="20">
+      <c r="B95" s="43">
         <v>2</v>
       </c>
-      <c r="C95" s="20"/>
-      <c r="D95" s="20">
+      <c r="C95" s="43"/>
+      <c r="D95" s="43">
         <v>2510</v>
       </c>
-      <c r="E95" s="20"/>
-      <c r="F95" s="38">
+      <c r="E95" s="43"/>
+      <c r="F95" s="15">
         <f t="shared" ref="F95:F105" si="4">IF(B95=0,0,D95/B95)</f>
         <v>1255</v>
       </c>
     </row>
     <row r="96" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A96" s="10" t="s">
+      <c r="A96" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B96" s="18">
+      <c r="B96" s="44">
         <v>1</v>
       </c>
-      <c r="C96" s="18"/>
-      <c r="D96" s="18">
+      <c r="C96" s="44"/>
+      <c r="D96" s="44">
         <v>1151</v>
       </c>
-      <c r="E96" s="18"/>
-      <c r="F96" s="19">
+      <c r="E96" s="44"/>
+      <c r="F96" s="7">
         <f t="shared" si="4"/>
         <v>1151</v>
       </c>
     </row>
     <row r="97" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A97" s="37" t="s">
+      <c r="A97" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B97" s="20">
+      <c r="B97" s="43">
         <v>5</v>
       </c>
-      <c r="C97" s="20"/>
-      <c r="D97" s="20">
+      <c r="C97" s="43"/>
+      <c r="D97" s="43">
         <v>9192</v>
       </c>
-      <c r="E97" s="20"/>
-      <c r="F97" s="38">
+      <c r="E97" s="43"/>
+      <c r="F97" s="15">
         <f t="shared" si="4"/>
         <v>1838.4</v>
       </c>
     </row>
     <row r="98" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="10" t="s">
+      <c r="A98" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B98" s="18">
+      <c r="B98" s="44">
         <v>1</v>
       </c>
-      <c r="C98" s="18"/>
-      <c r="D98" s="18">
+      <c r="C98" s="44"/>
+      <c r="D98" s="44">
         <v>634</v>
       </c>
-      <c r="E98" s="18"/>
-      <c r="F98" s="19">
+      <c r="E98" s="44"/>
+      <c r="F98" s="7">
         <f t="shared" si="4"/>
         <v>634</v>
       </c>
     </row>
     <row r="99" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="37" t="s">
+      <c r="A99" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B99" s="20">
+      <c r="B99" s="43">
         <v>1</v>
       </c>
-      <c r="C99" s="20"/>
-      <c r="D99" s="20">
+      <c r="C99" s="43"/>
+      <c r="D99" s="43">
         <v>469</v>
       </c>
-      <c r="E99" s="20"/>
-      <c r="F99" s="38">
+      <c r="E99" s="43"/>
+      <c r="F99" s="15">
         <f t="shared" si="4"/>
         <v>469</v>
       </c>
     </row>
     <row r="100" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="10" t="s">
+      <c r="A100" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B100" s="18">
-[...7 lines deleted...]
-      <c r="F100" s="19">
+      <c r="B100" s="44">
+        <v>0</v>
+      </c>
+      <c r="C100" s="44"/>
+      <c r="D100" s="44">
+        <v>0</v>
+      </c>
+      <c r="E100" s="44"/>
+      <c r="F100" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="37" t="s">
+      <c r="A101" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B101" s="20">
+      <c r="B101" s="43">
         <v>1</v>
       </c>
-      <c r="C101" s="20"/>
-      <c r="D101" s="20">
+      <c r="C101" s="43"/>
+      <c r="D101" s="43">
         <v>743</v>
       </c>
-      <c r="E101" s="20"/>
-      <c r="F101" s="21">
+      <c r="E101" s="43"/>
+      <c r="F101" s="8">
         <f t="shared" si="4"/>
         <v>743</v>
       </c>
     </row>
     <row r="102" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A102" s="10" t="s">
+      <c r="A102" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B102" s="18">
-[...7 lines deleted...]
-      <c r="F102" s="19">
+      <c r="B102" s="44">
+        <v>0</v>
+      </c>
+      <c r="C102" s="44"/>
+      <c r="D102" s="44">
+        <v>0</v>
+      </c>
+      <c r="E102" s="44"/>
+      <c r="F102" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="37" t="s">
+      <c r="A103" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="B103" s="20">
+      <c r="B103" s="43">
         <v>1</v>
       </c>
-      <c r="C103" s="20"/>
-      <c r="D103" s="20">
+      <c r="C103" s="43"/>
+      <c r="D103" s="43">
         <v>1180</v>
       </c>
-      <c r="E103" s="20"/>
-      <c r="F103" s="38">
+      <c r="E103" s="43"/>
+      <c r="F103" s="15">
         <f t="shared" si="4"/>
         <v>1180</v>
       </c>
     </row>
     <row r="104" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="10" t="s">
+      <c r="A104" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B104" s="18">
+      <c r="B104" s="44">
         <v>1</v>
       </c>
-      <c r="C104" s="18"/>
-      <c r="D104" s="18">
+      <c r="C104" s="44"/>
+      <c r="D104" s="44">
         <v>1767</v>
       </c>
-      <c r="E104" s="18"/>
-      <c r="F104" s="19">
+      <c r="E104" s="44"/>
+      <c r="F104" s="7">
         <f t="shared" si="4"/>
         <v>1767</v>
       </c>
     </row>
     <row r="105" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A105" s="37" t="s">
+      <c r="A105" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B105" s="20">
-[...7 lines deleted...]
-      <c r="F105" s="38">
+      <c r="B105" s="43">
+        <v>0</v>
+      </c>
+      <c r="C105" s="43"/>
+      <c r="D105" s="43">
+        <v>0</v>
+      </c>
+      <c r="E105" s="43"/>
+      <c r="F105" s="15">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A106" s="25" t="s">
-[...2 lines deleted...]
-      <c r="B106" s="26">
+      <c r="A106" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B106" s="31">
         <f>SUM(B94:C105)</f>
         <v>15</v>
       </c>
-      <c r="C106" s="26"/>
-      <c r="D106" s="26">
+      <c r="C106" s="31"/>
+      <c r="D106" s="31">
         <f>SUM(D94:E105)</f>
         <v>20186</v>
       </c>
-      <c r="E106" s="26"/>
-      <c r="F106" s="27">
+      <c r="E106" s="31"/>
+      <c r="F106" s="10">
         <f>IF(B106=0,0,D106/B106)</f>
         <v>1345.7333333333333</v>
       </c>
     </row>
     <row r="107" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="108" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A108" s="6">
+      <c r="A108" s="35">
         <v>2019</v>
       </c>
-      <c r="B108" s="6"/>
-[...3 lines deleted...]
-      <c r="F108" s="6"/>
+      <c r="B108" s="35"/>
+      <c r="C108" s="35"/>
+      <c r="D108" s="35"/>
+      <c r="E108" s="35"/>
+      <c r="F108" s="35"/>
     </row>
     <row r="109" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A109" s="7" t="s">
+      <c r="A109" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B109" s="7" t="s">
+      <c r="B109" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="C109" s="7"/>
-      <c r="D109" s="7" t="s">
+      <c r="C109" s="36"/>
+      <c r="D109" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="E109" s="7"/>
-      <c r="F109" s="8" t="s">
+      <c r="E109" s="36"/>
+      <c r="F109" s="38" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="110" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A110" s="9"/>
-[...8 lines deleted...]
-      <c r="F110" s="8"/>
+      <c r="A110" s="49"/>
+      <c r="B110" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C110" s="36"/>
+      <c r="D110" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E110" s="36"/>
+      <c r="F110" s="38"/>
     </row>
     <row r="111" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A111" s="10" t="s">
+      <c r="A111" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B111" s="39">
+      <c r="B111" s="57">
         <v>2</v>
       </c>
-      <c r="C111" s="39"/>
-      <c r="D111" s="39">
+      <c r="C111" s="57"/>
+      <c r="D111" s="57">
         <v>1353</v>
       </c>
-      <c r="E111" s="39"/>
-      <c r="F111" s="40">
+      <c r="E111" s="57"/>
+      <c r="F111" s="16">
         <f>IF(B111=0,0,D111/B111)</f>
         <v>676.5</v>
       </c>
     </row>
     <row r="112" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="37" t="s">
+      <c r="A112" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B112" s="41">
+      <c r="B112" s="58">
         <v>1</v>
       </c>
-      <c r="C112" s="41"/>
-      <c r="D112" s="41">
+      <c r="C112" s="58"/>
+      <c r="D112" s="58">
         <v>1348</v>
       </c>
-      <c r="E112" s="41"/>
-      <c r="F112" s="42">
+      <c r="E112" s="58"/>
+      <c r="F112" s="17">
         <f t="shared" ref="F112:F114" si="5">IF(B112=0,0,D112/B112)</f>
         <v>1348</v>
       </c>
     </row>
     <row r="113" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A113" s="10" t="s">
+      <c r="A113" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B113" s="43">
-[...7 lines deleted...]
-      <c r="F113" s="40">
+      <c r="B113" s="59">
+        <v>0</v>
+      </c>
+      <c r="C113" s="59"/>
+      <c r="D113" s="59">
+        <v>0</v>
+      </c>
+      <c r="E113" s="59"/>
+      <c r="F113" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="37" t="s">
+      <c r="A114" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B114" s="41">
+      <c r="B114" s="58">
         <v>4</v>
       </c>
-      <c r="C114" s="41"/>
-      <c r="D114" s="41">
+      <c r="C114" s="58"/>
+      <c r="D114" s="58">
         <v>6378</v>
       </c>
-      <c r="E114" s="41"/>
-      <c r="F114" s="42">
+      <c r="E114" s="58"/>
+      <c r="F114" s="17">
         <f t="shared" si="5"/>
         <v>1594.5</v>
       </c>
     </row>
     <row r="115" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="10" t="s">
+      <c r="A115" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B115" s="43">
-[...7 lines deleted...]
-      <c r="F115" s="40">
+      <c r="B115" s="59">
+        <v>0</v>
+      </c>
+      <c r="C115" s="59"/>
+      <c r="D115" s="59">
+        <v>0</v>
+      </c>
+      <c r="E115" s="59"/>
+      <c r="F115" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A116" s="37" t="s">
+      <c r="A116" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B116" s="41">
-[...7 lines deleted...]
-      <c r="F116" s="42">
+      <c r="B116" s="58">
+        <v>0</v>
+      </c>
+      <c r="C116" s="58"/>
+      <c r="D116" s="58">
+        <v>0</v>
+      </c>
+      <c r="E116" s="58"/>
+      <c r="F116" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A117" s="10" t="s">
+      <c r="A117" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B117" s="43">
-[...7 lines deleted...]
-      <c r="F117" s="40">
+      <c r="B117" s="59">
+        <v>0</v>
+      </c>
+      <c r="C117" s="59"/>
+      <c r="D117" s="59">
+        <v>0</v>
+      </c>
+      <c r="E117" s="59"/>
+      <c r="F117" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="37" t="s">
+      <c r="A118" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B118" s="41">
-[...7 lines deleted...]
-      <c r="F118" s="42">
+      <c r="B118" s="58">
+        <v>0</v>
+      </c>
+      <c r="C118" s="58"/>
+      <c r="D118" s="58">
+        <v>0</v>
+      </c>
+      <c r="E118" s="58"/>
+      <c r="F118" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="10" t="s">
+      <c r="A119" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B119" s="43">
-[...7 lines deleted...]
-      <c r="F119" s="40">
+      <c r="B119" s="59">
+        <v>0</v>
+      </c>
+      <c r="C119" s="59"/>
+      <c r="D119" s="59">
+        <v>0</v>
+      </c>
+      <c r="E119" s="59"/>
+      <c r="F119" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A120" s="14" t="s">
+      <c r="A120" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B120" s="20">
-[...7 lines deleted...]
-      <c r="F120" s="21">
+      <c r="B120" s="43">
+        <v>0</v>
+      </c>
+      <c r="C120" s="43"/>
+      <c r="D120" s="43">
+        <v>0</v>
+      </c>
+      <c r="E120" s="43"/>
+      <c r="F120" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A121" s="10" t="s">
+      <c r="A121" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B121" s="43">
-[...7 lines deleted...]
-      <c r="F121" s="40">
+      <c r="B121" s="59">
+        <v>0</v>
+      </c>
+      <c r="C121" s="59"/>
+      <c r="D121" s="59">
+        <v>0</v>
+      </c>
+      <c r="E121" s="59"/>
+      <c r="F121" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A122" s="14" t="s">
+      <c r="A122" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B122" s="20">
-[...7 lines deleted...]
-      <c r="F122" s="21">
+      <c r="B122" s="43">
+        <v>0</v>
+      </c>
+      <c r="C122" s="43"/>
+      <c r="D122" s="43">
+        <v>0</v>
+      </c>
+      <c r="E122" s="43"/>
+      <c r="F122" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A123" s="25" t="s">
-[...2 lines deleted...]
-      <c r="B123" s="26">
+      <c r="A123" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B123" s="31">
         <f>SUM(B111:C122)</f>
         <v>7</v>
       </c>
-      <c r="C123" s="26"/>
-      <c r="D123" s="26">
+      <c r="C123" s="31"/>
+      <c r="D123" s="31">
         <f>SUM(D111:E122)</f>
         <v>9079</v>
       </c>
-      <c r="E123" s="26"/>
-      <c r="F123" s="27">
+      <c r="E123" s="31"/>
+      <c r="F123" s="10">
         <f>IF(B123=0,0,D123/B123)</f>
         <v>1297</v>
       </c>
     </row>
     <row r="124" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="125" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A125" s="6">
+      <c r="A125" s="35">
         <v>2020</v>
       </c>
-      <c r="B125" s="6"/>
-[...3 lines deleted...]
-      <c r="F125" s="6"/>
+      <c r="B125" s="35"/>
+      <c r="C125" s="35"/>
+      <c r="D125" s="35"/>
+      <c r="E125" s="35"/>
+      <c r="F125" s="35"/>
     </row>
     <row r="126" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="7" t="s">
+      <c r="A126" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B126" s="7" t="s">
+      <c r="B126" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="C126" s="7"/>
-      <c r="D126" s="7" t="s">
+      <c r="C126" s="36"/>
+      <c r="D126" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="E126" s="7"/>
-      <c r="F126" s="8" t="s">
+      <c r="E126" s="36"/>
+      <c r="F126" s="38" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="127" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A127" s="9"/>
-[...8 lines deleted...]
-      <c r="F127" s="8"/>
+      <c r="A127" s="49"/>
+      <c r="B127" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C127" s="36"/>
+      <c r="D127" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E127" s="36"/>
+      <c r="F127" s="38"/>
     </row>
     <row r="128" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A128" s="10" t="s">
+      <c r="A128" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B128" s="44">
-[...7 lines deleted...]
-      <c r="F128" s="45">
+      <c r="B128" s="33">
+        <v>0</v>
+      </c>
+      <c r="C128" s="33"/>
+      <c r="D128" s="33">
+        <v>0</v>
+      </c>
+      <c r="E128" s="33"/>
+      <c r="F128" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A129" s="37" t="s">
+      <c r="A129" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B129" s="46">
-[...7 lines deleted...]
-      <c r="F129" s="47">
+      <c r="B129" s="29">
+        <v>0</v>
+      </c>
+      <c r="C129" s="29"/>
+      <c r="D129" s="29">
+        <v>0</v>
+      </c>
+      <c r="E129" s="29"/>
+      <c r="F129" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A130" s="10" t="s">
+      <c r="A130" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B130" s="44">
-[...7 lines deleted...]
-      <c r="F130" s="45">
+      <c r="B130" s="33">
+        <v>0</v>
+      </c>
+      <c r="C130" s="33"/>
+      <c r="D130" s="33">
+        <v>0</v>
+      </c>
+      <c r="E130" s="33"/>
+      <c r="F130" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A131" s="37" t="s">
+      <c r="A131" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B131" s="46">
-[...7 lines deleted...]
-      <c r="F131" s="47">
+      <c r="B131" s="29">
+        <v>0</v>
+      </c>
+      <c r="C131" s="29"/>
+      <c r="D131" s="29">
+        <v>0</v>
+      </c>
+      <c r="E131" s="29"/>
+      <c r="F131" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A132" s="10" t="s">
+      <c r="A132" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B132" s="44">
+      <c r="B132" s="33">
         <v>4</v>
       </c>
-      <c r="C132" s="44"/>
-      <c r="D132" s="44">
+      <c r="C132" s="33"/>
+      <c r="D132" s="33">
         <v>5009</v>
       </c>
-      <c r="E132" s="44"/>
-      <c r="F132" s="45">
+      <c r="E132" s="33"/>
+      <c r="F132" s="18">
         <f t="shared" ref="F132" si="6">IF(B132=0,0,D132/B132)</f>
         <v>1252.25</v>
       </c>
     </row>
     <row r="133" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A133" s="37" t="s">
+      <c r="A133" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B133" s="46">
-[...7 lines deleted...]
-      <c r="F133" s="47">
+      <c r="B133" s="29">
+        <v>0</v>
+      </c>
+      <c r="C133" s="29"/>
+      <c r="D133" s="29">
+        <v>0</v>
+      </c>
+      <c r="E133" s="29"/>
+      <c r="F133" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A134" s="10" t="s">
+      <c r="A134" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B134" s="48">
-[...7 lines deleted...]
-      <c r="F134" s="45">
+      <c r="B134" s="32">
+        <v>0</v>
+      </c>
+      <c r="C134" s="32"/>
+      <c r="D134" s="33">
+        <v>0</v>
+      </c>
+      <c r="E134" s="33"/>
+      <c r="F134" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A135" s="37" t="s">
+      <c r="A135" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B135" s="49">
-[...7 lines deleted...]
-      <c r="F135" s="47">
+      <c r="B135" s="34">
+        <v>0</v>
+      </c>
+      <c r="C135" s="34"/>
+      <c r="D135" s="29">
+        <v>0</v>
+      </c>
+      <c r="E135" s="29"/>
+      <c r="F135" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="10" t="s">
+      <c r="A136" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B136" s="48">
-[...7 lines deleted...]
-      <c r="F136" s="45">
+      <c r="B136" s="32">
+        <v>0</v>
+      </c>
+      <c r="C136" s="32"/>
+      <c r="D136" s="33">
+        <v>0</v>
+      </c>
+      <c r="E136" s="33"/>
+      <c r="F136" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A137" s="37" t="s">
+      <c r="A137" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="B137" s="46">
-[...7 lines deleted...]
-      <c r="F137" s="47">
+      <c r="B137" s="29">
+        <v>0</v>
+      </c>
+      <c r="C137" s="29"/>
+      <c r="D137" s="29">
+        <v>0</v>
+      </c>
+      <c r="E137" s="29"/>
+      <c r="F137" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A138" s="10" t="s">
+      <c r="A138" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B138" s="48">
-[...7 lines deleted...]
-      <c r="F138" s="45">
+      <c r="B138" s="32">
+        <v>0</v>
+      </c>
+      <c r="C138" s="32"/>
+      <c r="D138" s="33">
+        <v>0</v>
+      </c>
+      <c r="E138" s="33"/>
+      <c r="F138" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A139" s="37" t="s">
+      <c r="A139" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B139" s="46">
-[...7 lines deleted...]
-      <c r="F139" s="47">
+      <c r="B139" s="29">
+        <v>0</v>
+      </c>
+      <c r="C139" s="29"/>
+      <c r="D139" s="29">
+        <v>0</v>
+      </c>
+      <c r="E139" s="29"/>
+      <c r="F139" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A140" s="25" t="s">
-[...2 lines deleted...]
-      <c r="B140" s="50">
+      <c r="A140" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B140" s="30">
         <f>SUM(B128:C139)</f>
         <v>4</v>
       </c>
-      <c r="C140" s="50"/>
-      <c r="D140" s="26">
+      <c r="C140" s="30"/>
+      <c r="D140" s="31">
         <f>SUM(D128:E139)</f>
         <v>5009</v>
       </c>
-      <c r="E140" s="26"/>
-      <c r="F140" s="27">
+      <c r="E140" s="31"/>
+      <c r="F140" s="10">
         <f>IF(B140=0,0,D140/B140)</f>
         <v>1252.25</v>
       </c>
     </row>
     <row r="141" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A141" s="51"/>
+      <c r="A141" s="20"/>
     </row>
     <row r="142" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A142" s="6">
+      <c r="A142" s="35">
         <v>2021</v>
       </c>
-      <c r="B142" s="6"/>
-[...3 lines deleted...]
-      <c r="F142" s="6"/>
+      <c r="B142" s="35"/>
+      <c r="C142" s="35"/>
+      <c r="D142" s="35"/>
+      <c r="E142" s="35"/>
+      <c r="F142" s="35"/>
     </row>
     <row r="143" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A143" s="7" t="s">
+      <c r="A143" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B143" s="7" t="s">
+      <c r="B143" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="C143" s="7"/>
-      <c r="D143" s="7" t="s">
+      <c r="C143" s="36"/>
+      <c r="D143" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="E143" s="7"/>
-      <c r="F143" s="8" t="s">
+      <c r="E143" s="36"/>
+      <c r="F143" s="38" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="144" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A144" s="52"/>
-[...8 lines deleted...]
-      <c r="F144" s="8"/>
+      <c r="A144" s="37"/>
+      <c r="B144" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C144" s="36"/>
+      <c r="D144" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E144" s="36"/>
+      <c r="F144" s="38"/>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A145" s="10" t="s">
+      <c r="A145" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B145" s="44">
-[...7 lines deleted...]
-      <c r="F145" s="45">
+      <c r="B145" s="33">
+        <v>0</v>
+      </c>
+      <c r="C145" s="33"/>
+      <c r="D145" s="33">
+        <v>0</v>
+      </c>
+      <c r="E145" s="33"/>
+      <c r="F145" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A146" s="37" t="s">
+      <c r="A146" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B146" s="46">
-[...7 lines deleted...]
-      <c r="F146" s="47">
+      <c r="B146" s="29">
+        <v>0</v>
+      </c>
+      <c r="C146" s="29"/>
+      <c r="D146" s="29">
+        <v>0</v>
+      </c>
+      <c r="E146" s="29"/>
+      <c r="F146" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A147" s="10" t="s">
+      <c r="A147" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B147" s="44">
-[...7 lines deleted...]
-      <c r="F147" s="45">
+      <c r="B147" s="33">
+        <v>0</v>
+      </c>
+      <c r="C147" s="33"/>
+      <c r="D147" s="33">
+        <v>0</v>
+      </c>
+      <c r="E147" s="33"/>
+      <c r="F147" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A148" s="37" t="s">
+      <c r="A148" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B148" s="46">
-[...7 lines deleted...]
-      <c r="F148" s="47">
+      <c r="B148" s="29">
+        <v>0</v>
+      </c>
+      <c r="C148" s="29"/>
+      <c r="D148" s="29">
+        <v>0</v>
+      </c>
+      <c r="E148" s="29"/>
+      <c r="F148" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A149" s="10" t="s">
+      <c r="A149" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B149" s="44">
-[...7 lines deleted...]
-      <c r="F149" s="45">
+      <c r="B149" s="33">
+        <v>0</v>
+      </c>
+      <c r="C149" s="33"/>
+      <c r="D149" s="33">
+        <v>0</v>
+      </c>
+      <c r="E149" s="33"/>
+      <c r="F149" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A150" s="37" t="s">
+      <c r="A150" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B150" s="46">
-[...7 lines deleted...]
-      <c r="F150" s="47">
+      <c r="B150" s="29">
+        <v>0</v>
+      </c>
+      <c r="C150" s="29"/>
+      <c r="D150" s="29">
+        <v>0</v>
+      </c>
+      <c r="E150" s="29"/>
+      <c r="F150" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A151" s="10" t="s">
+      <c r="A151" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B151" s="48">
-[...7 lines deleted...]
-      <c r="F151" s="45">
+      <c r="B151" s="32">
+        <v>0</v>
+      </c>
+      <c r="C151" s="32"/>
+      <c r="D151" s="32">
+        <v>0</v>
+      </c>
+      <c r="E151" s="32"/>
+      <c r="F151" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A152" s="37" t="s">
+      <c r="A152" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B152" s="49">
-[...7 lines deleted...]
-      <c r="F152" s="47">
+      <c r="B152" s="34">
+        <v>0</v>
+      </c>
+      <c r="C152" s="34"/>
+      <c r="D152" s="34">
+        <v>0</v>
+      </c>
+      <c r="E152" s="34"/>
+      <c r="F152" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A153" s="10" t="s">
+      <c r="A153" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B153" s="48">
-[...7 lines deleted...]
-      <c r="F153" s="45">
+      <c r="B153" s="32">
+        <v>0</v>
+      </c>
+      <c r="C153" s="32"/>
+      <c r="D153" s="32">
+        <v>0</v>
+      </c>
+      <c r="E153" s="32"/>
+      <c r="F153" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A154" s="37" t="s">
+      <c r="A154" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="B154" s="46">
-[...7 lines deleted...]
-      <c r="F154" s="47">
+      <c r="B154" s="29">
+        <v>0</v>
+      </c>
+      <c r="C154" s="29"/>
+      <c r="D154" s="29">
+        <v>0</v>
+      </c>
+      <c r="E154" s="29"/>
+      <c r="F154" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A155" s="10" t="s">
+      <c r="A155" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B155" s="48">
-[...7 lines deleted...]
-      <c r="F155" s="45">
+      <c r="B155" s="32">
+        <v>0</v>
+      </c>
+      <c r="C155" s="32"/>
+      <c r="D155" s="32">
+        <v>0</v>
+      </c>
+      <c r="E155" s="32"/>
+      <c r="F155" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A156" s="37" t="s">
+      <c r="A156" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B156" s="46">
-[...7 lines deleted...]
-      <c r="F156" s="47">
+      <c r="B156" s="29">
+        <v>0</v>
+      </c>
+      <c r="C156" s="29"/>
+      <c r="D156" s="29">
+        <v>0</v>
+      </c>
+      <c r="E156" s="29"/>
+      <c r="F156" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A157" s="25" t="s">
-[...2 lines deleted...]
-      <c r="B157" s="50">
+      <c r="A157" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B157" s="30">
         <f>SUM(B145:C156)</f>
         <v>0</v>
       </c>
-      <c r="C157" s="50"/>
-      <c r="D157" s="26">
+      <c r="C157" s="30"/>
+      <c r="D157" s="31">
         <f>SUM(D145:E156)</f>
         <v>0</v>
       </c>
-      <c r="E157" s="26"/>
-      <c r="F157" s="27">
+      <c r="E157" s="31"/>
+      <c r="F157" s="10">
         <f>IF(B157=0,0,D157/B157)</f>
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A158" s="53" t="s">
+      <c r="A158" s="21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="159" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A159" s="6">
+      <c r="A159" s="35">
         <v>2022</v>
       </c>
-      <c r="B159" s="6"/>
-[...3 lines deleted...]
-      <c r="F159" s="6"/>
+      <c r="B159" s="35"/>
+      <c r="C159" s="35"/>
+      <c r="D159" s="35"/>
+      <c r="E159" s="35"/>
+      <c r="F159" s="35"/>
     </row>
     <row r="160" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A160" s="7" t="s">
+      <c r="A160" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B160" s="7" t="s">
+      <c r="B160" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="C160" s="7"/>
-      <c r="D160" s="7" t="s">
+      <c r="C160" s="36"/>
+      <c r="D160" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="E160" s="7"/>
-      <c r="F160" s="8" t="s">
+      <c r="E160" s="36"/>
+      <c r="F160" s="38" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="161" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A161" s="52"/>
-[...8 lines deleted...]
-      <c r="F161" s="8"/>
+      <c r="A161" s="37"/>
+      <c r="B161" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C161" s="36"/>
+      <c r="D161" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E161" s="36"/>
+      <c r="F161" s="38"/>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A162" s="10" t="s">
+      <c r="A162" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B162" s="44">
-[...7 lines deleted...]
-      <c r="F162" s="45">
+      <c r="B162" s="33">
+        <v>0</v>
+      </c>
+      <c r="C162" s="33"/>
+      <c r="D162" s="33">
+        <v>0</v>
+      </c>
+      <c r="E162" s="33"/>
+      <c r="F162" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A163" s="37" t="s">
+      <c r="A163" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B163" s="46">
-[...7 lines deleted...]
-      <c r="F163" s="47">
+      <c r="B163" s="29">
+        <v>0</v>
+      </c>
+      <c r="C163" s="29"/>
+      <c r="D163" s="29">
+        <v>0</v>
+      </c>
+      <c r="E163" s="29"/>
+      <c r="F163" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A164" s="10" t="s">
+      <c r="A164" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B164" s="44">
-[...7 lines deleted...]
-      <c r="F164" s="45">
+      <c r="B164" s="33">
+        <v>0</v>
+      </c>
+      <c r="C164" s="33"/>
+      <c r="D164" s="33">
+        <v>0</v>
+      </c>
+      <c r="E164" s="33"/>
+      <c r="F164" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A165" s="37" t="s">
+      <c r="A165" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B165" s="46">
+      <c r="B165" s="29">
         <v>2</v>
       </c>
-      <c r="C165" s="46"/>
-      <c r="D165" s="46">
+      <c r="C165" s="29"/>
+      <c r="D165" s="29">
         <v>1916</v>
       </c>
-      <c r="E165" s="46"/>
-      <c r="F165" s="47">
+      <c r="E165" s="29"/>
+      <c r="F165" s="19">
         <f t="shared" ref="F165" si="7">IF(B165=0,0,D165/B165)</f>
         <v>958</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A166" s="10" t="s">
+      <c r="A166" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B166" s="44">
+      <c r="B166" s="33">
         <v>2</v>
       </c>
-      <c r="C166" s="44"/>
-      <c r="D166" s="44">
+      <c r="C166" s="33"/>
+      <c r="D166" s="33">
         <v>1802</v>
       </c>
-      <c r="E166" s="44"/>
-      <c r="F166" s="45">
+      <c r="E166" s="33"/>
+      <c r="F166" s="18">
         <f t="shared" ref="F166:F171" si="8">IF(B166=0,0,D166/B166)</f>
         <v>901</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A167" s="37" t="s">
+      <c r="A167" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B167" s="46">
-[...7 lines deleted...]
-      <c r="F167" s="47">
+      <c r="B167" s="29">
+        <v>0</v>
+      </c>
+      <c r="C167" s="29"/>
+      <c r="D167" s="29">
+        <v>0</v>
+      </c>
+      <c r="E167" s="29"/>
+      <c r="F167" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A168" s="10" t="s">
+      <c r="A168" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B168" s="48">
-[...7 lines deleted...]
-      <c r="F168" s="45">
+      <c r="B168" s="32">
+        <v>0</v>
+      </c>
+      <c r="C168" s="32"/>
+      <c r="D168" s="33">
+        <v>0</v>
+      </c>
+      <c r="E168" s="33"/>
+      <c r="F168" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A169" s="37" t="s">
+      <c r="A169" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B169" s="49">
-[...7 lines deleted...]
-      <c r="F169" s="47">
+      <c r="B169" s="34">
+        <v>0</v>
+      </c>
+      <c r="C169" s="34"/>
+      <c r="D169" s="29">
+        <v>0</v>
+      </c>
+      <c r="E169" s="29"/>
+      <c r="F169" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A170" s="10" t="s">
+      <c r="A170" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B170" s="48">
-[...7 lines deleted...]
-      <c r="F170" s="45">
+      <c r="B170" s="32">
+        <v>0</v>
+      </c>
+      <c r="C170" s="32"/>
+      <c r="D170" s="33">
+        <v>0</v>
+      </c>
+      <c r="E170" s="33"/>
+      <c r="F170" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A171" s="37" t="s">
+      <c r="A171" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="B171" s="46">
+      <c r="B171" s="29">
         <v>1</v>
       </c>
-      <c r="C171" s="46"/>
-      <c r="D171" s="46">
+      <c r="C171" s="29"/>
+      <c r="D171" s="29">
         <v>64</v>
       </c>
-      <c r="E171" s="46"/>
-      <c r="F171" s="47">
+      <c r="E171" s="29"/>
+      <c r="F171" s="19">
         <f t="shared" si="8"/>
         <v>64</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A172" s="10" t="s">
+      <c r="A172" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B172" s="48">
-[...7 lines deleted...]
-      <c r="F172" s="45">
+      <c r="B172" s="32">
+        <v>0</v>
+      </c>
+      <c r="C172" s="32"/>
+      <c r="D172" s="33">
+        <v>0</v>
+      </c>
+      <c r="E172" s="33"/>
+      <c r="F172" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A173" s="37" t="s">
+      <c r="A173" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B173" s="46">
-[...7 lines deleted...]
-      <c r="F173" s="47">
+      <c r="B173" s="29">
+        <v>0</v>
+      </c>
+      <c r="C173" s="29"/>
+      <c r="D173" s="29">
+        <v>0</v>
+      </c>
+      <c r="E173" s="29"/>
+      <c r="F173" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A174" s="25" t="s">
-[...2 lines deleted...]
-      <c r="B174" s="50">
+      <c r="A174" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B174" s="30">
         <f>SUM(B162:C173)</f>
         <v>5</v>
       </c>
-      <c r="C174" s="50"/>
-      <c r="D174" s="26">
+      <c r="C174" s="30"/>
+      <c r="D174" s="31">
         <f>SUM(D162:E173)</f>
         <v>3782</v>
       </c>
-      <c r="E174" s="26"/>
-      <c r="F174" s="27">
+      <c r="E174" s="31"/>
+      <c r="F174" s="10">
         <f>IF(B174=0,0,D174/B174)</f>
         <v>756.4</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A175" s="53"/>
+      <c r="A175" s="21"/>
     </row>
     <row r="176" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A176" s="6">
+      <c r="A176" s="35">
         <v>2023</v>
       </c>
-      <c r="B176" s="6"/>
-[...3 lines deleted...]
-      <c r="F176" s="6"/>
+      <c r="B176" s="35"/>
+      <c r="C176" s="35"/>
+      <c r="D176" s="35"/>
+      <c r="E176" s="35"/>
+      <c r="F176" s="35"/>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A177" s="7" t="s">
+      <c r="A177" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B177" s="7" t="s">
+      <c r="B177" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="C177" s="7"/>
-      <c r="D177" s="7" t="s">
+      <c r="C177" s="36"/>
+      <c r="D177" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="E177" s="7"/>
-      <c r="F177" s="8" t="s">
+      <c r="E177" s="36"/>
+      <c r="F177" s="38" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="178" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A178" s="52"/>
-[...8 lines deleted...]
-      <c r="F178" s="8"/>
+      <c r="A178" s="37"/>
+      <c r="B178" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C178" s="36"/>
+      <c r="D178" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E178" s="36"/>
+      <c r="F178" s="38"/>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A179" s="10" t="s">
+      <c r="A179" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B179" s="44">
+      <c r="B179" s="33">
         <v>3</v>
       </c>
-      <c r="C179" s="44"/>
-      <c r="D179" s="44">
+      <c r="C179" s="33"/>
+      <c r="D179" s="33">
         <v>820</v>
       </c>
-      <c r="E179" s="44"/>
-      <c r="F179" s="45">
+      <c r="E179" s="33"/>
+      <c r="F179" s="18">
         <f t="shared" ref="F179:F190" si="9">IF(B179=0,0,D179/B179)</f>
         <v>273.33333333333331</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A180" s="37" t="s">
+      <c r="A180" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B180" s="46">
-[...7 lines deleted...]
-      <c r="F180" s="54">
+      <c r="B180" s="29">
+        <v>0</v>
+      </c>
+      <c r="C180" s="29"/>
+      <c r="D180" s="29">
+        <v>0</v>
+      </c>
+      <c r="E180" s="29"/>
+      <c r="F180" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A181" s="10" t="s">
+      <c r="A181" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B181" s="44">
+      <c r="B181" s="33">
         <v>1</v>
       </c>
-      <c r="C181" s="44"/>
-      <c r="D181" s="44">
+      <c r="C181" s="33"/>
+      <c r="D181" s="33">
         <v>800</v>
       </c>
-      <c r="E181" s="44"/>
-      <c r="F181" s="45">
+      <c r="E181" s="33"/>
+      <c r="F181" s="18">
         <f t="shared" si="9"/>
         <v>800</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A182" s="37" t="s">
+      <c r="A182" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B182" s="46">
-[...7 lines deleted...]
-      <c r="F182" s="54">
+      <c r="B182" s="29">
+        <v>0</v>
+      </c>
+      <c r="C182" s="29"/>
+      <c r="D182" s="29">
+        <v>0</v>
+      </c>
+      <c r="E182" s="29"/>
+      <c r="F182" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A183" s="10" t="s">
+      <c r="A183" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B183" s="44">
-[...7 lines deleted...]
-      <c r="F183" s="45">
+      <c r="B183" s="33">
+        <v>0</v>
+      </c>
+      <c r="C183" s="33"/>
+      <c r="D183" s="33">
+        <v>0</v>
+      </c>
+      <c r="E183" s="33"/>
+      <c r="F183" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A184" s="37" t="s">
+      <c r="A184" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B184" s="46">
-[...7 lines deleted...]
-      <c r="F184" s="54">
+      <c r="B184" s="29">
+        <v>0</v>
+      </c>
+      <c r="C184" s="29"/>
+      <c r="D184" s="29">
+        <v>0</v>
+      </c>
+      <c r="E184" s="29"/>
+      <c r="F184" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A185" s="10" t="s">
+      <c r="A185" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B185" s="48">
-[...7 lines deleted...]
-      <c r="F185" s="45">
+      <c r="B185" s="32">
+        <v>0</v>
+      </c>
+      <c r="C185" s="32"/>
+      <c r="D185" s="33">
+        <v>0</v>
+      </c>
+      <c r="E185" s="33"/>
+      <c r="F185" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A186" s="37" t="s">
+      <c r="A186" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B186" s="49">
-[...7 lines deleted...]
-      <c r="F186" s="54">
+      <c r="B186" s="34">
+        <v>0</v>
+      </c>
+      <c r="C186" s="34"/>
+      <c r="D186" s="29">
+        <v>0</v>
+      </c>
+      <c r="E186" s="29"/>
+      <c r="F186" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A187" s="10" t="s">
+      <c r="A187" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B187" s="48">
-[...7 lines deleted...]
-      <c r="F187" s="45">
+      <c r="B187" s="32">
+        <v>0</v>
+      </c>
+      <c r="C187" s="32"/>
+      <c r="D187" s="33">
+        <v>0</v>
+      </c>
+      <c r="E187" s="33"/>
+      <c r="F187" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A188" s="37" t="s">
+      <c r="A188" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="B188" s="46">
+      <c r="B188" s="29">
         <v>5</v>
       </c>
-      <c r="C188" s="46"/>
-      <c r="D188" s="46">
+      <c r="C188" s="29"/>
+      <c r="D188" s="29">
         <v>2168</v>
       </c>
-      <c r="E188" s="46"/>
-      <c r="F188" s="54">
+      <c r="E188" s="29"/>
+      <c r="F188" s="22">
         <f t="shared" si="9"/>
         <v>433.6</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A189" s="10" t="s">
+      <c r="A189" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B189" s="48">
-[...7 lines deleted...]
-      <c r="F189" s="45">
+      <c r="B189" s="32">
+        <v>0</v>
+      </c>
+      <c r="C189" s="32"/>
+      <c r="D189" s="33">
+        <v>0</v>
+      </c>
+      <c r="E189" s="33"/>
+      <c r="F189" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A190" s="37" t="s">
+      <c r="A190" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B190" s="46">
+      <c r="B190" s="29">
         <v>1</v>
       </c>
-      <c r="C190" s="46"/>
-      <c r="D190" s="46">
+      <c r="C190" s="29"/>
+      <c r="D190" s="29">
         <v>344</v>
       </c>
-      <c r="E190" s="46"/>
-      <c r="F190" s="54">
+      <c r="E190" s="29"/>
+      <c r="F190" s="22">
         <f t="shared" si="9"/>
         <v>344</v>
       </c>
     </row>
     <row r="191" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A191" s="25" t="s">
-[...2 lines deleted...]
-      <c r="B191" s="50">
+      <c r="A191" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B191" s="30">
         <f>SUM(B179:C190)</f>
         <v>10</v>
       </c>
-      <c r="C191" s="50"/>
-      <c r="D191" s="26">
+      <c r="C191" s="30"/>
+      <c r="D191" s="31">
         <f>SUM(D179:E190)</f>
         <v>4132</v>
       </c>
-      <c r="E191" s="26"/>
-      <c r="F191" s="27">
+      <c r="E191" s="31"/>
+      <c r="F191" s="10">
         <f>IF(B191=0,0,D191/B191)</f>
         <v>413.2</v>
       </c>
     </row>
     <row r="192" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A192" s="6">
+      <c r="A192" s="35">
         <v>2024</v>
       </c>
-      <c r="B192" s="6"/>
-[...3 lines deleted...]
-      <c r="F192" s="6"/>
+      <c r="B192" s="35"/>
+      <c r="C192" s="35"/>
+      <c r="D192" s="35"/>
+      <c r="E192" s="35"/>
+      <c r="F192" s="35"/>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A193" s="7" t="s">
+      <c r="A193" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B193" s="7" t="s">
+      <c r="B193" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="C193" s="7"/>
-      <c r="D193" s="7" t="s">
+      <c r="C193" s="36"/>
+      <c r="D193" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="E193" s="7"/>
-      <c r="F193" s="8" t="s">
+      <c r="E193" s="36"/>
+      <c r="F193" s="38" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="194" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A194" s="52"/>
-[...8 lines deleted...]
-      <c r="F194" s="8"/>
+      <c r="A194" s="37"/>
+      <c r="B194" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C194" s="36"/>
+      <c r="D194" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E194" s="36"/>
+      <c r="F194" s="38"/>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A195" s="10" t="s">
+      <c r="A195" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B195" s="44">
+      <c r="B195" s="33">
         <v>2</v>
       </c>
-      <c r="C195" s="44"/>
-      <c r="D195" s="44">
+      <c r="C195" s="33"/>
+      <c r="D195" s="33">
         <v>1733</v>
       </c>
-      <c r="E195" s="44"/>
-      <c r="F195" s="45">
+      <c r="E195" s="33"/>
+      <c r="F195" s="18">
         <f t="shared" ref="F195:F206" si="10">IF(B195=0,0,D195/B195)</f>
         <v>866.5</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A196" s="37" t="s">
+      <c r="A196" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B196" s="46">
-[...7 lines deleted...]
-      <c r="F196" s="54">
+      <c r="B196" s="29">
+        <v>0</v>
+      </c>
+      <c r="C196" s="29"/>
+      <c r="D196" s="29">
+        <v>0</v>
+      </c>
+      <c r="E196" s="29"/>
+      <c r="F196" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A197" s="10" t="s">
+      <c r="A197" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B197" s="44">
-[...7 lines deleted...]
-      <c r="F197" s="45">
+      <c r="B197" s="33">
+        <v>0</v>
+      </c>
+      <c r="C197" s="33"/>
+      <c r="D197" s="33">
+        <v>0</v>
+      </c>
+      <c r="E197" s="33"/>
+      <c r="F197" s="18">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A198" s="37" t="s">
+      <c r="A198" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B198" s="46">
-[...7 lines deleted...]
-      <c r="F198" s="54">
+      <c r="B198" s="29">
+        <v>0</v>
+      </c>
+      <c r="C198" s="29"/>
+      <c r="D198" s="29">
+        <v>0</v>
+      </c>
+      <c r="E198" s="29"/>
+      <c r="F198" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A199" s="10" t="s">
+      <c r="A199" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B199" s="44">
-[...7 lines deleted...]
-      <c r="F199" s="45">
+      <c r="B199" s="33">
+        <v>0</v>
+      </c>
+      <c r="C199" s="33"/>
+      <c r="D199" s="33">
+        <v>0</v>
+      </c>
+      <c r="E199" s="33"/>
+      <c r="F199" s="18">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A200" s="37" t="s">
+      <c r="A200" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B200" s="46">
-[...7 lines deleted...]
-      <c r="F200" s="54">
+      <c r="B200" s="29">
+        <v>0</v>
+      </c>
+      <c r="C200" s="29"/>
+      <c r="D200" s="29">
+        <v>0</v>
+      </c>
+      <c r="E200" s="29"/>
+      <c r="F200" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A201" s="10" t="s">
+      <c r="A201" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B201" s="48">
-[...7 lines deleted...]
-      <c r="F201" s="45">
+      <c r="B201" s="32">
+        <v>0</v>
+      </c>
+      <c r="C201" s="32"/>
+      <c r="D201" s="33">
+        <v>0</v>
+      </c>
+      <c r="E201" s="33"/>
+      <c r="F201" s="18">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A202" s="37" t="s">
+      <c r="A202" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B202" s="49">
-[...7 lines deleted...]
-      <c r="F202" s="54">
+      <c r="B202" s="34">
+        <v>0</v>
+      </c>
+      <c r="C202" s="34"/>
+      <c r="D202" s="29">
+        <v>0</v>
+      </c>
+      <c r="E202" s="29"/>
+      <c r="F202" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A203" s="10" t="s">
+      <c r="A203" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B203" s="48">
-[...7 lines deleted...]
-      <c r="F203" s="45">
+      <c r="B203" s="32">
+        <v>0</v>
+      </c>
+      <c r="C203" s="32"/>
+      <c r="D203" s="33">
+        <v>0</v>
+      </c>
+      <c r="E203" s="33"/>
+      <c r="F203" s="18">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A204" s="37" t="s">
+      <c r="A204" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="B204" s="46">
+      <c r="B204" s="29">
         <v>2</v>
       </c>
-      <c r="C204" s="46"/>
-      <c r="D204" s="46">
+      <c r="C204" s="29"/>
+      <c r="D204" s="29">
         <v>3999</v>
       </c>
-      <c r="E204" s="46"/>
-      <c r="F204" s="54">
+      <c r="E204" s="29"/>
+      <c r="F204" s="22">
         <f t="shared" si="10"/>
         <v>1999.5</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A205" s="10" t="s">
+      <c r="A205" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B205" s="48">
+      <c r="B205" s="32">
         <v>2</v>
       </c>
-      <c r="C205" s="48"/>
-      <c r="D205" s="44">
+      <c r="C205" s="32"/>
+      <c r="D205" s="33">
         <v>1235</v>
       </c>
-      <c r="E205" s="44"/>
-      <c r="F205" s="45">
+      <c r="E205" s="33"/>
+      <c r="F205" s="18">
         <f t="shared" si="10"/>
         <v>617.5</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A206" s="37" t="s">
+      <c r="A206" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B206" s="46">
+      <c r="B206" s="29">
         <v>2</v>
       </c>
-      <c r="C206" s="46"/>
-      <c r="D206" s="46">
+      <c r="C206" s="29"/>
+      <c r="D206" s="29">
         <v>4979</v>
       </c>
-      <c r="E206" s="46"/>
-      <c r="F206" s="54">
+      <c r="E206" s="29"/>
+      <c r="F206" s="22">
         <f t="shared" si="10"/>
         <v>2489.5</v>
       </c>
     </row>
     <row r="207" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A207" s="25" t="s">
-[...2 lines deleted...]
-      <c r="B207" s="50">
+      <c r="A207" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B207" s="30">
         <f>SUM(B195:C206)</f>
         <v>8</v>
       </c>
-      <c r="C207" s="50"/>
-      <c r="D207" s="26">
+      <c r="C207" s="30"/>
+      <c r="D207" s="31">
         <f>SUM(D195:E206)</f>
         <v>11946</v>
       </c>
-      <c r="E207" s="26"/>
-      <c r="F207" s="27">
+      <c r="E207" s="31"/>
+      <c r="F207" s="10">
         <f>IF(B207=0,0,D207/B207)</f>
         <v>1493.25</v>
       </c>
     </row>
     <row r="208" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A208" s="6">
+      <c r="A208" s="35">
         <v>2025</v>
       </c>
-      <c r="B208" s="6"/>
-[...3 lines deleted...]
-      <c r="F208" s="6"/>
+      <c r="B208" s="35"/>
+      <c r="C208" s="35"/>
+      <c r="D208" s="35"/>
+      <c r="E208" s="35"/>
+      <c r="F208" s="35"/>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A209" s="7" t="s">
+      <c r="A209" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B209" s="7" t="s">
+      <c r="B209" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="C209" s="7"/>
-      <c r="D209" s="7" t="s">
+      <c r="C209" s="36"/>
+      <c r="D209" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="E209" s="7"/>
-      <c r="F209" s="8" t="s">
+      <c r="E209" s="36"/>
+      <c r="F209" s="38" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="210" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A210" s="52"/>
-[...8 lines deleted...]
-      <c r="F210" s="8"/>
+      <c r="A210" s="37"/>
+      <c r="B210" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C210" s="36"/>
+      <c r="D210" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E210" s="36"/>
+      <c r="F210" s="38"/>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A211" s="10" t="s">
+      <c r="A211" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B211" s="44">
-[...7 lines deleted...]
-      <c r="F211" s="45">
+      <c r="B211" s="33">
+        <v>0</v>
+      </c>
+      <c r="C211" s="33"/>
+      <c r="D211" s="33">
+        <v>0</v>
+      </c>
+      <c r="E211" s="33"/>
+      <c r="F211" s="18">
         <f t="shared" ref="F211:F214" si="11">IF(B211=0,0,D211/B211)</f>
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A212" s="37" t="s">
+      <c r="A212" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B212" s="46">
+      <c r="B212" s="29">
         <v>2</v>
       </c>
-      <c r="C212" s="46"/>
-      <c r="D212" s="46">
+      <c r="C212" s="29"/>
+      <c r="D212" s="29">
         <v>3826</v>
       </c>
-      <c r="E212" s="46"/>
-      <c r="F212" s="54">
+      <c r="E212" s="29"/>
+      <c r="F212" s="22">
         <f t="shared" si="11"/>
         <v>1913</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A213" s="10" t="s">
+      <c r="A213" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B213" s="44">
+      <c r="B213" s="33">
         <v>2</v>
       </c>
-      <c r="C213" s="44"/>
-      <c r="D213" s="44">
+      <c r="C213" s="33"/>
+      <c r="D213" s="33">
         <v>3807</v>
       </c>
-      <c r="E213" s="44"/>
-      <c r="F213" s="45">
+      <c r="E213" s="33"/>
+      <c r="F213" s="18">
         <f t="shared" si="11"/>
         <v>1903.5</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A214" s="37" t="s">
+      <c r="A214" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B214" s="46">
+      <c r="B214" s="29">
         <v>2</v>
       </c>
-      <c r="C214" s="46"/>
-      <c r="D214" s="46">
+      <c r="C214" s="29"/>
+      <c r="D214" s="29">
         <v>2427</v>
       </c>
-      <c r="E214" s="46"/>
-      <c r="F214" s="54">
+      <c r="E214" s="29"/>
+      <c r="F214" s="22">
         <f t="shared" si="11"/>
         <v>1213.5</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A215" s="10" t="s">
+      <c r="A215" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B215" s="44">
+      <c r="B215" s="33">
         <v>1</v>
       </c>
-      <c r="C215" s="44"/>
-      <c r="D215" s="44">
+      <c r="C215" s="33"/>
+      <c r="D215" s="33">
         <v>244</v>
       </c>
-      <c r="E215" s="44"/>
-      <c r="F215" s="45">
+      <c r="E215" s="33"/>
+      <c r="F215" s="18">
         <f>IF(B215=0,0,D215/B215)</f>
         <v>244</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A216" s="37" t="s">
+      <c r="A216" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B216" s="46">
-[...7 lines deleted...]
-      <c r="F216" s="47">
+      <c r="B216" s="29">
+        <v>0</v>
+      </c>
+      <c r="C216" s="29"/>
+      <c r="D216" s="29">
+        <v>0</v>
+      </c>
+      <c r="E216" s="29"/>
+      <c r="F216" s="19">
         <f>IF(B216=0,0,D216/B216)</f>
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A217" s="10" t="s">
+      <c r="A217" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B217" s="48">
-[...7 lines deleted...]
-      <c r="F217" s="45">
+      <c r="B217" s="32">
+        <v>0</v>
+      </c>
+      <c r="C217" s="32"/>
+      <c r="D217" s="33">
+        <v>0</v>
+      </c>
+      <c r="E217" s="33"/>
+      <c r="F217" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A218" s="37" t="s">
+      <c r="A218" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B218" s="49">
-[...7 lines deleted...]
-      <c r="F218" s="54">
+      <c r="B218" s="34">
+        <v>0</v>
+      </c>
+      <c r="C218" s="34"/>
+      <c r="D218" s="29">
+        <v>0</v>
+      </c>
+      <c r="E218" s="29"/>
+      <c r="F218" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A219" s="10" t="s">
+      <c r="A219" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B219" s="48">
-[...7 lines deleted...]
-      <c r="F219" s="45">
+      <c r="B219" s="32">
+        <v>0</v>
+      </c>
+      <c r="C219" s="32"/>
+      <c r="D219" s="33">
+        <v>0</v>
+      </c>
+      <c r="E219" s="33"/>
+      <c r="F219" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A220" s="37" t="s">
+      <c r="A220" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="B220" s="46">
+      <c r="B220" s="29">
         <v>1</v>
       </c>
-      <c r="C220" s="46"/>
-      <c r="D220" s="46">
+      <c r="C220" s="29"/>
+      <c r="D220" s="29">
         <v>1968</v>
       </c>
-      <c r="E220" s="46"/>
-      <c r="F220" s="54">
+      <c r="E220" s="29"/>
+      <c r="F220" s="22">
         <f>IF(B220=0,0,D220/B220)</f>
         <v>1968</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A221" s="10" t="s">
+      <c r="A221" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B221" s="48">
+      <c r="B221" s="32">
         <v>2</v>
       </c>
-      <c r="C221" s="48"/>
-      <c r="D221" s="44">
+      <c r="C221" s="32"/>
+      <c r="D221" s="33">
         <v>5304</v>
       </c>
-      <c r="E221" s="44"/>
-      <c r="F221" s="45">
+      <c r="E221" s="33"/>
+      <c r="F221" s="18">
         <f>IF(B221=0,0,D221/B221)</f>
         <v>2652</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A222" s="37" t="s">
+      <c r="A222" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B222" s="46">
+      <c r="B222" s="29">
         <v>2</v>
       </c>
-      <c r="C222" s="46"/>
-      <c r="D222" s="46">
+      <c r="C222" s="29"/>
+      <c r="D222" s="29">
         <v>816</v>
       </c>
-      <c r="E222" s="46"/>
-      <c r="F222" s="54">
+      <c r="E222" s="29"/>
+      <c r="F222" s="22">
         <f>IF(B222=0,0,D222/B222)</f>
         <v>408</v>
       </c>
     </row>
     <row r="223" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A223" s="25" t="s">
-[...2 lines deleted...]
-      <c r="B223" s="50">
+      <c r="A223" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B223" s="30">
         <f>SUM(B211:C222)</f>
         <v>12</v>
       </c>
-      <c r="C223" s="50"/>
-      <c r="D223" s="26">
+      <c r="C223" s="30"/>
+      <c r="D223" s="31">
         <f>SUM(D211:E222)</f>
         <v>18392</v>
       </c>
-      <c r="E223" s="26"/>
-      <c r="F223" s="27">
+      <c r="E223" s="31"/>
+      <c r="F223" s="10">
         <f>IF(B223=0,0,D223/B223)</f>
         <v>1532.6666666666667</v>
       </c>
     </row>
     <row r="224" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A224" s="6">
+      <c r="A224" s="35">
         <v>2026</v>
       </c>
-      <c r="B224" s="6"/>
-[...3 lines deleted...]
-      <c r="F224" s="6"/>
+      <c r="B224" s="35"/>
+      <c r="C224" s="35"/>
+      <c r="D224" s="35"/>
+      <c r="E224" s="35"/>
+      <c r="F224" s="35"/>
     </row>
     <row r="225" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A225" s="7" t="s">
+      <c r="A225" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B225" s="7" t="s">
+      <c r="B225" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="C225" s="7"/>
-      <c r="D225" s="7" t="s">
+      <c r="C225" s="36"/>
+      <c r="D225" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="E225" s="7"/>
-      <c r="F225" s="8" t="s">
+      <c r="E225" s="36"/>
+      <c r="F225" s="38" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="226" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A226" s="52"/>
-[...8 lines deleted...]
-      <c r="F226" s="8"/>
+      <c r="A226" s="37"/>
+      <c r="B226" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C226" s="36"/>
+      <c r="D226" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E226" s="36"/>
+      <c r="F226" s="38"/>
     </row>
     <row r="227" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A227" s="10" t="s">
+      <c r="A227" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B227" s="44">
+      <c r="B227" s="33">
         <v>4</v>
       </c>
-      <c r="C227" s="44"/>
-      <c r="D227" s="44">
+      <c r="C227" s="33"/>
+      <c r="D227" s="33">
         <v>6599</v>
       </c>
-      <c r="E227" s="44"/>
-[...1 lines deleted...]
-        <f t="shared" ref="F227:F231" si="12">IF(B227=0,0,D227/B227)</f>
+      <c r="E227" s="33"/>
+      <c r="F227" s="18">
+        <f t="shared" ref="F227:F234" si="12">IF(B227=0,0,D227/B227)</f>
         <v>1649.75</v>
       </c>
     </row>
     <row r="228" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A228" s="37" t="s">
+      <c r="A228" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B228" s="46">
+      <c r="B228" s="29">
         <v>2</v>
       </c>
-      <c r="C228" s="46"/>
-      <c r="D228" s="46">
+      <c r="C228" s="29"/>
+      <c r="D228" s="29">
         <v>4212</v>
       </c>
-      <c r="E228" s="46"/>
-      <c r="F228" s="47">
+      <c r="E228" s="29"/>
+      <c r="F228" s="19">
         <f t="shared" si="12"/>
         <v>2106</v>
       </c>
     </row>
     <row r="229" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A229" s="10" t="s">
+      <c r="A229" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B229" s="44">
+      <c r="B229" s="33">
         <v>1</v>
       </c>
-      <c r="C229" s="44"/>
-      <c r="D229" s="44">
+      <c r="C229" s="33"/>
+      <c r="D229" s="33">
         <v>1852</v>
       </c>
-      <c r="E229" s="44"/>
-      <c r="F229" s="45">
+      <c r="E229" s="33"/>
+      <c r="F229" s="18">
         <f t="shared" si="12"/>
         <v>1852</v>
       </c>
     </row>
     <row r="230" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A230" s="37" t="s">
+      <c r="A230" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B230" s="46">
+      <c r="B230" s="29">
         <v>4</v>
       </c>
-      <c r="C230" s="46"/>
-      <c r="D230" s="46">
+      <c r="C230" s="29"/>
+      <c r="D230" s="29">
         <v>5500</v>
       </c>
-      <c r="E230" s="46"/>
-      <c r="F230" s="47">
+      <c r="E230" s="29"/>
+      <c r="F230" s="19">
         <f t="shared" si="12"/>
         <v>1375</v>
       </c>
     </row>
     <row r="231" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A231" s="10" t="s">
+      <c r="A231" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B231" s="44">
+      <c r="B231" s="33">
         <v>1</v>
       </c>
-      <c r="C231" s="44"/>
-      <c r="D231" s="44">
+      <c r="C231" s="33"/>
+      <c r="D231" s="33">
         <v>1432</v>
       </c>
-      <c r="E231" s="44"/>
-      <c r="F231" s="45">
+      <c r="E231" s="33"/>
+      <c r="F231" s="18">
         <f t="shared" si="12"/>
         <v>1432</v>
       </c>
     </row>
     <row r="232" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A232" s="37" t="s">
+      <c r="A232" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B232" s="46"/>
-[...3 lines deleted...]
-      <c r="F232" s="47"/>
+      <c r="B232" s="29">
+        <v>0</v>
+      </c>
+      <c r="C232" s="29"/>
+      <c r="D232" s="29">
+        <v>0</v>
+      </c>
+      <c r="E232" s="29"/>
+      <c r="F232" s="19">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="233" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A233" s="10" t="s">
+      <c r="A233" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B233" s="48"/>
-[...3 lines deleted...]
-      <c r="F233" s="45"/>
+      <c r="B233" s="32">
+        <v>0</v>
+      </c>
+      <c r="C233" s="32"/>
+      <c r="D233" s="33">
+        <v>0</v>
+      </c>
+      <c r="E233" s="33"/>
+      <c r="F233" s="18">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="234" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A234" s="37" t="s">
+      <c r="A234" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B234" s="49"/>
-[...3 lines deleted...]
-      <c r="F234" s="54"/>
+      <c r="B234" s="34">
+        <v>0</v>
+      </c>
+      <c r="C234" s="34"/>
+      <c r="D234" s="29">
+        <v>0</v>
+      </c>
+      <c r="E234" s="29"/>
+      <c r="F234" s="22">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="235" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A235" s="10" t="s">
+      <c r="A235" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B235" s="48"/>
-[...3 lines deleted...]
-      <c r="F235" s="45"/>
+      <c r="B235" s="32"/>
+      <c r="C235" s="32"/>
+      <c r="D235" s="33"/>
+      <c r="E235" s="33"/>
+      <c r="F235" s="18"/>
     </row>
     <row r="236" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A236" s="37" t="s">
+      <c r="A236" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="B236" s="46"/>
-[...3 lines deleted...]
-      <c r="F236" s="54"/>
+      <c r="B236" s="29"/>
+      <c r="C236" s="29"/>
+      <c r="D236" s="29"/>
+      <c r="E236" s="29"/>
+      <c r="F236" s="22"/>
     </row>
     <row r="237" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A237" s="10" t="s">
+      <c r="A237" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B237" s="48"/>
-[...3 lines deleted...]
-      <c r="F237" s="45"/>
+      <c r="B237" s="32"/>
+      <c r="C237" s="32"/>
+      <c r="D237" s="33"/>
+      <c r="E237" s="33"/>
+      <c r="F237" s="18"/>
     </row>
     <row r="238" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A238" s="37" t="s">
+      <c r="A238" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B238" s="46"/>
-[...3 lines deleted...]
-      <c r="F238" s="54"/>
+      <c r="B238" s="29"/>
+      <c r="C238" s="29"/>
+      <c r="D238" s="29"/>
+      <c r="E238" s="29"/>
+      <c r="F238" s="22"/>
     </row>
     <row r="239" spans="1:6" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A239" s="25" t="s">
-[...2 lines deleted...]
-      <c r="B239" s="50">
+      <c r="A239" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B239" s="30">
         <f>SUM(B227:C238)</f>
         <v>12</v>
       </c>
-      <c r="C239" s="50"/>
-      <c r="D239" s="26">
+      <c r="C239" s="30"/>
+      <c r="D239" s="31">
         <f>SUM(D227:E238)</f>
         <v>19595</v>
       </c>
-      <c r="E239" s="26"/>
-      <c r="F239" s="27">
+      <c r="E239" s="31"/>
+      <c r="F239" s="10">
         <f>IF(B239=0,0,D239/B239)</f>
         <v>1632.9166666666667</v>
       </c>
     </row>
     <row r="240" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A240" s="53"/>
+      <c r="A240" s="21"/>
     </row>
     <row r="241" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A241" s="55" t="s">
+      <c r="A241" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="B241" s="56"/>
-[...1 lines deleted...]
-      <c r="D241" s="53"/>
+      <c r="B241" s="24"/>
+      <c r="C241" s="24"/>
+      <c r="D241" s="21"/>
     </row>
     <row r="242" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A242" s="57" t="s">
+      <c r="A242" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="B242" s="56"/>
-[...1 lines deleted...]
-      <c r="D242" s="53"/>
+      <c r="B242" s="24"/>
+      <c r="C242" s="24"/>
+      <c r="D242" s="21"/>
     </row>
     <row r="243" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A243" s="58" t="s">
+      <c r="A243" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="B243" s="56"/>
-[...1 lines deleted...]
-      <c r="D243" s="53"/>
+      <c r="B243" s="24"/>
+      <c r="C243" s="24"/>
+      <c r="D243" s="21"/>
     </row>
     <row r="244" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A244" s="56" t="s">
+      <c r="A244" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="B244" s="56"/>
-[...1 lines deleted...]
-      <c r="D244" s="53"/>
+      <c r="B244" s="24"/>
+      <c r="C244" s="24"/>
+      <c r="D244" s="21"/>
     </row>
     <row r="245" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A245" s="59"/>
-[...2 lines deleted...]
-      <c r="D245" s="53"/>
+      <c r="A245" s="27"/>
+      <c r="B245" s="21"/>
+      <c r="C245" s="21"/>
+      <c r="D245" s="21"/>
     </row>
     <row r="285" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A285" s="60"/>
+      <c r="A285" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="466">
     <mergeCell ref="B238:C238"/>
     <mergeCell ref="D238:E238"/>
     <mergeCell ref="B239:C239"/>
     <mergeCell ref="D239:E239"/>
     <mergeCell ref="B233:C233"/>
     <mergeCell ref="D233:E233"/>
     <mergeCell ref="B234:C234"/>
     <mergeCell ref="D234:E234"/>
     <mergeCell ref="B235:C235"/>
     <mergeCell ref="D235:E235"/>
     <mergeCell ref="B236:C236"/>
     <mergeCell ref="D236:E236"/>
     <mergeCell ref="B237:C237"/>
     <mergeCell ref="D237:E237"/>
     <mergeCell ref="B228:C228"/>
     <mergeCell ref="D228:E228"/>
     <mergeCell ref="B229:C229"/>
     <mergeCell ref="D229:E229"/>
     <mergeCell ref="B230:C230"/>
     <mergeCell ref="D230:E230"/>
     <mergeCell ref="B231:C231"/>
     <mergeCell ref="D231:E231"/>