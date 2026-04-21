--- v0 (2025-10-13)
+++ v1 (2026-04-21)
@@ -1,73 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Servicios Estadísticos\2025\ESTADISTICAS ECONOMICAS Y EMPLEO\TURISMO\03 MAYO-JUNIO\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Servicios Estadísticos\2025\ESTADISTICAS ECONOMICAS Y EMPLEO\TURISMO\07 DIC-ENE26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7610C4EA-2929-4900-AFA0-28ED48036FD2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{84FB2AE0-B114-4341-92AF-A44154F27B5D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="PUERTO CHIAPAS" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F215" i="1" l="1"/>
-  <c r="D223" i="1" l="1"/>
+  <c r="D239" i="1" l="1"/>
+  <c r="B239" i="1"/>
+  <c r="F227" i="1"/>
+  <c r="F222" i="1"/>
+  <c r="F221" i="1"/>
+  <c r="F220" i="1"/>
+  <c r="D223" i="1"/>
+  <c r="F216" i="1"/>
+  <c r="F215" i="1"/>
+  <c r="F239" i="1" l="1"/>
   <c r="B223" i="1"/>
   <c r="F214" i="1"/>
   <c r="F213" i="1"/>
   <c r="F212" i="1"/>
   <c r="F211" i="1"/>
   <c r="F206" i="1"/>
   <c r="F205" i="1"/>
   <c r="F100" i="1"/>
   <c r="F82" i="1"/>
   <c r="F50" i="1"/>
   <c r="F49" i="1"/>
   <c r="F48" i="1"/>
   <c r="F31" i="1"/>
   <c r="F204" i="1"/>
   <c r="F203" i="1"/>
   <c r="F202" i="1"/>
   <c r="F201" i="1"/>
   <c r="F200" i="1"/>
   <c r="F199" i="1"/>
   <c r="F198" i="1"/>
   <c r="F197" i="1"/>
   <c r="F196" i="1"/>
   <c r="F190" i="1"/>
   <c r="F223" i="1" l="1"/>
   <c r="D207" i="1"/>
@@ -138,277 +158,271 @@
   <c r="F27" i="1"/>
   <c r="F28" i="1"/>
   <c r="F29" i="1"/>
   <c r="F30" i="1"/>
   <c r="F34" i="1"/>
   <c r="F35" i="1"/>
   <c r="F36" i="1"/>
   <c r="F37" i="1"/>
   <c r="F44" i="1"/>
   <c r="F45" i="1"/>
   <c r="F46" i="1"/>
   <c r="F47" i="1"/>
   <c r="F51" i="1"/>
   <c r="F52" i="1"/>
   <c r="F53" i="1"/>
   <c r="F54" i="1"/>
   <c r="F26" i="1"/>
   <c r="F38" i="1" l="1"/>
   <c r="F72" i="1"/>
   <c r="F89" i="1"/>
   <c r="F55" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="255" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="26">
   <si>
     <t>TOTAL</t>
-  </si>
-[...34 lines deleted...]
-    <t>ENERO</t>
   </si>
   <si>
     <t xml:space="preserve">TOTAL </t>
   </si>
   <si>
     <t>PASAJEROS</t>
   </si>
   <si>
     <t>ARRIBOS</t>
   </si>
   <si>
     <t>MES</t>
   </si>
   <si>
     <t>CHIAPAS</t>
   </si>
   <si>
     <t>PROMEDIO DE PASAJEROS POR CRUCERO</t>
   </si>
   <si>
     <t>https://www.datatur.sectur.gob.mx/SitePages/Actividades%20en%20Crucero.aspx</t>
   </si>
   <si>
     <t>Fuente:</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>PUERTO CHIAPAS, CHIAPAS.</t>
   </si>
   <si>
     <t>Actualización:</t>
   </si>
   <si>
-    <t>MOVIMIENTO MENSUAL DE CRUCEROS EN LOS PRINCIPALES PUERTOS 2013-2025</t>
+    <t>Marzo 2026.</t>
   </si>
   <si>
-    <t>Julio 2025.</t>
+    <t>MOVIMIENTO MENSUAL DE CRUCEROS EN LOS PRINCIPALES PUERTOS 2013-2026</t>
+  </si>
+  <si>
+    <t>Enero</t>
+  </si>
+  <si>
+    <t>Febrero</t>
+  </si>
+  <si>
+    <t>Marzo</t>
+  </si>
+  <si>
+    <t>Abril</t>
+  </si>
+  <si>
+    <t>Mayo</t>
+  </si>
+  <si>
+    <t>Junio</t>
+  </si>
+  <si>
+    <t>Julio</t>
+  </si>
+  <si>
+    <t>Agosto</t>
+  </si>
+  <si>
+    <t>Septiembre</t>
+  </si>
+  <si>
+    <t>Octubre</t>
+  </si>
+  <si>
+    <t>Noviembre</t>
+  </si>
+  <si>
+    <t>Diciembre</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...4 lines deleted...]
-      <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8.5"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-[...8 lines deleted...]
-      <name val="Arial Narrow"/>
+      <b/>
+      <sz val="13"/>
+      <color rgb="FF5F5F5F"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <name val="Arial Narrow"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="0"/>
-      <name val="Arial Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <name val="Arial Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
-      <name val="Arial Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
-      <name val="Arial Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial Narrow"/>
-[...4 lines deleted...]
-      <name val="Arial Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-      <name val="Arial Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Arial Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="0"/>
-      <name val="Arial Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="9"/>
       <color theme="1"/>
-      <name val="Arial Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
-      <name val="Arial Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
       <sz val="11"/>
-      <name val="Arial Narrow"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD3C2B4"/>
@@ -501,282 +515,266 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="3" fontId="15" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="15" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="13" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="13" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="10" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="10" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="3" fontId="15" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="5" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="5" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="8" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="21" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...115 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Hipervínculo" xfId="10" builtinId="8"/>
     <cellStyle name="Hipervínculo 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hipervínculo 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Millares" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 10" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 17" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normal 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal 4" xfId="8" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Porcentaje 2" xfId="9" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFAE192D"/>
       <color rgb="FF009885"/>
       <color rgb="FFD3C2B4"/>
       <color rgb="FFC90166"/>
       <color rgb="FF5F5F5F"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>5953</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1583531</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>11906</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Imagen 4">
           <a:extLst>
@@ -791,54 +789,50 @@
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="2164" r="5456"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5953"/>
           <a:ext cx="6096000" cy="851297"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1088,3503 +1082,3674 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.datatur.sectur.gob.mx/SitePages/Actividades%20en%20Crucero.aspx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F270"/>
+  <dimension ref="A1:F285"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="118" zoomScaleNormal="118" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A218" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F215" sqref="F215"/>
+      <pane ySplit="4" topLeftCell="A223" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G228" sqref="G228"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="20" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="10.85546875" style="1"/>
+    <col min="1" max="1" width="20" style="2" customWidth="1"/>
+    <col min="2" max="2" width="10.85546875" style="2"/>
+    <col min="3" max="3" width="11.85546875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="10.85546875" style="2"/>
+    <col min="5" max="5" width="14" style="2" customWidth="1"/>
+    <col min="6" max="6" width="23.85546875" style="2" customWidth="1"/>
+    <col min="7" max="16384" width="10.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="45"/>
+    <row r="1" spans="1:6" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="62" t="s">
-[...26 lines deleted...]
-      <c r="F4" s="63"/>
+      <c r="A2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+    </row>
+    <row r="3" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+    </row>
+    <row r="4" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
     </row>
     <row r="5" spans="1:6" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
     </row>
-    <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="40">
+    <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="6">
         <v>2013</v>
       </c>
-      <c r="B6" s="40"/>
-[...6 lines deleted...]
-      <c r="A7" s="41" t="s">
+      <c r="B6" s="6"/>
+      <c r="C6" s="6"/>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="6"/>
+    </row>
+    <row r="7" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="8" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="52"/>
+      <c r="B8" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="8"/>
+    </row>
+    <row r="9" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="10">
+        <v>0</v>
+      </c>
+      <c r="C9" s="11"/>
+      <c r="D9" s="10">
+        <v>0</v>
+      </c>
+      <c r="E9" s="11"/>
+      <c r="F9" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="14">
+        <v>0</v>
+      </c>
+      <c r="C10" s="15"/>
+      <c r="D10" s="14">
+        <v>0</v>
+      </c>
+      <c r="E10" s="15"/>
+      <c r="F10" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="43" t="s">
-[...3 lines deleted...]
-      <c r="D7" s="43" t="s">
+      <c r="B11" s="17">
+        <v>2</v>
+      </c>
+      <c r="C11" s="17"/>
+      <c r="D11" s="17">
+        <v>2272</v>
+      </c>
+      <c r="E11" s="17"/>
+      <c r="F11" s="18">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="19">
+        <v>4</v>
+      </c>
+      <c r="C12" s="19"/>
+      <c r="D12" s="19">
+        <v>6649</v>
+      </c>
+      <c r="E12" s="19"/>
+      <c r="F12" s="20">
+        <v>1662.25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="17">
+        <v>4</v>
+      </c>
+      <c r="C13" s="17"/>
+      <c r="D13" s="17">
+        <v>5259</v>
+      </c>
+      <c r="E13" s="17"/>
+      <c r="F13" s="18">
+        <v>1314.75</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="14">
+        <v>0</v>
+      </c>
+      <c r="C14" s="21"/>
+      <c r="D14" s="14">
+        <v>0</v>
+      </c>
+      <c r="E14" s="21"/>
+      <c r="F14" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="22">
+        <v>0</v>
+      </c>
+      <c r="C15" s="23"/>
+      <c r="D15" s="22">
+        <v>0</v>
+      </c>
+      <c r="E15" s="23"/>
+      <c r="F15" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="19">
+        <v>1</v>
+      </c>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19">
+        <v>628</v>
+      </c>
+      <c r="E16" s="19"/>
+      <c r="F16" s="20">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="17">
+        <v>3</v>
+      </c>
+      <c r="C17" s="17"/>
+      <c r="D17" s="17">
+        <v>3474</v>
+      </c>
+      <c r="E17" s="17"/>
+      <c r="F17" s="18">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="19">
+        <v>5</v>
+      </c>
+      <c r="C18" s="19"/>
+      <c r="D18" s="19">
+        <v>10401</v>
+      </c>
+      <c r="E18" s="19"/>
+      <c r="F18" s="20">
+        <v>2080.1999999999998</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="17">
+        <v>6</v>
+      </c>
+      <c r="C19" s="17"/>
+      <c r="D19" s="17">
+        <v>11044</v>
+      </c>
+      <c r="E19" s="17"/>
+      <c r="F19" s="18">
+        <v>1840.6666666666667</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="19">
+        <v>3</v>
+      </c>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19">
+        <v>3104</v>
+      </c>
+      <c r="E20" s="19"/>
+      <c r="F20" s="20">
+        <v>1034.6666666666667</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="B21" s="55">
+        <v>28</v>
+      </c>
+      <c r="C21" s="55"/>
+      <c r="D21" s="55">
+        <v>42831</v>
+      </c>
+      <c r="E21" s="55"/>
+      <c r="F21" s="56">
+        <v>1529.6785714285713</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="6">
+        <v>2014</v>
+      </c>
+      <c r="B23" s="6"/>
+      <c r="C23" s="6"/>
+      <c r="D23" s="6"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="6"/>
+    </row>
+    <row r="24" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="8" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="52"/>
+      <c r="B25" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="8"/>
+    </row>
+    <row r="26" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="E7" s="43"/>
-[...148 lines deleted...]
-      <c r="B17" s="51">
+      <c r="B26" s="24">
         <v>3</v>
       </c>
-      <c r="C17" s="51"/>
-[...126 lines deleted...]
-      <c r="D26" s="52">
+      <c r="C26" s="24"/>
+      <c r="D26" s="24">
         <v>5247</v>
       </c>
-      <c r="E26" s="52"/>
-      <c r="F26" s="15">
+      <c r="E26" s="24"/>
+      <c r="F26" s="18">
         <f t="shared" ref="F26:F38" si="0">IF(B26=0,0,D26/B26)</f>
         <v>1749</v>
       </c>
     </row>
-    <row r="27" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B27" s="47">
+    <row r="27" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B27" s="19">
         <v>5</v>
       </c>
-      <c r="C27" s="47"/>
-      <c r="D27" s="47">
+      <c r="C27" s="19"/>
+      <c r="D27" s="19">
         <v>9039</v>
       </c>
-      <c r="E27" s="47"/>
-      <c r="F27" s="16">
+      <c r="E27" s="19"/>
+      <c r="F27" s="20">
         <f t="shared" si="0"/>
         <v>1807.8</v>
       </c>
     </row>
-    <row r="28" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B28" s="51">
+    <row r="28" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B28" s="17">
         <v>1</v>
       </c>
-      <c r="C28" s="51"/>
-      <c r="D28" s="51">
+      <c r="C28" s="17"/>
+      <c r="D28" s="17">
         <v>1158</v>
       </c>
-      <c r="E28" s="51"/>
-      <c r="F28" s="15">
+      <c r="E28" s="17"/>
+      <c r="F28" s="18">
         <f t="shared" si="0"/>
         <v>1158</v>
       </c>
     </row>
-    <row r="29" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B29" s="47">
+    <row r="29" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B29" s="19">
         <v>4</v>
       </c>
-      <c r="C29" s="47"/>
-      <c r="D29" s="47">
+      <c r="C29" s="19"/>
+      <c r="D29" s="19">
         <v>8273</v>
       </c>
-      <c r="E29" s="47"/>
-      <c r="F29" s="16">
+      <c r="E29" s="19"/>
+      <c r="F29" s="20">
         <f t="shared" si="0"/>
         <v>2068.25</v>
       </c>
     </row>
-    <row r="30" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B30" s="51">
+    <row r="30" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B30" s="17">
         <v>3</v>
       </c>
-      <c r="C30" s="51"/>
-      <c r="D30" s="51">
+      <c r="C30" s="17"/>
+      <c r="D30" s="17">
         <v>3927</v>
       </c>
-      <c r="E30" s="51"/>
-      <c r="F30" s="15">
+      <c r="E30" s="17"/>
+      <c r="F30" s="18">
         <f t="shared" si="0"/>
         <v>1309</v>
       </c>
     </row>
-    <row r="31" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="F31" s="17">
+    <row r="31" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B31" s="14">
+        <v>0</v>
+      </c>
+      <c r="C31" s="14"/>
+      <c r="D31" s="25">
+        <v>0</v>
+      </c>
+      <c r="E31" s="25"/>
+      <c r="F31" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="B34" s="51">
+    <row r="32" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" s="27">
+        <v>0</v>
+      </c>
+      <c r="C32" s="27"/>
+      <c r="D32" s="27">
+        <v>0</v>
+      </c>
+      <c r="E32" s="27"/>
+      <c r="F32" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B33" s="14">
+        <v>0</v>
+      </c>
+      <c r="C33" s="14"/>
+      <c r="D33" s="25">
+        <v>0</v>
+      </c>
+      <c r="E33" s="25"/>
+      <c r="F33" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B34" s="17">
         <v>2</v>
       </c>
-      <c r="C34" s="51"/>
-      <c r="D34" s="51">
+      <c r="C34" s="17"/>
+      <c r="D34" s="17">
         <v>1126</v>
       </c>
-      <c r="E34" s="51"/>
-      <c r="F34" s="15">
+      <c r="E34" s="17"/>
+      <c r="F34" s="18">
         <f t="shared" si="0"/>
         <v>563</v>
       </c>
     </row>
-    <row r="35" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B35" s="47">
+    <row r="35" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B35" s="19">
         <v>6</v>
       </c>
-      <c r="C35" s="47"/>
-      <c r="D35" s="47">
+      <c r="C35" s="19"/>
+      <c r="D35" s="19">
         <v>12012</v>
       </c>
-      <c r="E35" s="47"/>
-      <c r="F35" s="16">
+      <c r="E35" s="19"/>
+      <c r="F35" s="20">
         <f t="shared" si="0"/>
         <v>2002</v>
       </c>
     </row>
-    <row r="36" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B36" s="51">
+    <row r="36" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B36" s="17">
         <v>3</v>
       </c>
-      <c r="C36" s="51"/>
-      <c r="D36" s="51">
+      <c r="C36" s="17"/>
+      <c r="D36" s="17">
         <v>4696</v>
       </c>
-      <c r="E36" s="51"/>
-      <c r="F36" s="15">
+      <c r="E36" s="17"/>
+      <c r="F36" s="18">
         <f t="shared" si="0"/>
         <v>1565.3333333333333</v>
       </c>
     </row>
-    <row r="37" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="7" t="s">
+    <row r="37" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B37" s="19">
         <v>1</v>
       </c>
-      <c r="B37" s="47">
-[...3 lines deleted...]
-      <c r="D37" s="47">
+      <c r="C37" s="19"/>
+      <c r="D37" s="19">
         <v>344</v>
       </c>
-      <c r="E37" s="47"/>
-      <c r="F37" s="16">
+      <c r="E37" s="19"/>
+      <c r="F37" s="20">
         <f t="shared" si="0"/>
         <v>344</v>
       </c>
     </row>
-    <row r="38" spans="1:6" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B38" s="36">
+    <row r="38" spans="1:6" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="B38" s="55">
         <f>SUM(B26:C37)</f>
         <v>28</v>
       </c>
-      <c r="C38" s="36"/>
-      <c r="D38" s="36">
+      <c r="C38" s="55"/>
+      <c r="D38" s="55">
         <f>SUM(D26:E37)</f>
         <v>45822</v>
       </c>
-      <c r="E38" s="36"/>
-      <c r="F38" s="21">
+      <c r="E38" s="55"/>
+      <c r="F38" s="56">
         <f t="shared" si="0"/>
         <v>1636.5</v>
       </c>
     </row>
-    <row r="39" spans="1:6" ht="16.5" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="A40" s="40">
+    <row r="40" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="6">
         <v>2015</v>
       </c>
-      <c r="B40" s="40"/>
-[...13 lines deleted...]
-      <c r="D41" s="53" t="s">
+      <c r="B40" s="6"/>
+      <c r="C40" s="6"/>
+      <c r="D40" s="6"/>
+      <c r="E40" s="6"/>
+      <c r="F40" s="6"/>
+    </row>
+    <row r="41" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="E41" s="30"/>
+      <c r="F41" s="8" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="52"/>
+      <c r="B42" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="30"/>
+      <c r="F42" s="8"/>
+    </row>
+    <row r="43" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="E41" s="53"/>
-[...20 lines deleted...]
-      <c r="B43" s="52">
+      <c r="B43" s="24">
         <v>3</v>
       </c>
-      <c r="C43" s="52"/>
-      <c r="D43" s="52">
+      <c r="C43" s="24"/>
+      <c r="D43" s="24">
         <v>5796</v>
       </c>
-      <c r="E43" s="52"/>
-      <c r="F43" s="15">
+      <c r="E43" s="24"/>
+      <c r="F43" s="18">
         <f t="shared" ref="F43:F55" si="1">IF(B43=0,0,D43/B43)</f>
         <v>1932</v>
       </c>
     </row>
-    <row r="44" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B44" s="47">
+    <row r="44" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B44" s="19">
         <v>2</v>
       </c>
-      <c r="C44" s="47"/>
-      <c r="D44" s="47">
+      <c r="C44" s="19"/>
+      <c r="D44" s="19">
         <v>3486</v>
       </c>
-      <c r="E44" s="47"/>
-      <c r="F44" s="16">
+      <c r="E44" s="19"/>
+      <c r="F44" s="20">
         <f t="shared" si="1"/>
         <v>1743</v>
       </c>
     </row>
-    <row r="45" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B45" s="51">
+    <row r="45" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B45" s="17">
         <v>3</v>
       </c>
-      <c r="C45" s="51"/>
-      <c r="D45" s="51">
+      <c r="C45" s="17"/>
+      <c r="D45" s="17">
         <v>3982</v>
       </c>
-      <c r="E45" s="51"/>
-      <c r="F45" s="15">
+      <c r="E45" s="17"/>
+      <c r="F45" s="18">
         <f t="shared" si="1"/>
         <v>1327.3333333333333</v>
       </c>
     </row>
-    <row r="46" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B46" s="47">
+    <row r="46" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B46" s="19">
         <v>4</v>
       </c>
-      <c r="C46" s="47"/>
-      <c r="D46" s="47">
+      <c r="C46" s="19"/>
+      <c r="D46" s="19">
         <v>6578</v>
       </c>
-      <c r="E46" s="47"/>
-      <c r="F46" s="16">
+      <c r="E46" s="19"/>
+      <c r="F46" s="20">
         <f t="shared" si="1"/>
         <v>1644.5</v>
       </c>
     </row>
-    <row r="47" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B47" s="51">
+    <row r="47" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B47" s="17">
         <v>3</v>
       </c>
-      <c r="C47" s="51"/>
-      <c r="D47" s="51">
+      <c r="C47" s="17"/>
+      <c r="D47" s="17">
         <v>3439</v>
       </c>
-      <c r="E47" s="51"/>
-      <c r="F47" s="15">
+      <c r="E47" s="17"/>
+      <c r="F47" s="18">
         <f t="shared" si="1"/>
         <v>1146.3333333333333</v>
       </c>
     </row>
-    <row r="48" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="F48" s="16">
+    <row r="48" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B48" s="19">
+        <v>0</v>
+      </c>
+      <c r="C48" s="19"/>
+      <c r="D48" s="19">
+        <v>0</v>
+      </c>
+      <c r="E48" s="19"/>
+      <c r="F48" s="20">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="F49" s="15">
+    <row r="49" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B49" s="17">
+        <v>0</v>
+      </c>
+      <c r="C49" s="17"/>
+      <c r="D49" s="17">
+        <v>0</v>
+      </c>
+      <c r="E49" s="17"/>
+      <c r="F49" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="F50" s="16">
+    <row r="50" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B50" s="19">
+        <v>0</v>
+      </c>
+      <c r="C50" s="19"/>
+      <c r="D50" s="19">
+        <v>0</v>
+      </c>
+      <c r="E50" s="19"/>
+      <c r="F50" s="20">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B51" s="51">
+    <row r="51" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B51" s="17">
         <v>1</v>
       </c>
-      <c r="C51" s="51"/>
-      <c r="D51" s="51">
+      <c r="C51" s="17"/>
+      <c r="D51" s="17">
         <v>483</v>
       </c>
-      <c r="E51" s="51"/>
-      <c r="F51" s="15">
+      <c r="E51" s="17"/>
+      <c r="F51" s="18">
         <f t="shared" si="1"/>
         <v>483</v>
       </c>
     </row>
-    <row r="52" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B52" s="47">
+    <row r="52" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B52" s="19">
         <v>4</v>
       </c>
-      <c r="C52" s="47"/>
-      <c r="D52" s="47">
+      <c r="C52" s="19"/>
+      <c r="D52" s="19">
         <v>6856</v>
       </c>
-      <c r="E52" s="47"/>
-      <c r="F52" s="16">
+      <c r="E52" s="19"/>
+      <c r="F52" s="20">
         <f t="shared" si="1"/>
         <v>1714</v>
       </c>
     </row>
-    <row r="53" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="6" t="s">
+    <row r="53" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B53" s="17">
         <v>2</v>
       </c>
-      <c r="B53" s="51">
-[...3 lines deleted...]
-      <c r="D53" s="51">
+      <c r="C53" s="17"/>
+      <c r="D53" s="17">
         <v>2988</v>
       </c>
-      <c r="E53" s="51"/>
-      <c r="F53" s="15">
+      <c r="E53" s="17"/>
+      <c r="F53" s="18">
         <f t="shared" si="1"/>
         <v>1494</v>
       </c>
     </row>
-    <row r="54" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B54" s="47">
+    <row r="54" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B54" s="19">
         <v>2</v>
       </c>
-      <c r="C54" s="47"/>
-      <c r="D54" s="47">
+      <c r="C54" s="19"/>
+      <c r="D54" s="19">
         <v>1698</v>
       </c>
-      <c r="E54" s="47"/>
-      <c r="F54" s="16">
+      <c r="E54" s="19"/>
+      <c r="F54" s="20">
         <f t="shared" si="1"/>
         <v>849</v>
       </c>
     </row>
-    <row r="55" spans="1:6" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B55" s="36">
+    <row r="55" spans="1:6" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="B55" s="55">
         <f>SUM(B43:C54)</f>
         <v>24</v>
       </c>
-      <c r="C55" s="36"/>
-      <c r="D55" s="36">
+      <c r="C55" s="55"/>
+      <c r="D55" s="55">
         <f>SUM(D43:E54)</f>
         <v>35306</v>
       </c>
-      <c r="E55" s="36"/>
-      <c r="F55" s="21">
+      <c r="E55" s="55"/>
+      <c r="F55" s="56">
         <f t="shared" si="1"/>
         <v>1471.0833333333333</v>
       </c>
     </row>
-    <row r="56" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="A57" s="40">
+    <row r="56" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="6">
         <v>2016</v>
       </c>
-      <c r="B57" s="40"/>
-[...9 lines deleted...]
-      <c r="B58" s="43" t="s">
+      <c r="B57" s="6"/>
+      <c r="C57" s="6"/>
+      <c r="D57" s="6"/>
+      <c r="E57" s="6"/>
+      <c r="F57" s="6"/>
+    </row>
+    <row r="58" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C58" s="7"/>
+      <c r="D58" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E58" s="7"/>
+      <c r="F58" s="31" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="52"/>
+      <c r="B59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C59" s="7"/>
+      <c r="D59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E59" s="7"/>
+      <c r="F59" s="32"/>
+    </row>
+    <row r="60" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B60" s="24">
+        <v>0</v>
+      </c>
+      <c r="C60" s="24"/>
+      <c r="D60" s="24">
+        <v>0</v>
+      </c>
+      <c r="E60" s="24"/>
+      <c r="F60" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C58" s="43"/>
-[...40 lines deleted...]
-      <c r="B61" s="47">
+      <c r="B61" s="19">
         <v>1</v>
       </c>
-      <c r="C61" s="47"/>
-      <c r="D61" s="47">
+      <c r="C61" s="19"/>
+      <c r="D61" s="19">
         <v>2143</v>
       </c>
-      <c r="E61" s="47"/>
-      <c r="F61" s="16">
+      <c r="E61" s="19"/>
+      <c r="F61" s="20">
         <f>IF(B61=0,0,D61/B61)</f>
         <v>2143</v>
       </c>
     </row>
-    <row r="62" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B62" s="51">
+    <row r="62" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B62" s="17">
         <v>2</v>
       </c>
-      <c r="C62" s="51"/>
-      <c r="D62" s="51">
+      <c r="C62" s="17"/>
+      <c r="D62" s="17">
         <v>2253</v>
       </c>
-      <c r="E62" s="51"/>
-      <c r="F62" s="15">
+      <c r="E62" s="17"/>
+      <c r="F62" s="18">
         <f t="shared" ref="F62:F71" si="2">IF(B62=0,0,D62/B62)</f>
         <v>1126.5</v>
       </c>
     </row>
-    <row r="63" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B63" s="47">
+    <row r="63" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B63" s="19">
         <v>4</v>
       </c>
-      <c r="C63" s="47"/>
-      <c r="D63" s="47">
+      <c r="C63" s="19"/>
+      <c r="D63" s="19">
         <v>6768</v>
       </c>
-      <c r="E63" s="47"/>
-      <c r="F63" s="16">
+      <c r="E63" s="19"/>
+      <c r="F63" s="20">
         <f t="shared" si="2"/>
         <v>1692</v>
       </c>
     </row>
-    <row r="64" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B64" s="51">
+    <row r="64" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B64" s="17">
         <v>2</v>
       </c>
-      <c r="C64" s="51"/>
-      <c r="D64" s="51">
+      <c r="C64" s="17"/>
+      <c r="D64" s="17">
         <v>2532</v>
       </c>
-      <c r="E64" s="51"/>
-      <c r="F64" s="15">
+      <c r="E64" s="17"/>
+      <c r="F64" s="18">
         <f t="shared" si="2"/>
         <v>1266</v>
       </c>
     </row>
-    <row r="65" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-      <c r="A67" s="7" t="s">
+    <row r="65" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B65" s="19">
+        <v>0</v>
+      </c>
+      <c r="C65" s="19"/>
+      <c r="D65" s="19">
+        <v>0</v>
+      </c>
+      <c r="E65" s="19"/>
+      <c r="F65" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B66" s="17">
+        <v>0</v>
+      </c>
+      <c r="C66" s="17"/>
+      <c r="D66" s="17">
+        <v>0</v>
+      </c>
+      <c r="E66" s="17"/>
+      <c r="F66" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B67" s="19">
+        <v>0</v>
+      </c>
+      <c r="C67" s="19"/>
+      <c r="D67" s="19">
+        <v>0</v>
+      </c>
+      <c r="E67" s="19"/>
+      <c r="F67" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B68" s="17">
+        <v>0</v>
+      </c>
+      <c r="C68" s="17"/>
+      <c r="D68" s="17">
+        <v>0</v>
+      </c>
+      <c r="E68" s="17"/>
+      <c r="F68" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B69" s="19">
         <v>5</v>
       </c>
-      <c r="B67" s="47">
-[...35 lines deleted...]
-      <c r="D69" s="47">
+      <c r="C69" s="19"/>
+      <c r="D69" s="19">
         <v>8698</v>
       </c>
-      <c r="E69" s="47"/>
-      <c r="F69" s="16">
+      <c r="E69" s="19"/>
+      <c r="F69" s="20">
         <f t="shared" si="2"/>
         <v>1739.6</v>
       </c>
     </row>
-    <row r="70" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B70" s="51">
+    <row r="70" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B70" s="17">
         <v>3</v>
       </c>
-      <c r="C70" s="51"/>
-      <c r="D70" s="51">
+      <c r="C70" s="17"/>
+      <c r="D70" s="17">
         <v>4925</v>
       </c>
-      <c r="E70" s="51"/>
-      <c r="F70" s="15">
+      <c r="E70" s="17"/>
+      <c r="F70" s="18">
         <f t="shared" si="2"/>
         <v>1641.6666666666667</v>
       </c>
     </row>
-    <row r="71" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B71" s="47">
+    <row r="71" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B71" s="19">
         <v>3</v>
       </c>
-      <c r="C71" s="47"/>
-      <c r="D71" s="47">
+      <c r="C71" s="19"/>
+      <c r="D71" s="19">
         <v>1913</v>
       </c>
-      <c r="E71" s="47"/>
-      <c r="F71" s="16">
+      <c r="E71" s="19"/>
+      <c r="F71" s="20">
         <f t="shared" si="2"/>
         <v>637.66666666666663</v>
       </c>
     </row>
-    <row r="72" spans="1:6" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B72" s="36">
+    <row r="72" spans="1:6" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="B72" s="55">
         <f>SUM(B60:C71)</f>
         <v>20</v>
       </c>
-      <c r="C72" s="36"/>
-      <c r="D72" s="36">
+      <c r="C72" s="55"/>
+      <c r="D72" s="55">
         <f>SUM(D60:E71)</f>
         <v>29232</v>
       </c>
-      <c r="E72" s="36"/>
-      <c r="F72" s="21">
+      <c r="E72" s="55"/>
+      <c r="F72" s="56">
         <f>IF(B72=0,0,D72/B72)</f>
         <v>1461.6</v>
       </c>
     </row>
-    <row r="73" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="A74" s="40">
+    <row r="73" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="6">
         <v>2017</v>
       </c>
-      <c r="B74" s="40"/>
-[...13 lines deleted...]
-      <c r="D75" s="43" t="s">
+      <c r="B74" s="6"/>
+      <c r="C74" s="6"/>
+      <c r="D74" s="6"/>
+      <c r="E74" s="6"/>
+      <c r="F74" s="6"/>
+    </row>
+    <row r="75" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C75" s="7"/>
+      <c r="D75" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E75" s="7"/>
+      <c r="F75" s="8" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="52"/>
+      <c r="B76" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C76" s="7"/>
+      <c r="D76" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E76" s="7"/>
+      <c r="F76" s="8"/>
+    </row>
+    <row r="77" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="E75" s="43"/>
-[...20 lines deleted...]
-      <c r="B77" s="52">
+      <c r="B77" s="24">
         <v>5</v>
       </c>
-      <c r="C77" s="52"/>
-      <c r="D77" s="52">
+      <c r="C77" s="24"/>
+      <c r="D77" s="24">
         <v>4838</v>
       </c>
-      <c r="E77" s="52"/>
-      <c r="F77" s="15">
+      <c r="E77" s="24"/>
+      <c r="F77" s="18">
         <f>IF(B77=0,0,D77/B77)</f>
         <v>967.6</v>
       </c>
     </row>
-    <row r="78" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B78" s="47">
+    <row r="78" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B78" s="19">
         <v>1</v>
       </c>
-      <c r="C78" s="47"/>
-      <c r="D78" s="47">
+      <c r="C78" s="19"/>
+      <c r="D78" s="19">
         <v>1173</v>
       </c>
-      <c r="E78" s="47"/>
-      <c r="F78" s="16">
+      <c r="E78" s="19"/>
+      <c r="F78" s="20">
         <f t="shared" ref="F78:F88" si="3">IF(B78=0,0,D78/B78)</f>
         <v>1173</v>
       </c>
     </row>
-    <row r="79" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-      <c r="B80" s="47">
+    <row r="79" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B79" s="17">
+        <v>0</v>
+      </c>
+      <c r="C79" s="17"/>
+      <c r="D79" s="17">
+        <v>0</v>
+      </c>
+      <c r="E79" s="17"/>
+      <c r="F79" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B80" s="19">
         <v>5</v>
       </c>
-      <c r="C80" s="47"/>
-      <c r="D80" s="47">
+      <c r="C80" s="19"/>
+      <c r="D80" s="19">
         <v>8651</v>
       </c>
-      <c r="E80" s="47"/>
-      <c r="F80" s="20">
+      <c r="E80" s="19"/>
+      <c r="F80" s="34">
         <f t="shared" si="3"/>
         <v>1730.2</v>
       </c>
     </row>
-    <row r="81" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B81" s="51">
+    <row r="81" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B81" s="17">
         <v>2</v>
       </c>
-      <c r="C81" s="51"/>
-      <c r="D81" s="51">
+      <c r="C81" s="17"/>
+      <c r="D81" s="17">
         <v>3091</v>
       </c>
-      <c r="E81" s="51"/>
-      <c r="F81" s="15">
+      <c r="E81" s="17"/>
+      <c r="F81" s="18">
         <f t="shared" si="3"/>
         <v>1545.5</v>
       </c>
     </row>
-    <row r="82" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="F82" s="16">
+    <row r="82" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B82" s="19">
+        <v>0</v>
+      </c>
+      <c r="C82" s="19"/>
+      <c r="D82" s="19">
+        <v>0</v>
+      </c>
+      <c r="E82" s="19"/>
+      <c r="F82" s="20">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="83" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-      <c r="A85" s="6" t="s">
+    <row r="83" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B83" s="17">
+        <v>0</v>
+      </c>
+      <c r="C83" s="17"/>
+      <c r="D83" s="17">
+        <v>0</v>
+      </c>
+      <c r="E83" s="17"/>
+      <c r="F83" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B84" s="19">
+        <v>0</v>
+      </c>
+      <c r="C84" s="19"/>
+      <c r="D84" s="19">
+        <v>0</v>
+      </c>
+      <c r="E84" s="19"/>
+      <c r="F84" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B85" s="17">
+        <v>0</v>
+      </c>
+      <c r="C85" s="17"/>
+      <c r="D85" s="17">
+        <v>0</v>
+      </c>
+      <c r="E85" s="17"/>
+      <c r="F85" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B86" s="19">
         <v>4</v>
       </c>
-      <c r="B85" s="51">
-[...19 lines deleted...]
-      <c r="D86" s="47">
+      <c r="C86" s="19"/>
+      <c r="D86" s="19">
         <v>7212</v>
       </c>
-      <c r="E86" s="47"/>
-      <c r="F86" s="20">
+      <c r="E86" s="19"/>
+      <c r="F86" s="34">
         <f t="shared" si="3"/>
         <v>1803</v>
       </c>
     </row>
-    <row r="87" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="6" t="s">
+    <row r="87" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B87" s="17">
         <v>2</v>
       </c>
-      <c r="B87" s="51">
-[...3 lines deleted...]
-      <c r="D87" s="51">
+      <c r="C87" s="17"/>
+      <c r="D87" s="17">
         <v>2332</v>
       </c>
-      <c r="E87" s="51"/>
-      <c r="F87" s="15">
+      <c r="E87" s="17"/>
+      <c r="F87" s="18">
         <f t="shared" si="3"/>
         <v>1166</v>
       </c>
     </row>
-    <row r="88" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="9" t="s">
+    <row r="88" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B88" s="19">
         <v>1</v>
       </c>
-      <c r="B88" s="47">
-[...3 lines deleted...]
-      <c r="D88" s="47">
+      <c r="C88" s="19"/>
+      <c r="D88" s="19">
         <v>2018</v>
       </c>
-      <c r="E88" s="47"/>
-      <c r="F88" s="20">
+      <c r="E88" s="19"/>
+      <c r="F88" s="34">
         <f t="shared" si="3"/>
         <v>2018</v>
       </c>
     </row>
-    <row r="89" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B89" s="36">
+    <row r="89" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="B89" s="55">
         <f>SUM(B77:C88)</f>
         <v>20</v>
       </c>
-      <c r="C89" s="36"/>
-      <c r="D89" s="36">
+      <c r="C89" s="55"/>
+      <c r="D89" s="55">
         <f>SUM(D77:E88)</f>
         <v>29315</v>
       </c>
-      <c r="E89" s="36"/>
-      <c r="F89" s="21">
+      <c r="E89" s="55"/>
+      <c r="F89" s="56">
         <f>IF(B89=0,0,D89/B89)</f>
         <v>1465.75</v>
       </c>
     </row>
-    <row r="90" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="A91" s="40">
+    <row r="90" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="6">
         <v>2018</v>
       </c>
-      <c r="B91" s="40"/>
-[...13 lines deleted...]
-      <c r="D92" s="43" t="s">
+      <c r="B91" s="6"/>
+      <c r="C91" s="6"/>
+      <c r="D91" s="6"/>
+      <c r="E91" s="6"/>
+      <c r="F91" s="6"/>
+    </row>
+    <row r="92" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C92" s="7"/>
+      <c r="D92" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E92" s="7"/>
+      <c r="F92" s="8" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="52"/>
+      <c r="B93" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C93" s="7"/>
+      <c r="D93" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E93" s="7"/>
+      <c r="F93" s="8"/>
+    </row>
+    <row r="94" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="E92" s="43"/>
-[...20 lines deleted...]
-      <c r="B94" s="52">
+      <c r="B94" s="24">
         <v>2</v>
       </c>
-      <c r="C94" s="52"/>
-      <c r="D94" s="52">
+      <c r="C94" s="24"/>
+      <c r="D94" s="24">
         <v>2540</v>
       </c>
-      <c r="E94" s="52"/>
-      <c r="F94" s="15">
+      <c r="E94" s="24"/>
+      <c r="F94" s="18">
         <f>IF(B94=0,0,D94/B94)</f>
         <v>1270</v>
       </c>
     </row>
-    <row r="95" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B95" s="47">
+    <row r="95" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="B95" s="19">
         <v>2</v>
       </c>
-      <c r="C95" s="47"/>
-      <c r="D95" s="47">
+      <c r="C95" s="19"/>
+      <c r="D95" s="19">
         <v>2510</v>
       </c>
-      <c r="E95" s="47"/>
-      <c r="F95" s="20">
+      <c r="E95" s="19"/>
+      <c r="F95" s="34">
         <f t="shared" ref="F95:F105" si="4">IF(B95=0,0,D95/B95)</f>
         <v>1255</v>
       </c>
     </row>
-    <row r="96" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B96" s="51">
+    <row r="96" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B96" s="17">
         <v>1</v>
       </c>
-      <c r="C96" s="51"/>
-      <c r="D96" s="51">
+      <c r="C96" s="17"/>
+      <c r="D96" s="17">
         <v>1151</v>
       </c>
-      <c r="E96" s="51"/>
-      <c r="F96" s="15">
+      <c r="E96" s="17"/>
+      <c r="F96" s="18">
         <f t="shared" si="4"/>
         <v>1151</v>
       </c>
     </row>
-    <row r="97" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B97" s="47">
+    <row r="97" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B97" s="19">
         <v>5</v>
       </c>
-      <c r="C97" s="47"/>
-      <c r="D97" s="47">
+      <c r="C97" s="19"/>
+      <c r="D97" s="19">
         <v>9192</v>
       </c>
-      <c r="E97" s="47"/>
-      <c r="F97" s="20">
+      <c r="E97" s="19"/>
+      <c r="F97" s="34">
         <f t="shared" si="4"/>
         <v>1838.4</v>
       </c>
     </row>
-    <row r="98" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B98" s="51">
+    <row r="98" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B98" s="17">
         <v>1</v>
       </c>
-      <c r="C98" s="51"/>
-      <c r="D98" s="51">
+      <c r="C98" s="17"/>
+      <c r="D98" s="17">
         <v>634</v>
       </c>
-      <c r="E98" s="51"/>
-      <c r="F98" s="15">
+      <c r="E98" s="17"/>
+      <c r="F98" s="18">
         <f t="shared" si="4"/>
         <v>634</v>
       </c>
     </row>
-    <row r="99" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B99" s="47">
+    <row r="99" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B99" s="19">
         <v>1</v>
       </c>
-      <c r="C99" s="47"/>
-      <c r="D99" s="47">
+      <c r="C99" s="19"/>
+      <c r="D99" s="19">
         <v>469</v>
       </c>
-      <c r="E99" s="47"/>
-      <c r="F99" s="20">
+      <c r="E99" s="19"/>
+      <c r="F99" s="34">
         <f t="shared" si="4"/>
         <v>469</v>
       </c>
     </row>
-    <row r="100" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="F100" s="15">
+    <row r="100" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B100" s="17">
+        <v>0</v>
+      </c>
+      <c r="C100" s="17"/>
+      <c r="D100" s="17">
+        <v>0</v>
+      </c>
+      <c r="E100" s="17"/>
+      <c r="F100" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
-    <row r="101" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B101" s="47">
+    <row r="101" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B101" s="19">
         <v>1</v>
       </c>
-      <c r="C101" s="47"/>
-      <c r="D101" s="47">
+      <c r="C101" s="19"/>
+      <c r="D101" s="19">
         <v>743</v>
       </c>
-      <c r="E101" s="47"/>
-      <c r="F101" s="16">
+      <c r="E101" s="19"/>
+      <c r="F101" s="20">
         <f t="shared" si="4"/>
         <v>743</v>
       </c>
     </row>
-    <row r="102" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-      <c r="B103" s="47">
+    <row r="102" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B102" s="17">
+        <v>0</v>
+      </c>
+      <c r="C102" s="17"/>
+      <c r="D102" s="17">
+        <v>0</v>
+      </c>
+      <c r="E102" s="17"/>
+      <c r="F102" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B103" s="19">
         <v>1</v>
       </c>
-      <c r="C103" s="47"/>
-      <c r="D103" s="47">
+      <c r="C103" s="19"/>
+      <c r="D103" s="19">
         <v>1180</v>
       </c>
-      <c r="E103" s="47"/>
-      <c r="F103" s="20">
+      <c r="E103" s="19"/>
+      <c r="F103" s="34">
         <f t="shared" si="4"/>
         <v>1180</v>
       </c>
     </row>
-    <row r="104" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B104" s="51">
+    <row r="104" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B104" s="17">
         <v>1</v>
       </c>
-      <c r="C104" s="51"/>
-      <c r="D104" s="51">
+      <c r="C104" s="17"/>
+      <c r="D104" s="17">
         <v>1767</v>
       </c>
-      <c r="E104" s="51"/>
-      <c r="F104" s="15">
+      <c r="E104" s="17"/>
+      <c r="F104" s="18">
         <f t="shared" si="4"/>
         <v>1767</v>
       </c>
     </row>
-    <row r="105" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="F105" s="20">
+    <row r="105" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B105" s="19">
+        <v>0</v>
+      </c>
+      <c r="C105" s="19"/>
+      <c r="D105" s="19">
+        <v>0</v>
+      </c>
+      <c r="E105" s="19"/>
+      <c r="F105" s="34">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
-    <row r="106" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B106" s="36">
+    <row r="106" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="B106" s="55">
         <f>SUM(B94:C105)</f>
         <v>15</v>
       </c>
-      <c r="C106" s="36"/>
-      <c r="D106" s="36">
+      <c r="C106" s="55"/>
+      <c r="D106" s="55">
         <f>SUM(D94:E105)</f>
         <v>20186</v>
       </c>
-      <c r="E106" s="36"/>
-      <c r="F106" s="21">
+      <c r="E106" s="55"/>
+      <c r="F106" s="56">
         <f>IF(B106=0,0,D106/B106)</f>
         <v>1345.7333333333333</v>
       </c>
     </row>
-    <row r="107" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="A108" s="40">
+    <row r="107" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="6">
         <v>2019</v>
       </c>
-      <c r="B108" s="40"/>
-[...13 lines deleted...]
-      <c r="D109" s="43" t="s">
+      <c r="B108" s="6"/>
+      <c r="C108" s="6"/>
+      <c r="D108" s="6"/>
+      <c r="E108" s="6"/>
+      <c r="F108" s="6"/>
+    </row>
+    <row r="109" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B109" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C109" s="7"/>
+      <c r="D109" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E109" s="7"/>
+      <c r="F109" s="8" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="52"/>
+      <c r="B110" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C110" s="7"/>
+      <c r="D110" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E110" s="7"/>
+      <c r="F110" s="8"/>
+    </row>
+    <row r="111" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="E109" s="43"/>
-[...20 lines deleted...]
-      <c r="B111" s="50">
+      <c r="B111" s="35">
         <v>2</v>
       </c>
-      <c r="C111" s="50"/>
-      <c r="D111" s="50">
+      <c r="C111" s="35"/>
+      <c r="D111" s="35">
         <v>1353</v>
       </c>
-      <c r="E111" s="50"/>
-      <c r="F111" s="31">
+      <c r="E111" s="35"/>
+      <c r="F111" s="59">
         <f>IF(B111=0,0,D111/B111)</f>
         <v>676.5</v>
       </c>
     </row>
-    <row r="112" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B112" s="49">
+    <row r="112" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="B112" s="36">
         <v>1</v>
       </c>
-      <c r="C112" s="49"/>
-      <c r="D112" s="49">
+      <c r="C112" s="36"/>
+      <c r="D112" s="36">
         <v>1348</v>
       </c>
-      <c r="E112" s="49"/>
-      <c r="F112" s="32">
+      <c r="E112" s="36"/>
+      <c r="F112" s="60">
         <f t="shared" ref="F112:F114" si="5">IF(B112=0,0,D112/B112)</f>
         <v>1348</v>
       </c>
     </row>
-    <row r="113" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-      <c r="B114" s="49">
+    <row r="113" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B113" s="37">
+        <v>0</v>
+      </c>
+      <c r="C113" s="37"/>
+      <c r="D113" s="37">
+        <v>0</v>
+      </c>
+      <c r="E113" s="37"/>
+      <c r="F113" s="59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B114" s="36">
         <v>4</v>
       </c>
-      <c r="C114" s="49"/>
-      <c r="D114" s="49">
+      <c r="C114" s="36"/>
+      <c r="D114" s="36">
         <v>6378</v>
       </c>
-      <c r="E114" s="49"/>
-      <c r="F114" s="32">
+      <c r="E114" s="36"/>
+      <c r="F114" s="60">
         <f t="shared" si="5"/>
         <v>1594.5</v>
       </c>
     </row>
-    <row r="115" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...131 lines deleted...]
-      <c r="B123" s="36">
+    <row r="115" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B115" s="37">
+        <v>0</v>
+      </c>
+      <c r="C115" s="37"/>
+      <c r="D115" s="37">
+        <v>0</v>
+      </c>
+      <c r="E115" s="37"/>
+      <c r="F115" s="59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B116" s="36">
+        <v>0</v>
+      </c>
+      <c r="C116" s="36"/>
+      <c r="D116" s="36">
+        <v>0</v>
+      </c>
+      <c r="E116" s="36"/>
+      <c r="F116" s="60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B117" s="37">
+        <v>0</v>
+      </c>
+      <c r="C117" s="37"/>
+      <c r="D117" s="37">
+        <v>0</v>
+      </c>
+      <c r="E117" s="37"/>
+      <c r="F117" s="59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B118" s="36">
+        <v>0</v>
+      </c>
+      <c r="C118" s="36"/>
+      <c r="D118" s="36">
+        <v>0</v>
+      </c>
+      <c r="E118" s="36"/>
+      <c r="F118" s="60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B119" s="37">
+        <v>0</v>
+      </c>
+      <c r="C119" s="37"/>
+      <c r="D119" s="37">
+        <v>0</v>
+      </c>
+      <c r="E119" s="37"/>
+      <c r="F119" s="59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B120" s="19">
+        <v>0</v>
+      </c>
+      <c r="C120" s="19"/>
+      <c r="D120" s="19">
+        <v>0</v>
+      </c>
+      <c r="E120" s="19"/>
+      <c r="F120" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B121" s="37">
+        <v>0</v>
+      </c>
+      <c r="C121" s="37"/>
+      <c r="D121" s="37">
+        <v>0</v>
+      </c>
+      <c r="E121" s="37"/>
+      <c r="F121" s="59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B122" s="19">
+        <v>0</v>
+      </c>
+      <c r="C122" s="19"/>
+      <c r="D122" s="19">
+        <v>0</v>
+      </c>
+      <c r="E122" s="19"/>
+      <c r="F122" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="B123" s="55">
         <f>SUM(B111:C122)</f>
         <v>7</v>
       </c>
-      <c r="C123" s="36"/>
-      <c r="D123" s="36">
+      <c r="C123" s="55"/>
+      <c r="D123" s="55">
         <f>SUM(D111:E122)</f>
         <v>9079</v>
       </c>
-      <c r="E123" s="36"/>
-      <c r="F123" s="29">
+      <c r="E123" s="55"/>
+      <c r="F123" s="56">
         <f>IF(B123=0,0,D123/B123)</f>
         <v>1297</v>
       </c>
     </row>
-    <row r="124" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="A125" s="40">
+    <row r="124" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" spans="1:6" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A125" s="6">
         <v>2020</v>
       </c>
-      <c r="B125" s="40"/>
-[...13 lines deleted...]
-      <c r="D126" s="43" t="s">
+      <c r="B125" s="6"/>
+      <c r="C125" s="6"/>
+      <c r="D125" s="6"/>
+      <c r="E125" s="6"/>
+      <c r="F125" s="6"/>
+    </row>
+    <row r="126" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B126" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C126" s="7"/>
+      <c r="D126" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E126" s="7"/>
+      <c r="F126" s="8" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="52"/>
+      <c r="B127" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C127" s="7"/>
+      <c r="D127" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E127" s="7"/>
+      <c r="F127" s="8"/>
+    </row>
+    <row r="128" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="9" t="s">
         <v>14</v>
-      </c>
-[...19 lines deleted...]
-        <v>12</v>
       </c>
       <c r="B128" s="38">
         <v>0</v>
       </c>
       <c r="C128" s="38"/>
       <c r="D128" s="38">
         <v>0</v>
       </c>
       <c r="E128" s="38"/>
-      <c r="F128" s="28">
-[...21 lines deleted...]
-        <v>10</v>
+      <c r="F128" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="B129" s="39">
+        <v>0</v>
+      </c>
+      <c r="C129" s="39"/>
+      <c r="D129" s="39">
+        <v>0</v>
+      </c>
+      <c r="E129" s="39"/>
+      <c r="F129" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="9" t="s">
+        <v>16</v>
       </c>
       <c r="B130" s="38">
         <v>0</v>
       </c>
       <c r="C130" s="38"/>
       <c r="D130" s="38">
         <v>0</v>
       </c>
       <c r="E130" s="38"/>
-      <c r="F130" s="28">
-[...21 lines deleted...]
-        <v>8</v>
+      <c r="F130" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B131" s="39">
+        <v>0</v>
+      </c>
+      <c r="C131" s="39"/>
+      <c r="D131" s="39">
+        <v>0</v>
+      </c>
+      <c r="E131" s="39"/>
+      <c r="F131" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="9" t="s">
+        <v>18</v>
       </c>
       <c r="B132" s="38">
         <v>4</v>
       </c>
       <c r="C132" s="38"/>
       <c r="D132" s="38">
         <v>5009</v>
       </c>
       <c r="E132" s="38"/>
-      <c r="F132" s="28">
+      <c r="F132" s="45">
         <f t="shared" ref="F132" si="6">IF(B132=0,0,D132/B132)</f>
         <v>1252.25</v>
       </c>
     </row>
-    <row r="133" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-      <c r="C134" s="37"/>
+    <row r="133" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B133" s="39">
+        <v>0</v>
+      </c>
+      <c r="C133" s="39"/>
+      <c r="D133" s="39">
+        <v>0</v>
+      </c>
+      <c r="E133" s="39"/>
+      <c r="F133" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B134" s="40">
+        <v>0</v>
+      </c>
+      <c r="C134" s="40"/>
       <c r="D134" s="38">
         <v>0</v>
       </c>
       <c r="E134" s="38"/>
-      <c r="F134" s="28">
-[...26 lines deleted...]
-      <c r="C136" s="37"/>
+      <c r="F134" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B135" s="41">
+        <v>0</v>
+      </c>
+      <c r="C135" s="41"/>
+      <c r="D135" s="39">
+        <v>0</v>
+      </c>
+      <c r="E135" s="39"/>
+      <c r="F135" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B136" s="40">
+        <v>0</v>
+      </c>
+      <c r="C136" s="40"/>
       <c r="D136" s="38">
         <v>0</v>
       </c>
       <c r="E136" s="38"/>
-      <c r="F136" s="28">
-[...26 lines deleted...]
-      <c r="C138" s="37"/>
+      <c r="F136" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B137" s="39">
+        <v>0</v>
+      </c>
+      <c r="C137" s="39"/>
+      <c r="D137" s="39">
+        <v>0</v>
+      </c>
+      <c r="E137" s="39"/>
+      <c r="F137" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B138" s="40">
+        <v>0</v>
+      </c>
+      <c r="C138" s="40"/>
       <c r="D138" s="38">
         <v>0</v>
       </c>
       <c r="E138" s="38"/>
-      <c r="F138" s="28">
-[...23 lines deleted...]
-      <c r="B140" s="35">
+      <c r="F138" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B139" s="39">
+        <v>0</v>
+      </c>
+      <c r="C139" s="39"/>
+      <c r="D139" s="39">
+        <v>0</v>
+      </c>
+      <c r="E139" s="39"/>
+      <c r="F139" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="B140" s="57">
         <f>SUM(B128:C139)</f>
         <v>4</v>
       </c>
-      <c r="C140" s="35"/>
-      <c r="D140" s="36">
+      <c r="C140" s="57"/>
+      <c r="D140" s="55">
         <f>SUM(D128:E139)</f>
         <v>5009</v>
       </c>
-      <c r="E140" s="36"/>
-      <c r="F140" s="29">
+      <c r="E140" s="55"/>
+      <c r="F140" s="56">
         <f>IF(B140=0,0,D140/B140)</f>
         <v>1252.25</v>
       </c>
     </row>
-    <row r="141" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="A142" s="40">
+    <row r="141" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="42"/>
+    </row>
+    <row r="142" spans="1:6" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A142" s="6">
         <v>2021</v>
       </c>
-      <c r="B142" s="40"/>
-[...13 lines deleted...]
-      <c r="D143" s="43" t="s">
+      <c r="B142" s="6"/>
+      <c r="C142" s="6"/>
+      <c r="D142" s="6"/>
+      <c r="E142" s="6"/>
+      <c r="F142" s="6"/>
+    </row>
+    <row r="143" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B143" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C143" s="7"/>
+      <c r="D143" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E143" s="7"/>
+      <c r="F143" s="8" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="53"/>
+      <c r="B144" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C144" s="7"/>
+      <c r="D144" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E144" s="7"/>
+      <c r="F144" s="8"/>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A145" s="9" t="s">
         <v>14</v>
-      </c>
-[...19 lines deleted...]
-        <v>12</v>
       </c>
       <c r="B145" s="38">
         <v>0</v>
       </c>
       <c r="C145" s="38"/>
       <c r="D145" s="38">
         <v>0</v>
       </c>
       <c r="E145" s="38"/>
-      <c r="F145" s="28">
-[...21 lines deleted...]
-        <v>10</v>
+      <c r="F145" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A146" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="B146" s="39">
+        <v>0</v>
+      </c>
+      <c r="C146" s="39"/>
+      <c r="D146" s="39">
+        <v>0</v>
+      </c>
+      <c r="E146" s="39"/>
+      <c r="F146" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="9" t="s">
+        <v>16</v>
       </c>
       <c r="B147" s="38">
         <v>0</v>
       </c>
       <c r="C147" s="38"/>
       <c r="D147" s="38">
         <v>0</v>
       </c>
       <c r="E147" s="38"/>
-      <c r="F147" s="28">
-[...21 lines deleted...]
-        <v>8</v>
+      <c r="F147" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A148" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B148" s="39">
+        <v>0</v>
+      </c>
+      <c r="C148" s="39"/>
+      <c r="D148" s="39">
+        <v>0</v>
+      </c>
+      <c r="E148" s="39"/>
+      <c r="F148" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A149" s="9" t="s">
+        <v>18</v>
       </c>
       <c r="B149" s="38">
         <v>0</v>
       </c>
       <c r="C149" s="38"/>
       <c r="D149" s="38">
         <v>0</v>
       </c>
       <c r="E149" s="38"/>
-      <c r="F149" s="28">
-[...20 lines deleted...]
-      <c r="A151" s="6" t="s">
+      <c r="F149" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A150" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B150" s="39">
+        <v>0</v>
+      </c>
+      <c r="C150" s="39"/>
+      <c r="D150" s="39">
+        <v>0</v>
+      </c>
+      <c r="E150" s="39"/>
+      <c r="F150" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A151" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B151" s="40">
+        <v>0</v>
+      </c>
+      <c r="C151" s="40"/>
+      <c r="D151" s="40">
+        <v>0</v>
+      </c>
+      <c r="E151" s="40"/>
+      <c r="F151" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A152" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B152" s="41">
+        <v>0</v>
+      </c>
+      <c r="C152" s="41"/>
+      <c r="D152" s="41">
+        <v>0</v>
+      </c>
+      <c r="E152" s="41"/>
+      <c r="F152" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A153" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B153" s="40">
+        <v>0</v>
+      </c>
+      <c r="C153" s="40"/>
+      <c r="D153" s="40">
+        <v>0</v>
+      </c>
+      <c r="E153" s="40"/>
+      <c r="F153" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A154" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B154" s="39">
+        <v>0</v>
+      </c>
+      <c r="C154" s="39"/>
+      <c r="D154" s="39">
+        <v>0</v>
+      </c>
+      <c r="E154" s="39"/>
+      <c r="F154" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A155" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B155" s="40">
+        <v>0</v>
+      </c>
+      <c r="C155" s="40"/>
+      <c r="D155" s="40">
+        <v>0</v>
+      </c>
+      <c r="E155" s="40"/>
+      <c r="F155" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A156" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B156" s="39">
+        <v>0</v>
+      </c>
+      <c r="C156" s="39"/>
+      <c r="D156" s="39">
+        <v>0</v>
+      </c>
+      <c r="E156" s="39"/>
+      <c r="F156" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="B157" s="57">
+        <f>SUM(B145:C156)</f>
+        <v>0</v>
+      </c>
+      <c r="C157" s="57"/>
+      <c r="D157" s="55">
+        <f>SUM(D145:E156)</f>
+        <v>0</v>
+      </c>
+      <c r="E157" s="55"/>
+      <c r="F157" s="56">
+        <f>IF(B157=0,0,D157/B157)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A158" s="43" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A159" s="6">
+        <v>2022</v>
+      </c>
+      <c r="B159" s="6"/>
+      <c r="C159" s="6"/>
+      <c r="D159" s="6"/>
+      <c r="E159" s="6"/>
+      <c r="F159" s="6"/>
+    </row>
+    <row r="160" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B160" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C160" s="7"/>
+      <c r="D160" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E160" s="7"/>
+      <c r="F160" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B151" s="37">
-[...133 lines deleted...]
-      <c r="D160" s="43" t="s">
+    </row>
+    <row r="161" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="53"/>
+      <c r="B161" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C161" s="7"/>
+      <c r="D161" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E161" s="7"/>
+      <c r="F161" s="8"/>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A162" s="9" t="s">
         <v>14</v>
-      </c>
-[...19 lines deleted...]
-        <v>12</v>
       </c>
       <c r="B162" s="38">
         <v>0</v>
       </c>
       <c r="C162" s="38"/>
       <c r="D162" s="38">
         <v>0</v>
       </c>
       <c r="E162" s="38"/>
-      <c r="F162" s="28">
-[...21 lines deleted...]
-        <v>10</v>
+      <c r="F162" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A163" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="B163" s="39">
+        <v>0</v>
+      </c>
+      <c r="C163" s="39"/>
+      <c r="D163" s="39">
+        <v>0</v>
+      </c>
+      <c r="E163" s="39"/>
+      <c r="F163" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A164" s="9" t="s">
+        <v>16</v>
       </c>
       <c r="B164" s="38">
         <v>0</v>
       </c>
       <c r="C164" s="38"/>
       <c r="D164" s="38">
         <v>0</v>
       </c>
       <c r="E164" s="38"/>
-      <c r="F164" s="28">
-[...7 lines deleted...]
-      <c r="B165" s="34">
+      <c r="F164" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A165" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B165" s="39">
         <v>2</v>
       </c>
-      <c r="C165" s="34"/>
-      <c r="D165" s="34">
+      <c r="C165" s="39"/>
+      <c r="D165" s="39">
         <v>1916</v>
       </c>
-      <c r="E165" s="34"/>
-      <c r="F165" s="30">
+      <c r="E165" s="39"/>
+      <c r="F165" s="58">
         <f t="shared" ref="F165" si="7">IF(B165=0,0,D165/B165)</f>
         <v>958</v>
       </c>
     </row>
-    <row r="166" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>8</v>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A166" s="9" t="s">
+        <v>18</v>
       </c>
       <c r="B166" s="38">
         <v>2</v>
       </c>
       <c r="C166" s="38"/>
       <c r="D166" s="38">
         <v>1802</v>
       </c>
       <c r="E166" s="38"/>
-      <c r="F166" s="28">
+      <c r="F166" s="45">
         <f t="shared" ref="F166:F171" si="8">IF(B166=0,0,D166/B166)</f>
         <v>901</v>
       </c>
     </row>
-    <row r="167" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-      <c r="C168" s="37"/>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A167" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B167" s="39">
+        <v>0</v>
+      </c>
+      <c r="C167" s="39"/>
+      <c r="D167" s="39">
+        <v>0</v>
+      </c>
+      <c r="E167" s="39"/>
+      <c r="F167" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A168" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B168" s="40">
+        <v>0</v>
+      </c>
+      <c r="C168" s="40"/>
       <c r="D168" s="38">
         <v>0</v>
       </c>
       <c r="E168" s="38"/>
-      <c r="F168" s="28">
-[...26 lines deleted...]
-      <c r="C170" s="37"/>
+      <c r="F168" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A169" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B169" s="41">
+        <v>0</v>
+      </c>
+      <c r="C169" s="41"/>
+      <c r="D169" s="39">
+        <v>0</v>
+      </c>
+      <c r="E169" s="39"/>
+      <c r="F169" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A170" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B170" s="40">
+        <v>0</v>
+      </c>
+      <c r="C170" s="40"/>
       <c r="D170" s="38">
         <v>0</v>
       </c>
       <c r="E170" s="38"/>
-      <c r="F170" s="28">
-[...7 lines deleted...]
-      <c r="B171" s="34">
+      <c r="F170" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A171" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B171" s="39">
         <v>1</v>
       </c>
-      <c r="C171" s="34"/>
-      <c r="D171" s="34">
+      <c r="C171" s="39"/>
+      <c r="D171" s="39">
         <v>64</v>
       </c>
-      <c r="E171" s="34"/>
-      <c r="F171" s="30">
+      <c r="E171" s="39"/>
+      <c r="F171" s="58">
         <f t="shared" si="8"/>
         <v>64</v>
       </c>
     </row>
-    <row r="172" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C172" s="37"/>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A172" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B172" s="40">
+        <v>0</v>
+      </c>
+      <c r="C172" s="40"/>
       <c r="D172" s="38">
         <v>0</v>
       </c>
       <c r="E172" s="38"/>
-      <c r="F172" s="28">
-[...23 lines deleted...]
-      <c r="B174" s="35">
+      <c r="F172" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A173" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B173" s="39">
+        <v>0</v>
+      </c>
+      <c r="C173" s="39"/>
+      <c r="D173" s="39">
+        <v>0</v>
+      </c>
+      <c r="E173" s="39"/>
+      <c r="F173" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="B174" s="57">
         <f>SUM(B162:C173)</f>
         <v>5</v>
       </c>
-      <c r="C174" s="35"/>
-      <c r="D174" s="36">
+      <c r="C174" s="57"/>
+      <c r="D174" s="55">
         <f>SUM(D162:E173)</f>
         <v>3782</v>
       </c>
-      <c r="E174" s="36"/>
-      <c r="F174" s="29">
+      <c r="E174" s="55"/>
+      <c r="F174" s="56">
         <f>IF(B174=0,0,D174/B174)</f>
         <v>756.4</v>
       </c>
     </row>
-    <row r="175" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="A176" s="40">
+    <row r="175" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A175" s="43"/>
+    </row>
+    <row r="176" spans="1:6" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A176" s="6">
         <v>2023</v>
       </c>
-      <c r="B176" s="40"/>
-[...13 lines deleted...]
-      <c r="D177" s="43" t="s">
+      <c r="B176" s="6"/>
+      <c r="C176" s="6"/>
+      <c r="D176" s="6"/>
+      <c r="E176" s="6"/>
+      <c r="F176" s="6"/>
+    </row>
+    <row r="177" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A177" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B177" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C177" s="7"/>
+      <c r="D177" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E177" s="7"/>
+      <c r="F177" s="8" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="53"/>
+      <c r="B178" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C178" s="7"/>
+      <c r="D178" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E178" s="7"/>
+      <c r="F178" s="8"/>
+    </row>
+    <row r="179" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A179" s="9" t="s">
         <v>14</v>
-      </c>
-[...19 lines deleted...]
-        <v>12</v>
       </c>
       <c r="B179" s="38">
         <v>3</v>
       </c>
       <c r="C179" s="38"/>
       <c r="D179" s="38">
         <v>820</v>
       </c>
       <c r="E179" s="38"/>
-      <c r="F179" s="28">
+      <c r="F179" s="45">
         <f t="shared" ref="F179:F190" si="9">IF(B179=0,0,D179/B179)</f>
         <v>273.33333333333331</v>
       </c>
     </row>
-    <row r="180" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-        <v>10</v>
+    <row r="180" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A180" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="B180" s="39">
+        <v>0</v>
+      </c>
+      <c r="C180" s="39"/>
+      <c r="D180" s="39">
+        <v>0</v>
+      </c>
+      <c r="E180" s="39"/>
+      <c r="F180" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A181" s="9" t="s">
+        <v>16</v>
       </c>
       <c r="B181" s="38">
         <v>1</v>
       </c>
       <c r="C181" s="38"/>
       <c r="D181" s="38">
         <v>800</v>
       </c>
       <c r="E181" s="38"/>
-      <c r="F181" s="28">
+      <c r="F181" s="45">
         <f t="shared" si="9"/>
         <v>800</v>
       </c>
     </row>
-    <row r="182" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-        <v>8</v>
+    <row r="182" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A182" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B182" s="39">
+        <v>0</v>
+      </c>
+      <c r="C182" s="39"/>
+      <c r="D182" s="39">
+        <v>0</v>
+      </c>
+      <c r="E182" s="39"/>
+      <c r="F182" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A183" s="9" t="s">
+        <v>18</v>
       </c>
       <c r="B183" s="38">
         <v>0</v>
       </c>
       <c r="C183" s="38"/>
       <c r="D183" s="38">
         <v>0</v>
       </c>
       <c r="E183" s="38"/>
-      <c r="F183" s="28">
-[...26 lines deleted...]
-      <c r="C185" s="37"/>
+      <c r="F183" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A184" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B184" s="39">
+        <v>0</v>
+      </c>
+      <c r="C184" s="39"/>
+      <c r="D184" s="39">
+        <v>0</v>
+      </c>
+      <c r="E184" s="39"/>
+      <c r="F184" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A185" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B185" s="40">
+        <v>0</v>
+      </c>
+      <c r="C185" s="40"/>
       <c r="D185" s="38">
         <v>0</v>
       </c>
       <c r="E185" s="38"/>
-      <c r="F185" s="28">
-[...4 lines deleted...]
-      <c r="A186" s="9" t="s">
+      <c r="F185" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A186" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B186" s="41">
+        <v>0</v>
+      </c>
+      <c r="C186" s="41"/>
+      <c r="D186" s="39">
+        <v>0</v>
+      </c>
+      <c r="E186" s="39"/>
+      <c r="F186" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A187" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B187" s="40">
+        <v>0</v>
+      </c>
+      <c r="C187" s="40"/>
+      <c r="D187" s="38">
+        <v>0</v>
+      </c>
+      <c r="E187" s="38"/>
+      <c r="F187" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A188" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B188" s="39">
         <v>5</v>
       </c>
-      <c r="B186" s="39">
-[...35 lines deleted...]
-      <c r="D188" s="34">
+      <c r="C188" s="39"/>
+      <c r="D188" s="39">
         <v>2168</v>
       </c>
-      <c r="E188" s="34"/>
-      <c r="F188" s="27">
+      <c r="E188" s="39"/>
+      <c r="F188" s="44">
         <f t="shared" si="9"/>
         <v>433.6</v>
       </c>
     </row>
-    <row r="189" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C189" s="37"/>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A189" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B189" s="40">
+        <v>0</v>
+      </c>
+      <c r="C189" s="40"/>
       <c r="D189" s="38">
         <v>0</v>
       </c>
       <c r="E189" s="38"/>
-      <c r="F189" s="28">
-[...4 lines deleted...]
-      <c r="A190" s="9" t="s">
+      <c r="F189" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A190" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B190" s="39">
         <v>1</v>
       </c>
-      <c r="B190" s="34">
-[...3 lines deleted...]
-      <c r="D190" s="34">
+      <c r="C190" s="39"/>
+      <c r="D190" s="39">
         <v>344</v>
       </c>
-      <c r="E190" s="34"/>
-      <c r="F190" s="27">
+      <c r="E190" s="39"/>
+      <c r="F190" s="44">
         <f t="shared" si="9"/>
         <v>344</v>
       </c>
     </row>
-    <row r="191" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B191" s="35">
+    <row r="191" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A191" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="B191" s="57">
         <f>SUM(B179:C190)</f>
         <v>10</v>
       </c>
-      <c r="C191" s="35"/>
-      <c r="D191" s="36">
+      <c r="C191" s="57"/>
+      <c r="D191" s="55">
         <f>SUM(D179:E190)</f>
         <v>4132</v>
       </c>
-      <c r="E191" s="36"/>
-      <c r="F191" s="29">
+      <c r="E191" s="55"/>
+      <c r="F191" s="56">
         <f>IF(B191=0,0,D191/B191)</f>
         <v>413.2</v>
       </c>
     </row>
-    <row r="192" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A192" s="40">
+    <row r="192" spans="1:6" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A192" s="6">
         <v>2024</v>
       </c>
-      <c r="B192" s="40"/>
-[...13 lines deleted...]
-      <c r="D193" s="43" t="s">
+      <c r="B192" s="6"/>
+      <c r="C192" s="6"/>
+      <c r="D192" s="6"/>
+      <c r="E192" s="6"/>
+      <c r="F192" s="6"/>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A193" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B193" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C193" s="7"/>
+      <c r="D193" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E193" s="7"/>
+      <c r="F193" s="8" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="53"/>
+      <c r="B194" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C194" s="7"/>
+      <c r="D194" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E194" s="7"/>
+      <c r="F194" s="8"/>
+    </row>
+    <row r="195" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A195" s="9" t="s">
         <v>14</v>
-      </c>
-[...19 lines deleted...]
-        <v>12</v>
       </c>
       <c r="B195" s="38">
         <v>2</v>
       </c>
       <c r="C195" s="38"/>
       <c r="D195" s="38">
         <v>1733</v>
       </c>
       <c r="E195" s="38"/>
-      <c r="F195" s="28">
+      <c r="F195" s="45">
         <f t="shared" ref="F195:F206" si="10">IF(B195=0,0,D195/B195)</f>
         <v>866.5</v>
       </c>
     </row>
-    <row r="196" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="F196" s="25">
+    <row r="196" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A196" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="B196" s="39">
+        <v>0</v>
+      </c>
+      <c r="C196" s="39"/>
+      <c r="D196" s="39">
+        <v>0</v>
+      </c>
+      <c r="E196" s="39"/>
+      <c r="F196" s="44">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="197" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>10</v>
+    <row r="197" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A197" s="9" t="s">
+        <v>16</v>
       </c>
       <c r="B197" s="38">
         <v>0</v>
       </c>
       <c r="C197" s="38"/>
       <c r="D197" s="38">
         <v>0</v>
       </c>
       <c r="E197" s="38"/>
-      <c r="F197" s="24">
+      <c r="F197" s="45">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="198" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="F198" s="25">
+    <row r="198" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A198" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B198" s="39">
+        <v>0</v>
+      </c>
+      <c r="C198" s="39"/>
+      <c r="D198" s="39">
+        <v>0</v>
+      </c>
+      <c r="E198" s="39"/>
+      <c r="F198" s="44">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="199" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>8</v>
+    <row r="199" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A199" s="9" t="s">
+        <v>18</v>
       </c>
       <c r="B199" s="38">
         <v>0</v>
       </c>
       <c r="C199" s="38"/>
       <c r="D199" s="38">
         <v>0</v>
       </c>
       <c r="E199" s="38"/>
-      <c r="F199" s="24">
+      <c r="F199" s="45">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="200" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="F200" s="25">
+    <row r="200" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A200" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B200" s="39">
+        <v>0</v>
+      </c>
+      <c r="C200" s="39"/>
+      <c r="D200" s="39">
+        <v>0</v>
+      </c>
+      <c r="E200" s="39"/>
+      <c r="F200" s="44">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="201" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C201" s="37"/>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A201" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B201" s="40">
+        <v>0</v>
+      </c>
+      <c r="C201" s="40"/>
       <c r="D201" s="38">
         <v>0</v>
       </c>
       <c r="E201" s="38"/>
-      <c r="F201" s="24">
+      <c r="F201" s="45">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="202" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="F202" s="25">
+    <row r="202" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A202" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B202" s="41">
+        <v>0</v>
+      </c>
+      <c r="C202" s="41"/>
+      <c r="D202" s="39">
+        <v>0</v>
+      </c>
+      <c r="E202" s="39"/>
+      <c r="F202" s="44">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="203" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C203" s="37"/>
+    <row r="203" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A203" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B203" s="40">
+        <v>0</v>
+      </c>
+      <c r="C203" s="40"/>
       <c r="D203" s="38">
         <v>0</v>
       </c>
       <c r="E203" s="38"/>
-      <c r="F203" s="24">
+      <c r="F203" s="45">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="204" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B204" s="34">
+    <row r="204" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A204" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B204" s="39">
         <v>2</v>
       </c>
-      <c r="C204" s="34"/>
-      <c r="D204" s="34">
+      <c r="C204" s="39"/>
+      <c r="D204" s="39">
         <v>3999</v>
       </c>
-      <c r="E204" s="34"/>
-      <c r="F204" s="27">
+      <c r="E204" s="39"/>
+      <c r="F204" s="44">
         <f t="shared" si="10"/>
         <v>1999.5</v>
       </c>
     </row>
-    <row r="205" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A205" s="6" t="s">
+    <row r="205" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A205" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B205" s="40">
         <v>2</v>
       </c>
-      <c r="B205" s="37">
-[...2 lines deleted...]
-      <c r="C205" s="37"/>
+      <c r="C205" s="40"/>
       <c r="D205" s="38">
         <v>1235</v>
       </c>
       <c r="E205" s="38"/>
-      <c r="F205" s="25">
+      <c r="F205" s="45">
         <f t="shared" si="10"/>
         <v>617.5</v>
       </c>
     </row>
-    <row r="206" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B206" s="34">
+    <row r="206" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A206" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B206" s="39">
         <v>2</v>
       </c>
-      <c r="C206" s="34"/>
-      <c r="D206" s="34">
+      <c r="C206" s="39"/>
+      <c r="D206" s="39">
         <v>4979</v>
       </c>
-      <c r="E206" s="34"/>
-      <c r="F206" s="25">
+      <c r="E206" s="39"/>
+      <c r="F206" s="44">
         <f t="shared" si="10"/>
         <v>2489.5</v>
       </c>
     </row>
-    <row r="207" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B207" s="35">
+    <row r="207" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A207" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="B207" s="57">
         <f>SUM(B195:C206)</f>
         <v>8</v>
       </c>
-      <c r="C207" s="35"/>
-      <c r="D207" s="36">
+      <c r="C207" s="57"/>
+      <c r="D207" s="55">
         <f>SUM(D195:E206)</f>
         <v>11946</v>
       </c>
-      <c r="E207" s="36"/>
-      <c r="F207" s="21">
+      <c r="E207" s="55"/>
+      <c r="F207" s="56">
         <f>IF(B207=0,0,D207/B207)</f>
         <v>1493.25</v>
       </c>
     </row>
-    <row r="208" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A208" s="40">
+    <row r="208" spans="1:6" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A208" s="6">
         <v>2025</v>
       </c>
-      <c r="B208" s="40"/>
-[...13 lines deleted...]
-      <c r="D209" s="43" t="s">
+      <c r="B208" s="6"/>
+      <c r="C208" s="6"/>
+      <c r="D208" s="6"/>
+      <c r="E208" s="6"/>
+      <c r="F208" s="6"/>
+    </row>
+    <row r="209" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A209" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B209" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C209" s="7"/>
+      <c r="D209" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E209" s="7"/>
+      <c r="F209" s="8" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="53"/>
+      <c r="B210" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C210" s="7"/>
+      <c r="D210" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E210" s="7"/>
+      <c r="F210" s="8"/>
+    </row>
+    <row r="211" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A211" s="9" t="s">
         <v>14</v>
-      </c>
-[...19 lines deleted...]
-        <v>12</v>
       </c>
       <c r="B211" s="38">
         <v>0</v>
       </c>
       <c r="C211" s="38"/>
       <c r="D211" s="38">
         <v>0</v>
       </c>
       <c r="E211" s="38"/>
-      <c r="F211" s="28">
-[...8 lines deleted...]
-      <c r="B212" s="34">
+      <c r="F211" s="45">
+        <f t="shared" ref="F211:F214" si="11">IF(B211=0,0,D211/B211)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A212" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="B212" s="39">
         <v>2</v>
       </c>
-      <c r="C212" s="34"/>
-      <c r="D212" s="34">
+      <c r="C212" s="39"/>
+      <c r="D212" s="39">
         <v>3826</v>
       </c>
-      <c r="E212" s="34"/>
-      <c r="F212" s="25">
+      <c r="E212" s="39"/>
+      <c r="F212" s="44">
         <f t="shared" si="11"/>
         <v>1913</v>
       </c>
     </row>
-    <row r="213" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>10</v>
+    <row r="213" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A213" s="9" t="s">
+        <v>16</v>
       </c>
       <c r="B213" s="38">
         <v>2</v>
       </c>
       <c r="C213" s="38"/>
       <c r="D213" s="38">
         <v>3807</v>
       </c>
       <c r="E213" s="38"/>
-      <c r="F213" s="24">
+      <c r="F213" s="45">
         <f t="shared" si="11"/>
         <v>1903.5</v>
       </c>
     </row>
-    <row r="214" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B214" s="34">
+    <row r="214" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A214" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B214" s="39">
         <v>2</v>
       </c>
-      <c r="C214" s="34"/>
-      <c r="D214" s="34">
+      <c r="C214" s="39"/>
+      <c r="D214" s="39">
         <v>2427</v>
       </c>
-      <c r="E214" s="34"/>
-      <c r="F214" s="25">
+      <c r="E214" s="39"/>
+      <c r="F214" s="44">
         <f t="shared" si="11"/>
         <v>1213.5</v>
       </c>
     </row>
-    <row r="215" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>8</v>
+    <row r="215" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A215" s="9" t="s">
+        <v>18</v>
       </c>
       <c r="B215" s="38">
         <v>1</v>
       </c>
       <c r="C215" s="38"/>
       <c r="D215" s="38">
         <v>244</v>
       </c>
       <c r="E215" s="38"/>
-      <c r="F215" s="28">
+      <c r="F215" s="45">
         <f>IF(B215=0,0,D215/B215)</f>
         <v>244</v>
       </c>
     </row>
-    <row r="216" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A216" s="9" t="s">
+    <row r="216" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A216" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B216" s="39">
+        <v>0</v>
+      </c>
+      <c r="C216" s="39"/>
+      <c r="D216" s="39">
+        <v>0</v>
+      </c>
+      <c r="E216" s="39"/>
+      <c r="F216" s="58">
+        <f>IF(B216=0,0,D216/B216)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A217" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B217" s="40">
+        <v>0</v>
+      </c>
+      <c r="C217" s="40"/>
+      <c r="D217" s="38">
+        <v>0</v>
+      </c>
+      <c r="E217" s="38"/>
+      <c r="F217" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A218" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B218" s="41">
+        <v>0</v>
+      </c>
+      <c r="C218" s="41"/>
+      <c r="D218" s="39">
+        <v>0</v>
+      </c>
+      <c r="E218" s="39"/>
+      <c r="F218" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A219" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B219" s="40">
+        <v>0</v>
+      </c>
+      <c r="C219" s="40"/>
+      <c r="D219" s="38">
+        <v>0</v>
+      </c>
+      <c r="E219" s="38"/>
+      <c r="F219" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A220" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B220" s="39">
+        <v>1</v>
+      </c>
+      <c r="C220" s="39"/>
+      <c r="D220" s="39">
+        <v>1968</v>
+      </c>
+      <c r="E220" s="39"/>
+      <c r="F220" s="44">
+        <f>IF(B220=0,0,D220/B220)</f>
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A221" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B221" s="40">
+        <v>2</v>
+      </c>
+      <c r="C221" s="40"/>
+      <c r="D221" s="38">
+        <v>5304</v>
+      </c>
+      <c r="E221" s="38"/>
+      <c r="F221" s="45">
+        <f>IF(B221=0,0,D221/B221)</f>
+        <v>2652</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A222" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B222" s="39">
+        <v>2</v>
+      </c>
+      <c r="C222" s="39"/>
+      <c r="D222" s="39">
+        <v>816</v>
+      </c>
+      <c r="E222" s="39"/>
+      <c r="F222" s="44">
+        <f>IF(B222=0,0,D222/B222)</f>
+        <v>408</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A223" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="B223" s="57">
+        <f>SUM(B211:C222)</f>
+        <v>12</v>
+      </c>
+      <c r="C223" s="57"/>
+      <c r="D223" s="55">
+        <f>SUM(D211:E222)</f>
+        <v>18392</v>
+      </c>
+      <c r="E223" s="55"/>
+      <c r="F223" s="56">
+        <f>IF(B223=0,0,D223/B223)</f>
+        <v>1532.6666666666667</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B224" s="6"/>
+      <c r="C224" s="6"/>
+      <c r="D224" s="6"/>
+      <c r="E224" s="6"/>
+      <c r="F224" s="6"/>
+    </row>
+    <row r="225" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B225" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C225" s="7"/>
+      <c r="D225" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E225" s="7"/>
+      <c r="F225" s="8" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="53"/>
+      <c r="B226" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C226" s="7"/>
+      <c r="D226" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E226" s="7"/>
+      <c r="F226" s="8"/>
+    </row>
+    <row r="227" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B227" s="38">
+        <v>4</v>
+      </c>
+      <c r="C227" s="38"/>
+      <c r="D227" s="38">
+        <v>6599</v>
+      </c>
+      <c r="E227" s="38"/>
+      <c r="F227" s="45">
+        <f t="shared" ref="F227:F230" si="12">IF(B227=0,0,D227/B227)</f>
+        <v>1649.75</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="B228" s="39"/>
+      <c r="C228" s="39"/>
+      <c r="D228" s="39"/>
+      <c r="E228" s="39"/>
+      <c r="F228" s="44"/>
+    </row>
+    <row r="229" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B229" s="38"/>
+      <c r="C229" s="38"/>
+      <c r="D229" s="38"/>
+      <c r="E229" s="38"/>
+      <c r="F229" s="45"/>
+    </row>
+    <row r="230" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B230" s="39"/>
+      <c r="C230" s="39"/>
+      <c r="D230" s="39"/>
+      <c r="E230" s="39"/>
+      <c r="F230" s="44"/>
+    </row>
+    <row r="231" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B231" s="38"/>
+      <c r="C231" s="38"/>
+      <c r="D231" s="38"/>
+      <c r="E231" s="38"/>
+      <c r="F231" s="45"/>
+    </row>
+    <row r="232" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B232" s="39"/>
+      <c r="C232" s="39"/>
+      <c r="D232" s="39"/>
+      <c r="E232" s="39"/>
+      <c r="F232" s="58"/>
+    </row>
+    <row r="233" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B233" s="40"/>
+      <c r="C233" s="40"/>
+      <c r="D233" s="38"/>
+      <c r="E233" s="38"/>
+      <c r="F233" s="45"/>
+    </row>
+    <row r="234" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B234" s="41"/>
+      <c r="C234" s="41"/>
+      <c r="D234" s="39"/>
+      <c r="E234" s="39"/>
+      <c r="F234" s="44"/>
+    </row>
+    <row r="235" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B235" s="40"/>
+      <c r="C235" s="40"/>
+      <c r="D235" s="38"/>
+      <c r="E235" s="38"/>
+      <c r="F235" s="45"/>
+    </row>
+    <row r="236" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B236" s="39"/>
+      <c r="C236" s="39"/>
+      <c r="D236" s="39"/>
+      <c r="E236" s="39"/>
+      <c r="F236" s="44"/>
+    </row>
+    <row r="237" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B237" s="40"/>
+      <c r="C237" s="40"/>
+      <c r="D237" s="38"/>
+      <c r="E237" s="38"/>
+      <c r="F237" s="45"/>
+    </row>
+    <row r="238" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B238" s="39"/>
+      <c r="C238" s="39"/>
+      <c r="D238" s="39"/>
+      <c r="E238" s="39"/>
+      <c r="F238" s="44"/>
+    </row>
+    <row r="239" spans="1:6" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A239" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="B239" s="57">
+        <f>SUM(B227:C238)</f>
+        <v>4</v>
+      </c>
+      <c r="C239" s="57"/>
+      <c r="D239" s="55">
+        <f>SUM(D227:E238)</f>
+        <v>6599</v>
+      </c>
+      <c r="E239" s="55"/>
+      <c r="F239" s="56">
+        <f>IF(B239=0,0,D239/B239)</f>
+        <v>1649.75</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="43"/>
+    </row>
+    <row r="241" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A241" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="B241" s="47"/>
+      <c r="C241" s="47"/>
+      <c r="D241" s="43"/>
+    </row>
+    <row r="242" spans="1:4" ht="15" x14ac:dyDescent="0.2">
+      <c r="A242" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="B216" s="34"/>
-[...129 lines deleted...]
-      <c r="A270" s="3"/>
+      <c r="B242" s="47"/>
+      <c r="C242" s="47"/>
+      <c r="D242" s="43"/>
+    </row>
+    <row r="243" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A243" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="B243" s="47"/>
+      <c r="C243" s="47"/>
+      <c r="D243" s="43"/>
+    </row>
+    <row r="244" spans="1:4" ht="15" x14ac:dyDescent="0.2">
+      <c r="A244" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="B244" s="47"/>
+      <c r="C244" s="47"/>
+      <c r="D244" s="43"/>
+    </row>
+    <row r="245" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A245" s="50"/>
+      <c r="B245" s="43"/>
+      <c r="C245" s="43"/>
+      <c r="D245" s="43"/>
+    </row>
+    <row r="285" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A285" s="51"/>
     </row>
   </sheetData>
-  <mergeCells count="433">
+  <mergeCells count="466">
     <mergeCell ref="B206:C206"/>
     <mergeCell ref="D206:E206"/>
     <mergeCell ref="B207:C207"/>
     <mergeCell ref="D207:E207"/>
     <mergeCell ref="B201:C201"/>
     <mergeCell ref="D201:E201"/>
     <mergeCell ref="B202:C202"/>
     <mergeCell ref="D202:E202"/>
     <mergeCell ref="B203:C203"/>
     <mergeCell ref="D203:E203"/>
     <mergeCell ref="B204:C204"/>
     <mergeCell ref="D204:E204"/>
     <mergeCell ref="B205:C205"/>
     <mergeCell ref="D205:E205"/>
     <mergeCell ref="B196:C196"/>
     <mergeCell ref="D196:E196"/>
     <mergeCell ref="B197:C197"/>
     <mergeCell ref="D197:E197"/>
     <mergeCell ref="B198:C198"/>
     <mergeCell ref="D198:E198"/>
     <mergeCell ref="B199:C199"/>
     <mergeCell ref="D199:E199"/>
     <mergeCell ref="B200:C200"/>
     <mergeCell ref="D200:E200"/>
     <mergeCell ref="A192:F192"/>
@@ -4974,59 +5139,92 @@
     <mergeCell ref="D211:E211"/>
     <mergeCell ref="B212:C212"/>
     <mergeCell ref="D212:E212"/>
     <mergeCell ref="B213:C213"/>
     <mergeCell ref="D213:E213"/>
     <mergeCell ref="B214:C214"/>
     <mergeCell ref="D214:E214"/>
     <mergeCell ref="B215:C215"/>
     <mergeCell ref="D215:E215"/>
     <mergeCell ref="B216:C216"/>
     <mergeCell ref="D216:E216"/>
     <mergeCell ref="B222:C222"/>
     <mergeCell ref="D222:E222"/>
     <mergeCell ref="B223:C223"/>
     <mergeCell ref="D223:E223"/>
     <mergeCell ref="B217:C217"/>
     <mergeCell ref="D217:E217"/>
     <mergeCell ref="B218:C218"/>
     <mergeCell ref="D218:E218"/>
     <mergeCell ref="B219:C219"/>
     <mergeCell ref="D219:E219"/>
     <mergeCell ref="B220:C220"/>
     <mergeCell ref="D220:E220"/>
     <mergeCell ref="B221:C221"/>
     <mergeCell ref="D221:E221"/>
+    <mergeCell ref="A224:F224"/>
+    <mergeCell ref="A225:A226"/>
+    <mergeCell ref="B225:C225"/>
+    <mergeCell ref="D225:E225"/>
+    <mergeCell ref="F225:F226"/>
+    <mergeCell ref="B226:C226"/>
+    <mergeCell ref="D226:E226"/>
+    <mergeCell ref="B227:C227"/>
+    <mergeCell ref="D227:E227"/>
+    <mergeCell ref="B228:C228"/>
+    <mergeCell ref="D228:E228"/>
+    <mergeCell ref="B229:C229"/>
+    <mergeCell ref="D229:E229"/>
+    <mergeCell ref="B230:C230"/>
+    <mergeCell ref="D230:E230"/>
+    <mergeCell ref="B231:C231"/>
+    <mergeCell ref="D231:E231"/>
+    <mergeCell ref="B232:C232"/>
+    <mergeCell ref="D232:E232"/>
+    <mergeCell ref="B238:C238"/>
+    <mergeCell ref="D238:E238"/>
+    <mergeCell ref="B239:C239"/>
+    <mergeCell ref="D239:E239"/>
+    <mergeCell ref="B233:C233"/>
+    <mergeCell ref="D233:E233"/>
+    <mergeCell ref="B234:C234"/>
+    <mergeCell ref="D234:E234"/>
+    <mergeCell ref="B235:C235"/>
+    <mergeCell ref="D235:E235"/>
+    <mergeCell ref="B236:C236"/>
+    <mergeCell ref="D236:E236"/>
+    <mergeCell ref="B237:C237"/>
+    <mergeCell ref="D237:E237"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="whole" showInputMessage="1" showErrorMessage="1" error="SOLO VALORES ENTEROS" sqref="B72 B26:B38 D26:D38 F26:F38 B43:B55 D43:D55 F43:F55 B60:B70 F60:F72 D60:D72 B77:B89 D77:D89 F77:F89 B94:B106 D94:D106 F94:F106 D111:D123 B111:B123 F111:F123 B128:B140 F128:F140 D128:D140 B145:B157 F145:F157 F179:F191 D162:D174 F162:F174 B162:B174 D179:D191 B179:B191 D145:D157 D195:D207 B195:B207 F195:F207 D211:D223 B211:B223 F211:F223" xr:uid="{00000000-0002-0000-0000-000000000000}">
+    <dataValidation type="whole" showInputMessage="1" showErrorMessage="1" error="SOLO VALORES ENTEROS" sqref="B72 B26:B38 D26:D38 F26:F38 B43:B55 D43:D55 F43:F55 B60:B70 F60:F72 D60:D72 B77:B89 D77:D89 F77:F89 B94:B106 D94:D106 F94:F106 D111:D123 B111:B123 F111:F123 B128:B140 F128:F140 D128:D140 B145:B157 F145:F157 F179:F191 D162:D174 F162:F174 B162:B174 D179:D191 B179:B191 D145:D157 D195:D207 B195:B207 F195:F207 D211:D223 B211:B223 F211:F223 D227:D239 B227:B239 F227:F239" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>0</formula1>
       <formula2>100000000</formula2>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="A227" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="A242" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PUERTO CHIAPAS</vt:lpstr>