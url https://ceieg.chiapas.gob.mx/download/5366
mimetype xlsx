--- v1 (2026-04-21)
+++ v2 (2026-08-02)
@@ -1,84 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Servicios Estadísticos\2025\ESTADISTICAS ECONOMICAS Y EMPLEO\TURISMO\07 DIC-ENE26\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Servicios Estadísticos\2026\ESTADISTICAS ECONOMICAS Y EMPLEO\TURISMO\ABRIL 2026\Analisis\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{84FB2AE0-B114-4341-92AF-A44154F27B5D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E12AEB1D-A954-4346-97C9-91B5454491AA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="PUERTO CHIAPAS" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D239" i="1" l="1"/>
+  <c r="F231" i="1" l="1"/>
+  <c r="F230" i="1"/>
+  <c r="F228" i="1"/>
+  <c r="F229" i="1"/>
+  <c r="D239" i="1"/>
   <c r="B239" i="1"/>
   <c r="F227" i="1"/>
   <c r="F222" i="1"/>
   <c r="F221" i="1"/>
   <c r="F220" i="1"/>
   <c r="D223" i="1"/>
   <c r="F216" i="1"/>
   <c r="F215" i="1"/>
   <c r="F239" i="1" l="1"/>
   <c r="B223" i="1"/>
   <c r="F214" i="1"/>
   <c r="F213" i="1"/>
   <c r="F212" i="1"/>
   <c r="F211" i="1"/>
   <c r="F206" i="1"/>
   <c r="F205" i="1"/>
   <c r="F100" i="1"/>
   <c r="F82" i="1"/>
   <c r="F50" i="1"/>
   <c r="F49" i="1"/>
   <c r="F48" i="1"/>
   <c r="F31" i="1"/>
   <c r="F204" i="1"/>
   <c r="F203" i="1"/>
   <c r="F202" i="1"/>
@@ -181,249 +185,237 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="26">
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t xml:space="preserve">TOTAL </t>
   </si>
   <si>
     <t>PASAJEROS</t>
   </si>
   <si>
     <t>ARRIBOS</t>
   </si>
   <si>
     <t>MES</t>
   </si>
   <si>
     <t>CHIAPAS</t>
   </si>
   <si>
     <t>PROMEDIO DE PASAJEROS POR CRUCERO</t>
   </si>
   <si>
-    <t>https://www.datatur.sectur.gob.mx/SitePages/Actividades%20en%20Crucero.aspx</t>
-[...1 lines deleted...]
-  <si>
     <t>Fuente:</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>PUERTO CHIAPAS, CHIAPAS.</t>
   </si>
   <si>
     <t>Actualización:</t>
-  </si>
-[...1 lines deleted...]
-    <t>Marzo 2026.</t>
   </si>
   <si>
     <t>MOVIMIENTO MENSUAL DE CRUCEROS EN LOS PRINCIPALES PUERTOS 2013-2026</t>
   </si>
   <si>
     <t>Enero</t>
   </si>
   <si>
     <t>Febrero</t>
   </si>
   <si>
     <t>Marzo</t>
   </si>
   <si>
     <t>Abril</t>
   </si>
   <si>
     <t>Mayo</t>
   </si>
   <si>
     <t>Junio</t>
   </si>
   <si>
     <t>Julio</t>
   </si>
   <si>
     <t>Agosto</t>
   </si>
   <si>
     <t>Septiembre</t>
   </si>
   <si>
     <t>Octubre</t>
   </si>
   <si>
     <t>Noviembre</t>
   </si>
   <si>
     <t>Diciembre</t>
   </si>
+  <si>
+    <t>https://datatur.sectur.gob.mx/SitePages/cruceros.aspx</t>
+  </si>
+  <si>
+    <t>Julio 2026.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8.5"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color rgb="FF5F5F5F"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Gilroy-Bold"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Gilroy-Bold"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="0"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Gilroy-Bold"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Gilroy-Bold"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Gilroy-Bold"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Gilroy-Bold"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Gilroy-Bold"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Gilroy-Bold"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Gilroy-Bold"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Gilroy-Bold"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Gilroy-Bold"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="0"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Gilroy-Bold"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Gilroy-Bold"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Gilroy-Bold"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Gilroy-Bold"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Gilroy-Bold"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Gilroy-Bold"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD3C2B4"/>
         <bgColor indexed="64"/>
@@ -553,190 +545,190 @@
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="13" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="13" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="5" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="13" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="13" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="14" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...18 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="1" fontId="14" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="14" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="10" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="10" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Hipervínculo" xfId="10" builtinId="8"/>
     <cellStyle name="Hipervínculo 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hipervínculo 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Millares" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 10" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 17" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normal 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal 4" xfId="8" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Porcentaje 2" xfId="9" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFAE192D"/>
       <color rgb="FF009885"/>
       <color rgb="FFD3C2B4"/>
       <color rgb="FFC90166"/>
       <color rgb="FF5F5F5F"/>
     </mruColors>
   </colors>
@@ -779,51 +771,51 @@
         <xdr:cNvPr id="5" name="Imagen 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14E34452-A311-8EFD-702D-CE0278707025}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="2164" r="5456"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5953"/>
-          <a:ext cx="6096000" cy="851297"/>
+          <a:ext cx="6095798" cy="853517"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -1077,4154 +1069,4182 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.datatur.sectur.gob.mx/SitePages/Actividades%20en%20Crucero.aspx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datatur.sectur.gob.mx/SitePages/cruceros.aspx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F285"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="118" zoomScaleNormal="118" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A223" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G228" sqref="G228"/>
+      <selection pane="bottomLeft" activeCell="A242" sqref="A242"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="2"/>
     <col min="3" max="3" width="11.85546875" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="2"/>
     <col min="5" max="5" width="14" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" style="2" customWidth="1"/>
     <col min="7" max="16384" width="10.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
     </row>
     <row r="5" spans="1:6" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
     </row>
-    <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="6">
         <v>2013</v>
       </c>
       <c r="B6" s="6"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
     </row>
-    <row r="7" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="7"/>
       <c r="D7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="8" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="52"/>
+    <row r="8" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="9"/>
       <c r="B8" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="8"/>
     </row>
-    <row r="9" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="9" t="s">
+    <row r="9" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="11">
+        <v>0</v>
+      </c>
+      <c r="C9" s="12"/>
+      <c r="D9" s="11">
+        <v>0</v>
+      </c>
+      <c r="E9" s="12"/>
+      <c r="F9" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="15">
+        <v>0</v>
+      </c>
+      <c r="C10" s="16"/>
+      <c r="D10" s="15">
+        <v>0</v>
+      </c>
+      <c r="E10" s="16"/>
+      <c r="F10" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="10">
-[...12 lines deleted...]
-      <c r="A10" s="13" t="s">
+      <c r="B11" s="18">
+        <v>2</v>
+      </c>
+      <c r="C11" s="18"/>
+      <c r="D11" s="18">
+        <v>2272</v>
+      </c>
+      <c r="E11" s="18"/>
+      <c r="F11" s="19">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="14">
-[...12 lines deleted...]
-      <c r="A11" s="9" t="s">
+      <c r="B12" s="20">
+        <v>4</v>
+      </c>
+      <c r="C12" s="20"/>
+      <c r="D12" s="20">
+        <v>6649</v>
+      </c>
+      <c r="E12" s="20"/>
+      <c r="F12" s="21">
+        <v>1662.25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="17">
-[...12 lines deleted...]
-      <c r="A12" s="13" t="s">
+      <c r="B13" s="18">
+        <v>4</v>
+      </c>
+      <c r="C13" s="18"/>
+      <c r="D13" s="18">
+        <v>5259</v>
+      </c>
+      <c r="E13" s="18"/>
+      <c r="F13" s="19">
+        <v>1314.75</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="19">
-[...12 lines deleted...]
-      <c r="A13" s="9" t="s">
+      <c r="B14" s="15">
+        <v>0</v>
+      </c>
+      <c r="C14" s="22"/>
+      <c r="D14" s="15">
+        <v>0</v>
+      </c>
+      <c r="E14" s="22"/>
+      <c r="F14" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="17">
-[...12 lines deleted...]
-      <c r="A14" s="13" t="s">
+      <c r="B15" s="23">
+        <v>0</v>
+      </c>
+      <c r="C15" s="24"/>
+      <c r="D15" s="23">
+        <v>0</v>
+      </c>
+      <c r="E15" s="24"/>
+      <c r="F15" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="14">
-[...12 lines deleted...]
-      <c r="A15" s="9" t="s">
+      <c r="B16" s="20">
+        <v>1</v>
+      </c>
+      <c r="C16" s="20"/>
+      <c r="D16" s="20">
+        <v>628</v>
+      </c>
+      <c r="E16" s="20"/>
+      <c r="F16" s="21">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="22">
-[...12 lines deleted...]
-      <c r="A16" s="13" t="s">
+      <c r="B17" s="18">
+        <v>3</v>
+      </c>
+      <c r="C17" s="18"/>
+      <c r="D17" s="18">
+        <v>3474</v>
+      </c>
+      <c r="E17" s="18"/>
+      <c r="F17" s="19">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="19">
-[...12 lines deleted...]
-      <c r="A17" s="9" t="s">
+      <c r="B18" s="20">
+        <v>5</v>
+      </c>
+      <c r="C18" s="20"/>
+      <c r="D18" s="20">
+        <v>10401</v>
+      </c>
+      <c r="E18" s="20"/>
+      <c r="F18" s="21">
+        <v>2080.1999999999998</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="17">
+      <c r="B19" s="18">
+        <v>6</v>
+      </c>
+      <c r="C19" s="18"/>
+      <c r="D19" s="18">
+        <v>11044</v>
+      </c>
+      <c r="E19" s="18"/>
+      <c r="F19" s="19">
+        <v>1840.6666666666667</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="20">
         <v>3</v>
       </c>
-      <c r="C17" s="17"/>
-[...48 lines deleted...]
-      <c r="D20" s="19">
+      <c r="C20" s="20"/>
+      <c r="D20" s="20">
         <v>3104</v>
       </c>
-      <c r="E20" s="19"/>
-      <c r="F20" s="20">
+      <c r="E20" s="20"/>
+      <c r="F20" s="21">
         <v>1034.6666666666667</v>
       </c>
     </row>
-    <row r="21" spans="1:6" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B21" s="55">
+    <row r="21" spans="1:6" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="B21" s="26">
         <v>28</v>
       </c>
-      <c r="C21" s="55"/>
-      <c r="D21" s="55">
+      <c r="C21" s="26"/>
+      <c r="D21" s="26">
         <v>42831</v>
       </c>
-      <c r="E21" s="55"/>
-      <c r="F21" s="56">
+      <c r="E21" s="26"/>
+      <c r="F21" s="27">
         <v>1529.6785714285713</v>
       </c>
     </row>
-    <row r="23" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="6">
         <v>2014</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
     </row>
-    <row r="24" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="7"/>
       <c r="D24" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="8" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="25" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="52"/>
+    <row r="25" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="9"/>
       <c r="B25" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="7"/>
       <c r="D25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="8"/>
     </row>
-    <row r="26" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B26" s="24">
+    <row r="26" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" s="28">
         <v>3</v>
       </c>
-      <c r="C26" s="24"/>
-      <c r="D26" s="24">
+      <c r="C26" s="28"/>
+      <c r="D26" s="28">
         <v>5247</v>
       </c>
-      <c r="E26" s="24"/>
-      <c r="F26" s="18">
+      <c r="E26" s="28"/>
+      <c r="F26" s="19">
         <f t="shared" ref="F26:F38" si="0">IF(B26=0,0,D26/B26)</f>
         <v>1749</v>
       </c>
     </row>
-    <row r="27" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B27" s="19">
+    <row r="27" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B27" s="20">
         <v>5</v>
       </c>
-      <c r="C27" s="19"/>
-      <c r="D27" s="19">
+      <c r="C27" s="20"/>
+      <c r="D27" s="20">
         <v>9039</v>
       </c>
-      <c r="E27" s="19"/>
-      <c r="F27" s="20">
+      <c r="E27" s="20"/>
+      <c r="F27" s="21">
         <f t="shared" si="0"/>
         <v>1807.8</v>
       </c>
     </row>
-    <row r="28" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B28" s="17">
+    <row r="28" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" s="18">
         <v>1</v>
       </c>
-      <c r="C28" s="17"/>
-      <c r="D28" s="17">
+      <c r="C28" s="18"/>
+      <c r="D28" s="18">
         <v>1158</v>
       </c>
-      <c r="E28" s="17"/>
-      <c r="F28" s="18">
+      <c r="E28" s="18"/>
+      <c r="F28" s="19">
         <f t="shared" si="0"/>
         <v>1158</v>
       </c>
     </row>
-    <row r="29" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B29" s="19">
+    <row r="29" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B29" s="20">
         <v>4</v>
       </c>
-      <c r="C29" s="19"/>
-      <c r="D29" s="19">
+      <c r="C29" s="20"/>
+      <c r="D29" s="20">
         <v>8273</v>
       </c>
-      <c r="E29" s="19"/>
-      <c r="F29" s="20">
+      <c r="E29" s="20"/>
+      <c r="F29" s="21">
         <f t="shared" si="0"/>
         <v>2068.25</v>
       </c>
     </row>
-    <row r="30" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B30" s="17">
+    <row r="30" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B30" s="18">
         <v>3</v>
       </c>
-      <c r="C30" s="17"/>
-      <c r="D30" s="17">
+      <c r="C30" s="18"/>
+      <c r="D30" s="18">
         <v>3927</v>
       </c>
-      <c r="E30" s="17"/>
-      <c r="F30" s="18">
+      <c r="E30" s="18"/>
+      <c r="F30" s="19">
         <f t="shared" si="0"/>
         <v>1309</v>
       </c>
     </row>
-    <row r="31" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="13" t="s">
+    <row r="31" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B31" s="15">
+        <v>0</v>
+      </c>
+      <c r="C31" s="15"/>
+      <c r="D31" s="29">
+        <v>0</v>
+      </c>
+      <c r="E31" s="29"/>
+      <c r="F31" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B32" s="31">
+        <v>0</v>
+      </c>
+      <c r="C32" s="31"/>
+      <c r="D32" s="31">
+        <v>0</v>
+      </c>
+      <c r="E32" s="31"/>
+      <c r="F32" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B31" s="14">
-[...13 lines deleted...]
-      <c r="A32" s="9" t="s">
+      <c r="B33" s="15">
+        <v>0</v>
+      </c>
+      <c r="C33" s="15"/>
+      <c r="D33" s="29">
+        <v>0</v>
+      </c>
+      <c r="E33" s="29"/>
+      <c r="F33" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B32" s="27">
-[...31 lines deleted...]
-      <c r="B34" s="17">
+      <c r="B34" s="18">
         <v>2</v>
       </c>
-      <c r="C34" s="17"/>
-      <c r="D34" s="17">
+      <c r="C34" s="18"/>
+      <c r="D34" s="18">
         <v>1126</v>
       </c>
-      <c r="E34" s="17"/>
-      <c r="F34" s="18">
+      <c r="E34" s="18"/>
+      <c r="F34" s="19">
         <f t="shared" si="0"/>
         <v>563</v>
       </c>
     </row>
-    <row r="35" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B35" s="19">
+    <row r="35" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="B35" s="20">
         <v>6</v>
       </c>
-      <c r="C35" s="19"/>
-      <c r="D35" s="19">
+      <c r="C35" s="20"/>
+      <c r="D35" s="20">
         <v>12012</v>
       </c>
-      <c r="E35" s="19"/>
-      <c r="F35" s="20">
+      <c r="E35" s="20"/>
+      <c r="F35" s="21">
         <f t="shared" si="0"/>
         <v>2002</v>
       </c>
     </row>
-    <row r="36" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B36" s="17">
+    <row r="36" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B36" s="18">
         <v>3</v>
       </c>
-      <c r="C36" s="17"/>
-      <c r="D36" s="17">
+      <c r="C36" s="18"/>
+      <c r="D36" s="18">
         <v>4696</v>
       </c>
-      <c r="E36" s="17"/>
-      <c r="F36" s="18">
+      <c r="E36" s="18"/>
+      <c r="F36" s="19">
         <f t="shared" si="0"/>
         <v>1565.3333333333333</v>
       </c>
     </row>
-    <row r="37" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B37" s="19">
+    <row r="37" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B37" s="20">
         <v>1</v>
       </c>
-      <c r="C37" s="19"/>
-      <c r="D37" s="19">
+      <c r="C37" s="20"/>
+      <c r="D37" s="20">
         <v>344</v>
       </c>
-      <c r="E37" s="19"/>
-      <c r="F37" s="20">
+      <c r="E37" s="20"/>
+      <c r="F37" s="21">
         <f t="shared" si="0"/>
         <v>344</v>
       </c>
     </row>
-    <row r="38" spans="1:6" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B38" s="55">
+    <row r="38" spans="1:6" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="B38" s="26">
         <f>SUM(B26:C37)</f>
         <v>28</v>
       </c>
-      <c r="C38" s="55"/>
-      <c r="D38" s="55">
+      <c r="C38" s="26"/>
+      <c r="D38" s="26">
         <f>SUM(D26:E37)</f>
         <v>45822</v>
       </c>
-      <c r="E38" s="55"/>
-      <c r="F38" s="56">
+      <c r="E38" s="26"/>
+      <c r="F38" s="27">
         <f t="shared" si="0"/>
         <v>1636.5</v>
       </c>
     </row>
-    <row r="40" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="6">
         <v>2015</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="6"/>
       <c r="D40" s="6"/>
       <c r="E40" s="6"/>
       <c r="F40" s="6"/>
     </row>
-    <row r="41" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C41" s="7"/>
-      <c r="D41" s="30" t="s">
+      <c r="D41" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="E41" s="30"/>
+      <c r="E41" s="34"/>
       <c r="F41" s="8" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="42" spans="1:6" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="52"/>
+    <row r="42" spans="1:6" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="9"/>
       <c r="B42" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C42" s="7"/>
-      <c r="D42" s="30" t="s">
-[...2 lines deleted...]
-      <c r="E42" s="30"/>
+      <c r="D42" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="34"/>
       <c r="F42" s="8"/>
     </row>
-    <row r="43" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B43" s="24">
+    <row r="43" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B43" s="28">
         <v>3</v>
       </c>
-      <c r="C43" s="24"/>
-      <c r="D43" s="24">
+      <c r="C43" s="28"/>
+      <c r="D43" s="28">
         <v>5796</v>
       </c>
-      <c r="E43" s="24"/>
-      <c r="F43" s="18">
+      <c r="E43" s="28"/>
+      <c r="F43" s="19">
         <f t="shared" ref="F43:F55" si="1">IF(B43=0,0,D43/B43)</f>
         <v>1932</v>
       </c>
     </row>
-    <row r="44" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B44" s="19">
+    <row r="44" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B44" s="20">
         <v>2</v>
       </c>
-      <c r="C44" s="19"/>
-      <c r="D44" s="19">
+      <c r="C44" s="20"/>
+      <c r="D44" s="20">
         <v>3486</v>
       </c>
-      <c r="E44" s="19"/>
-      <c r="F44" s="20">
+      <c r="E44" s="20"/>
+      <c r="F44" s="21">
         <f t="shared" si="1"/>
         <v>1743</v>
       </c>
     </row>
-    <row r="45" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B45" s="17">
+    <row r="45" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B45" s="18">
         <v>3</v>
       </c>
-      <c r="C45" s="17"/>
-      <c r="D45" s="17">
+      <c r="C45" s="18"/>
+      <c r="D45" s="18">
         <v>3982</v>
       </c>
-      <c r="E45" s="17"/>
-      <c r="F45" s="18">
+      <c r="E45" s="18"/>
+      <c r="F45" s="19">
         <f t="shared" si="1"/>
         <v>1327.3333333333333</v>
       </c>
     </row>
-    <row r="46" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B46" s="19">
+    <row r="46" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B46" s="20">
         <v>4</v>
       </c>
-      <c r="C46" s="19"/>
-      <c r="D46" s="19">
+      <c r="C46" s="20"/>
+      <c r="D46" s="20">
         <v>6578</v>
       </c>
-      <c r="E46" s="19"/>
-      <c r="F46" s="20">
+      <c r="E46" s="20"/>
+      <c r="F46" s="21">
         <f t="shared" si="1"/>
         <v>1644.5</v>
       </c>
     </row>
-    <row r="47" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B47" s="17">
+    <row r="47" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B47" s="18">
         <v>3</v>
       </c>
-      <c r="C47" s="17"/>
-      <c r="D47" s="17">
+      <c r="C47" s="18"/>
+      <c r="D47" s="18">
         <v>3439</v>
       </c>
-      <c r="E47" s="17"/>
-      <c r="F47" s="18">
+      <c r="E47" s="18"/>
+      <c r="F47" s="19">
         <f t="shared" si="1"/>
         <v>1146.3333333333333</v>
       </c>
     </row>
-    <row r="48" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="13" t="s">
+    <row r="48" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B48" s="20">
+        <v>0</v>
+      </c>
+      <c r="C48" s="20"/>
+      <c r="D48" s="20">
+        <v>0</v>
+      </c>
+      <c r="E48" s="20"/>
+      <c r="F48" s="21">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B49" s="18">
+        <v>0</v>
+      </c>
+      <c r="C49" s="18"/>
+      <c r="D49" s="18">
+        <v>0</v>
+      </c>
+      <c r="E49" s="18"/>
+      <c r="F49" s="19">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B48" s="19">
-[...7 lines deleted...]
-      <c r="F48" s="20">
+      <c r="B50" s="20">
+        <v>0</v>
+      </c>
+      <c r="C50" s="20"/>
+      <c r="D50" s="20">
+        <v>0</v>
+      </c>
+      <c r="E50" s="20"/>
+      <c r="F50" s="21">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="9" t="s">
+    <row r="51" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B49" s="17">
-[...33 lines deleted...]
-      <c r="B51" s="17">
+      <c r="B51" s="18">
         <v>1</v>
       </c>
-      <c r="C51" s="17"/>
-      <c r="D51" s="17">
+      <c r="C51" s="18"/>
+      <c r="D51" s="18">
         <v>483</v>
       </c>
-      <c r="E51" s="17"/>
-      <c r="F51" s="18">
+      <c r="E51" s="18"/>
+      <c r="F51" s="19">
         <f t="shared" si="1"/>
         <v>483</v>
       </c>
     </row>
-    <row r="52" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B52" s="19">
+    <row r="52" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="B52" s="20">
         <v>4</v>
       </c>
-      <c r="C52" s="19"/>
-      <c r="D52" s="19">
+      <c r="C52" s="20"/>
+      <c r="D52" s="20">
         <v>6856</v>
       </c>
-      <c r="E52" s="19"/>
-      <c r="F52" s="20">
+      <c r="E52" s="20"/>
+      <c r="F52" s="21">
         <f t="shared" si="1"/>
         <v>1714</v>
       </c>
     </row>
-    <row r="53" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B53" s="17">
+    <row r="53" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B53" s="18">
         <v>2</v>
       </c>
-      <c r="C53" s="17"/>
-      <c r="D53" s="17">
+      <c r="C53" s="18"/>
+      <c r="D53" s="18">
         <v>2988</v>
       </c>
-      <c r="E53" s="17"/>
-      <c r="F53" s="18">
+      <c r="E53" s="18"/>
+      <c r="F53" s="19">
         <f t="shared" si="1"/>
         <v>1494</v>
       </c>
     </row>
-    <row r="54" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B54" s="19">
+    <row r="54" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B54" s="20">
         <v>2</v>
       </c>
-      <c r="C54" s="19"/>
-      <c r="D54" s="19">
+      <c r="C54" s="20"/>
+      <c r="D54" s="20">
         <v>1698</v>
       </c>
-      <c r="E54" s="19"/>
-      <c r="F54" s="20">
+      <c r="E54" s="20"/>
+      <c r="F54" s="21">
         <f t="shared" si="1"/>
         <v>849</v>
       </c>
     </row>
-    <row r="55" spans="1:6" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B55" s="55">
+    <row r="55" spans="1:6" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="B55" s="26">
         <f>SUM(B43:C54)</f>
         <v>24</v>
       </c>
-      <c r="C55" s="55"/>
-      <c r="D55" s="55">
+      <c r="C55" s="26"/>
+      <c r="D55" s="26">
         <f>SUM(D43:E54)</f>
         <v>35306</v>
       </c>
-      <c r="E55" s="55"/>
-      <c r="F55" s="56">
+      <c r="E55" s="26"/>
+      <c r="F55" s="27">
         <f t="shared" si="1"/>
         <v>1471.0833333333333</v>
       </c>
     </row>
-    <row r="56" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="57" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="6">
         <v>2016</v>
       </c>
       <c r="B57" s="6"/>
       <c r="C57" s="6"/>
       <c r="D57" s="6"/>
       <c r="E57" s="6"/>
       <c r="F57" s="6"/>
     </row>
-    <row r="58" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C58" s="7"/>
       <c r="D58" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E58" s="7"/>
-      <c r="F58" s="31" t="s">
+      <c r="F58" s="35" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="59" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="52"/>
+    <row r="59" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="9"/>
       <c r="B59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C59" s="7"/>
       <c r="D59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E59" s="7"/>
-      <c r="F59" s="32"/>
-[...21 lines deleted...]
-      <c r="B61" s="19">
+      <c r="F59" s="36"/>
+    </row>
+    <row r="60" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B60" s="28">
+        <v>0</v>
+      </c>
+      <c r="C60" s="28"/>
+      <c r="D60" s="28">
+        <v>0</v>
+      </c>
+      <c r="E60" s="28"/>
+      <c r="F60" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B61" s="20">
         <v>1</v>
       </c>
-      <c r="C61" s="19"/>
-      <c r="D61" s="19">
+      <c r="C61" s="20"/>
+      <c r="D61" s="20">
         <v>2143</v>
       </c>
-      <c r="E61" s="19"/>
-      <c r="F61" s="20">
+      <c r="E61" s="20"/>
+      <c r="F61" s="21">
         <f>IF(B61=0,0,D61/B61)</f>
         <v>2143</v>
       </c>
     </row>
-    <row r="62" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B62" s="17">
+    <row r="62" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B62" s="18">
         <v>2</v>
       </c>
-      <c r="C62" s="17"/>
-      <c r="D62" s="17">
+      <c r="C62" s="18"/>
+      <c r="D62" s="18">
         <v>2253</v>
       </c>
-      <c r="E62" s="17"/>
-      <c r="F62" s="18">
+      <c r="E62" s="18"/>
+      <c r="F62" s="19">
         <f t="shared" ref="F62:F71" si="2">IF(B62=0,0,D62/B62)</f>
         <v>1126.5</v>
       </c>
     </row>
-    <row r="63" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B63" s="19">
+    <row r="63" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B63" s="20">
         <v>4</v>
       </c>
-      <c r="C63" s="19"/>
-      <c r="D63" s="19">
+      <c r="C63" s="20"/>
+      <c r="D63" s="20">
         <v>6768</v>
       </c>
-      <c r="E63" s="19"/>
-      <c r="F63" s="20">
+      <c r="E63" s="20"/>
+      <c r="F63" s="21">
         <f t="shared" si="2"/>
         <v>1692</v>
       </c>
     </row>
-    <row r="64" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B64" s="17">
+    <row r="64" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B64" s="18">
         <v>2</v>
       </c>
-      <c r="C64" s="17"/>
-      <c r="D64" s="17">
+      <c r="C64" s="18"/>
+      <c r="D64" s="18">
         <v>2532</v>
       </c>
-      <c r="E64" s="17"/>
-      <c r="F64" s="18">
+      <c r="E64" s="18"/>
+      <c r="F64" s="19">
         <f t="shared" si="2"/>
         <v>1266</v>
       </c>
     </row>
-    <row r="65" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="13" t="s">
+    <row r="65" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B65" s="20">
+        <v>0</v>
+      </c>
+      <c r="C65" s="20"/>
+      <c r="D65" s="20">
+        <v>0</v>
+      </c>
+      <c r="E65" s="20"/>
+      <c r="F65" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B66" s="18">
+        <v>0</v>
+      </c>
+      <c r="C66" s="18"/>
+      <c r="D66" s="18">
+        <v>0</v>
+      </c>
+      <c r="E66" s="18"/>
+      <c r="F66" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B65" s="19">
-[...12 lines deleted...]
-      <c r="A66" s="9" t="s">
+      <c r="B67" s="20">
+        <v>0</v>
+      </c>
+      <c r="C67" s="20"/>
+      <c r="D67" s="20">
+        <v>0</v>
+      </c>
+      <c r="E67" s="20"/>
+      <c r="F67" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B66" s="17">
-[...12 lines deleted...]
-      <c r="A67" s="13" t="s">
+      <c r="B68" s="18">
+        <v>0</v>
+      </c>
+      <c r="C68" s="18"/>
+      <c r="D68" s="18">
+        <v>0</v>
+      </c>
+      <c r="E68" s="18"/>
+      <c r="F68" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="B67" s="19">
-[...31 lines deleted...]
-      <c r="B69" s="19">
+      <c r="B69" s="20">
         <v>5</v>
       </c>
-      <c r="C69" s="19"/>
-      <c r="D69" s="19">
+      <c r="C69" s="20"/>
+      <c r="D69" s="20">
         <v>8698</v>
       </c>
-      <c r="E69" s="19"/>
-      <c r="F69" s="20">
+      <c r="E69" s="20"/>
+      <c r="F69" s="21">
         <f t="shared" si="2"/>
         <v>1739.6</v>
       </c>
     </row>
-    <row r="70" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B70" s="17">
+    <row r="70" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B70" s="18">
         <v>3</v>
       </c>
-      <c r="C70" s="17"/>
-      <c r="D70" s="17">
+      <c r="C70" s="18"/>
+      <c r="D70" s="18">
         <v>4925</v>
       </c>
-      <c r="E70" s="17"/>
-      <c r="F70" s="18">
+      <c r="E70" s="18"/>
+      <c r="F70" s="19">
         <f t="shared" si="2"/>
         <v>1641.6666666666667</v>
       </c>
     </row>
-    <row r="71" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B71" s="19">
+    <row r="71" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B71" s="20">
         <v>3</v>
       </c>
-      <c r="C71" s="19"/>
-      <c r="D71" s="19">
+      <c r="C71" s="20"/>
+      <c r="D71" s="20">
         <v>1913</v>
       </c>
-      <c r="E71" s="19"/>
-      <c r="F71" s="20">
+      <c r="E71" s="20"/>
+      <c r="F71" s="21">
         <f t="shared" si="2"/>
         <v>637.66666666666663</v>
       </c>
     </row>
-    <row r="72" spans="1:6" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B72" s="55">
+    <row r="72" spans="1:6" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="B72" s="26">
         <f>SUM(B60:C71)</f>
         <v>20</v>
       </c>
-      <c r="C72" s="55"/>
-      <c r="D72" s="55">
+      <c r="C72" s="26"/>
+      <c r="D72" s="26">
         <f>SUM(D60:E71)</f>
         <v>29232</v>
       </c>
-      <c r="E72" s="55"/>
-      <c r="F72" s="56">
+      <c r="E72" s="26"/>
+      <c r="F72" s="27">
         <f>IF(B72=0,0,D72/B72)</f>
         <v>1461.6</v>
       </c>
     </row>
-    <row r="73" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="74" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="6">
         <v>2017</v>
       </c>
       <c r="B74" s="6"/>
       <c r="C74" s="6"/>
       <c r="D74" s="6"/>
       <c r="E74" s="6"/>
       <c r="F74" s="6"/>
     </row>
-    <row r="75" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B75" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C75" s="7"/>
       <c r="D75" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E75" s="7"/>
       <c r="F75" s="8" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="76" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A76" s="52"/>
+    <row r="76" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="9"/>
       <c r="B76" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C76" s="7"/>
       <c r="D76" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E76" s="7"/>
       <c r="F76" s="8"/>
     </row>
-    <row r="77" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B77" s="24">
+    <row r="77" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B77" s="28">
         <v>5</v>
       </c>
-      <c r="C77" s="24"/>
-      <c r="D77" s="24">
+      <c r="C77" s="28"/>
+      <c r="D77" s="28">
         <v>4838</v>
       </c>
-      <c r="E77" s="24"/>
-      <c r="F77" s="18">
+      <c r="E77" s="28"/>
+      <c r="F77" s="19">
         <f>IF(B77=0,0,D77/B77)</f>
         <v>967.6</v>
       </c>
     </row>
-    <row r="78" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B78" s="19">
+    <row r="78" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B78" s="20">
         <v>1</v>
       </c>
-      <c r="C78" s="19"/>
-      <c r="D78" s="19">
+      <c r="C78" s="20"/>
+      <c r="D78" s="20">
         <v>1173</v>
       </c>
-      <c r="E78" s="19"/>
-      <c r="F78" s="20">
+      <c r="E78" s="20"/>
+      <c r="F78" s="21">
         <f t="shared" ref="F78:F88" si="3">IF(B78=0,0,D78/B78)</f>
         <v>1173</v>
       </c>
     </row>
-    <row r="79" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="B80" s="19">
+    <row r="79" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B79" s="18">
+        <v>0</v>
+      </c>
+      <c r="C79" s="18"/>
+      <c r="D79" s="18">
+        <v>0</v>
+      </c>
+      <c r="E79" s="18"/>
+      <c r="F79" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="B80" s="20">
         <v>5</v>
       </c>
-      <c r="C80" s="19"/>
-      <c r="D80" s="19">
+      <c r="C80" s="20"/>
+      <c r="D80" s="20">
         <v>8651</v>
       </c>
-      <c r="E80" s="19"/>
-      <c r="F80" s="34">
+      <c r="E80" s="20"/>
+      <c r="F80" s="38">
         <f t="shared" si="3"/>
         <v>1730.2</v>
       </c>
     </row>
-    <row r="81" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B81" s="17">
+    <row r="81" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B81" s="18">
         <v>2</v>
       </c>
-      <c r="C81" s="17"/>
-      <c r="D81" s="17">
+      <c r="C81" s="18"/>
+      <c r="D81" s="18">
         <v>3091</v>
       </c>
-      <c r="E81" s="17"/>
-      <c r="F81" s="18">
+      <c r="E81" s="18"/>
+      <c r="F81" s="19">
         <f t="shared" si="3"/>
         <v>1545.5</v>
       </c>
     </row>
-    <row r="82" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A82" s="13" t="s">
+    <row r="82" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B82" s="20">
+        <v>0</v>
+      </c>
+      <c r="C82" s="20"/>
+      <c r="D82" s="20">
+        <v>0</v>
+      </c>
+      <c r="E82" s="20"/>
+      <c r="F82" s="21">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B83" s="18">
+        <v>0</v>
+      </c>
+      <c r="C83" s="18"/>
+      <c r="D83" s="18">
+        <v>0</v>
+      </c>
+      <c r="E83" s="18"/>
+      <c r="F83" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B82" s="19">
-[...13 lines deleted...]
-      <c r="A83" s="9" t="s">
+      <c r="B84" s="20">
+        <v>0</v>
+      </c>
+      <c r="C84" s="20"/>
+      <c r="D84" s="20">
+        <v>0</v>
+      </c>
+      <c r="E84" s="20"/>
+      <c r="F84" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B83" s="17">
-[...12 lines deleted...]
-      <c r="A84" s="33" t="s">
+      <c r="B85" s="18">
+        <v>0</v>
+      </c>
+      <c r="C85" s="18"/>
+      <c r="D85" s="18">
+        <v>0</v>
+      </c>
+      <c r="E85" s="18"/>
+      <c r="F85" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B84" s="19">
-[...31 lines deleted...]
-      <c r="B86" s="19">
+      <c r="B86" s="20">
         <v>4</v>
       </c>
-      <c r="C86" s="19"/>
-      <c r="D86" s="19">
+      <c r="C86" s="20"/>
+      <c r="D86" s="20">
         <v>7212</v>
       </c>
-      <c r="E86" s="19"/>
-      <c r="F86" s="34">
+      <c r="E86" s="20"/>
+      <c r="F86" s="38">
         <f t="shared" si="3"/>
         <v>1803</v>
       </c>
     </row>
-    <row r="87" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B87" s="17">
+    <row r="87" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B87" s="18">
         <v>2</v>
       </c>
-      <c r="C87" s="17"/>
-      <c r="D87" s="17">
+      <c r="C87" s="18"/>
+      <c r="D87" s="18">
         <v>2332</v>
       </c>
-      <c r="E87" s="17"/>
-      <c r="F87" s="18">
+      <c r="E87" s="18"/>
+      <c r="F87" s="19">
         <f t="shared" si="3"/>
         <v>1166</v>
       </c>
     </row>
-    <row r="88" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B88" s="19">
+    <row r="88" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="B88" s="20">
         <v>1</v>
       </c>
-      <c r="C88" s="19"/>
-      <c r="D88" s="19">
+      <c r="C88" s="20"/>
+      <c r="D88" s="20">
         <v>2018</v>
       </c>
-      <c r="E88" s="19"/>
-      <c r="F88" s="34">
+      <c r="E88" s="20"/>
+      <c r="F88" s="38">
         <f t="shared" si="3"/>
         <v>2018</v>
       </c>
     </row>
-    <row r="89" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B89" s="55">
+    <row r="89" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="B89" s="26">
         <f>SUM(B77:C88)</f>
         <v>20</v>
       </c>
-      <c r="C89" s="55"/>
-      <c r="D89" s="55">
+      <c r="C89" s="26"/>
+      <c r="D89" s="26">
         <f>SUM(D77:E88)</f>
         <v>29315</v>
       </c>
-      <c r="E89" s="55"/>
-      <c r="F89" s="56">
+      <c r="E89" s="26"/>
+      <c r="F89" s="27">
         <f>IF(B89=0,0,D89/B89)</f>
         <v>1465.75</v>
       </c>
     </row>
-    <row r="90" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="91" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="6">
         <v>2018</v>
       </c>
       <c r="B91" s="6"/>
       <c r="C91" s="6"/>
       <c r="D91" s="6"/>
       <c r="E91" s="6"/>
       <c r="F91" s="6"/>
     </row>
-    <row r="92" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B92" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C92" s="7"/>
       <c r="D92" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E92" s="7"/>
       <c r="F92" s="8" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="93" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A93" s="52"/>
+    <row r="93" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="9"/>
       <c r="B93" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C93" s="7"/>
       <c r="D93" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E93" s="7"/>
       <c r="F93" s="8"/>
     </row>
-    <row r="94" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B94" s="24">
+    <row r="94" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B94" s="28">
         <v>2</v>
       </c>
-      <c r="C94" s="24"/>
-      <c r="D94" s="24">
+      <c r="C94" s="28"/>
+      <c r="D94" s="28">
         <v>2540</v>
       </c>
-      <c r="E94" s="24"/>
-      <c r="F94" s="18">
+      <c r="E94" s="28"/>
+      <c r="F94" s="19">
         <f>IF(B94=0,0,D94/B94)</f>
         <v>1270</v>
       </c>
     </row>
-    <row r="95" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B95" s="19">
+    <row r="95" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="B95" s="20">
         <v>2</v>
       </c>
-      <c r="C95" s="19"/>
-      <c r="D95" s="19">
+      <c r="C95" s="20"/>
+      <c r="D95" s="20">
         <v>2510</v>
       </c>
-      <c r="E95" s="19"/>
-      <c r="F95" s="34">
+      <c r="E95" s="20"/>
+      <c r="F95" s="38">
         <f t="shared" ref="F95:F105" si="4">IF(B95=0,0,D95/B95)</f>
         <v>1255</v>
       </c>
     </row>
-    <row r="96" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B96" s="17">
+    <row r="96" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B96" s="18">
         <v>1</v>
       </c>
-      <c r="C96" s="17"/>
-      <c r="D96" s="17">
+      <c r="C96" s="18"/>
+      <c r="D96" s="18">
         <v>1151</v>
       </c>
-      <c r="E96" s="17"/>
-      <c r="F96" s="18">
+      <c r="E96" s="18"/>
+      <c r="F96" s="19">
         <f t="shared" si="4"/>
         <v>1151</v>
       </c>
     </row>
-    <row r="97" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B97" s="19">
+    <row r="97" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="B97" s="20">
         <v>5</v>
       </c>
-      <c r="C97" s="19"/>
-      <c r="D97" s="19">
+      <c r="C97" s="20"/>
+      <c r="D97" s="20">
         <v>9192</v>
       </c>
-      <c r="E97" s="19"/>
-      <c r="F97" s="34">
+      <c r="E97" s="20"/>
+      <c r="F97" s="38">
         <f t="shared" si="4"/>
         <v>1838.4</v>
       </c>
     </row>
-    <row r="98" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B98" s="17">
+    <row r="98" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B98" s="18">
         <v>1</v>
       </c>
-      <c r="C98" s="17"/>
-      <c r="D98" s="17">
+      <c r="C98" s="18"/>
+      <c r="D98" s="18">
         <v>634</v>
       </c>
-      <c r="E98" s="17"/>
-      <c r="F98" s="18">
+      <c r="E98" s="18"/>
+      <c r="F98" s="19">
         <f t="shared" si="4"/>
         <v>634</v>
       </c>
     </row>
-    <row r="99" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B99" s="19">
+    <row r="99" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="B99" s="20">
         <v>1</v>
       </c>
-      <c r="C99" s="19"/>
-      <c r="D99" s="19">
+      <c r="C99" s="20"/>
+      <c r="D99" s="20">
         <v>469</v>
       </c>
-      <c r="E99" s="19"/>
-      <c r="F99" s="34">
+      <c r="E99" s="20"/>
+      <c r="F99" s="38">
         <f t="shared" si="4"/>
         <v>469</v>
       </c>
     </row>
-    <row r="100" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="F100" s="18">
+    <row r="100" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B100" s="18">
+        <v>0</v>
+      </c>
+      <c r="C100" s="18"/>
+      <c r="D100" s="18">
+        <v>0</v>
+      </c>
+      <c r="E100" s="18"/>
+      <c r="F100" s="19">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
-    <row r="101" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B101" s="19">
+    <row r="101" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="B101" s="20">
         <v>1</v>
       </c>
-      <c r="C101" s="19"/>
-      <c r="D101" s="19">
+      <c r="C101" s="20"/>
+      <c r="D101" s="20">
         <v>743</v>
       </c>
-      <c r="E101" s="19"/>
-      <c r="F101" s="20">
+      <c r="E101" s="20"/>
+      <c r="F101" s="21">
         <f t="shared" si="4"/>
         <v>743</v>
       </c>
     </row>
-    <row r="102" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="B103" s="19">
+    <row r="102" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B102" s="18">
+        <v>0</v>
+      </c>
+      <c r="C102" s="18"/>
+      <c r="D102" s="18">
+        <v>0</v>
+      </c>
+      <c r="E102" s="18"/>
+      <c r="F102" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="B103" s="20">
         <v>1</v>
       </c>
-      <c r="C103" s="19"/>
-      <c r="D103" s="19">
+      <c r="C103" s="20"/>
+      <c r="D103" s="20">
         <v>1180</v>
       </c>
-      <c r="E103" s="19"/>
-      <c r="F103" s="34">
+      <c r="E103" s="20"/>
+      <c r="F103" s="38">
         <f t="shared" si="4"/>
         <v>1180</v>
       </c>
     </row>
-    <row r="104" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B104" s="17">
+    <row r="104" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B104" s="18">
         <v>1</v>
       </c>
-      <c r="C104" s="17"/>
-      <c r="D104" s="17">
+      <c r="C104" s="18"/>
+      <c r="D104" s="18">
         <v>1767</v>
       </c>
-      <c r="E104" s="17"/>
-      <c r="F104" s="18">
+      <c r="E104" s="18"/>
+      <c r="F104" s="19">
         <f t="shared" si="4"/>
         <v>1767</v>
       </c>
     </row>
-    <row r="105" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="F105" s="34">
+    <row r="105" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="B105" s="20">
+        <v>0</v>
+      </c>
+      <c r="C105" s="20"/>
+      <c r="D105" s="20">
+        <v>0</v>
+      </c>
+      <c r="E105" s="20"/>
+      <c r="F105" s="38">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
-    <row r="106" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B106" s="55">
+    <row r="106" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="B106" s="26">
         <f>SUM(B94:C105)</f>
         <v>15</v>
       </c>
-      <c r="C106" s="55"/>
-      <c r="D106" s="55">
+      <c r="C106" s="26"/>
+      <c r="D106" s="26">
         <f>SUM(D94:E105)</f>
         <v>20186</v>
       </c>
-      <c r="E106" s="55"/>
-      <c r="F106" s="56">
+      <c r="E106" s="26"/>
+      <c r="F106" s="27">
         <f>IF(B106=0,0,D106/B106)</f>
         <v>1345.7333333333333</v>
       </c>
     </row>
-    <row r="107" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="108" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="6">
         <v>2019</v>
       </c>
       <c r="B108" s="6"/>
       <c r="C108" s="6"/>
       <c r="D108" s="6"/>
       <c r="E108" s="6"/>
       <c r="F108" s="6"/>
     </row>
-    <row r="109" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B109" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C109" s="7"/>
       <c r="D109" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E109" s="7"/>
       <c r="F109" s="8" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="110" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A110" s="52"/>
+    <row r="110" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="9"/>
       <c r="B110" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C110" s="7"/>
       <c r="D110" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E110" s="7"/>
       <c r="F110" s="8"/>
     </row>
-    <row r="111" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B111" s="35">
+    <row r="111" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B111" s="39">
         <v>2</v>
       </c>
-      <c r="C111" s="35"/>
-      <c r="D111" s="35">
+      <c r="C111" s="39"/>
+      <c r="D111" s="39">
         <v>1353</v>
       </c>
-      <c r="E111" s="35"/>
-      <c r="F111" s="59">
+      <c r="E111" s="39"/>
+      <c r="F111" s="40">
         <f>IF(B111=0,0,D111/B111)</f>
         <v>676.5</v>
       </c>
     </row>
-    <row r="112" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B112" s="36">
+    <row r="112" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="B112" s="41">
         <v>1</v>
       </c>
-      <c r="C112" s="36"/>
-      <c r="D112" s="36">
+      <c r="C112" s="41"/>
+      <c r="D112" s="41">
         <v>1348</v>
       </c>
-      <c r="E112" s="36"/>
-      <c r="F112" s="60">
+      <c r="E112" s="41"/>
+      <c r="F112" s="42">
         <f t="shared" ref="F112:F114" si="5">IF(B112=0,0,D112/B112)</f>
         <v>1348</v>
       </c>
     </row>
-    <row r="113" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="B114" s="36">
+    <row r="113" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B113" s="43">
+        <v>0</v>
+      </c>
+      <c r="C113" s="43"/>
+      <c r="D113" s="43">
+        <v>0</v>
+      </c>
+      <c r="E113" s="43"/>
+      <c r="F113" s="40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="B114" s="41">
         <v>4</v>
       </c>
-      <c r="C114" s="36"/>
-      <c r="D114" s="36">
+      <c r="C114" s="41"/>
+      <c r="D114" s="41">
         <v>6378</v>
       </c>
-      <c r="E114" s="36"/>
-      <c r="F114" s="60">
+      <c r="E114" s="41"/>
+      <c r="F114" s="42">
         <f t="shared" si="5"/>
         <v>1594.5</v>
       </c>
     </row>
-    <row r="115" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A115" s="9" t="s">
+    <row r="115" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B115" s="43">
+        <v>0</v>
+      </c>
+      <c r="C115" s="43"/>
+      <c r="D115" s="43">
+        <v>0</v>
+      </c>
+      <c r="E115" s="43"/>
+      <c r="F115" s="40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="B116" s="41">
+        <v>0</v>
+      </c>
+      <c r="C116" s="41"/>
+      <c r="D116" s="41">
+        <v>0</v>
+      </c>
+      <c r="E116" s="41"/>
+      <c r="F116" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B115" s="37">
-[...12 lines deleted...]
-      <c r="A116" s="33" t="s">
+      <c r="B117" s="43">
+        <v>0</v>
+      </c>
+      <c r="C117" s="43"/>
+      <c r="D117" s="43">
+        <v>0</v>
+      </c>
+      <c r="E117" s="43"/>
+      <c r="F117" s="40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B116" s="36">
-[...12 lines deleted...]
-      <c r="A117" s="9" t="s">
+      <c r="B118" s="41">
+        <v>0</v>
+      </c>
+      <c r="C118" s="41"/>
+      <c r="D118" s="41">
+        <v>0</v>
+      </c>
+      <c r="E118" s="41"/>
+      <c r="F118" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B117" s="37">
-[...12 lines deleted...]
-      <c r="A118" s="33" t="s">
+      <c r="B119" s="43">
+        <v>0</v>
+      </c>
+      <c r="C119" s="43"/>
+      <c r="D119" s="43">
+        <v>0</v>
+      </c>
+      <c r="E119" s="43"/>
+      <c r="F119" s="40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="B118" s="36">
-[...12 lines deleted...]
-      <c r="A119" s="9" t="s">
+      <c r="B120" s="20">
+        <v>0</v>
+      </c>
+      <c r="C120" s="20"/>
+      <c r="D120" s="20">
+        <v>0</v>
+      </c>
+      <c r="E120" s="20"/>
+      <c r="F120" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B119" s="37">
-[...12 lines deleted...]
-      <c r="A120" s="13" t="s">
+      <c r="B121" s="43">
+        <v>0</v>
+      </c>
+      <c r="C121" s="43"/>
+      <c r="D121" s="43">
+        <v>0</v>
+      </c>
+      <c r="E121" s="43"/>
+      <c r="F121" s="40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B120" s="19">
-[...47 lines deleted...]
-      <c r="B123" s="55">
+      <c r="B122" s="20">
+        <v>0</v>
+      </c>
+      <c r="C122" s="20"/>
+      <c r="D122" s="20">
+        <v>0</v>
+      </c>
+      <c r="E122" s="20"/>
+      <c r="F122" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="B123" s="26">
         <f>SUM(B111:C122)</f>
         <v>7</v>
       </c>
-      <c r="C123" s="55"/>
-      <c r="D123" s="55">
+      <c r="C123" s="26"/>
+      <c r="D123" s="26">
         <f>SUM(D111:E122)</f>
         <v>9079</v>
       </c>
-      <c r="E123" s="55"/>
-      <c r="F123" s="56">
+      <c r="E123" s="26"/>
+      <c r="F123" s="27">
         <f>IF(B123=0,0,D123/B123)</f>
         <v>1297</v>
       </c>
     </row>
-    <row r="124" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="125" spans="1:6" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A125" s="6">
         <v>2020</v>
       </c>
       <c r="B125" s="6"/>
       <c r="C125" s="6"/>
       <c r="D125" s="6"/>
       <c r="E125" s="6"/>
       <c r="F125" s="6"/>
     </row>
-    <row r="126" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B126" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C126" s="7"/>
       <c r="D126" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E126" s="7"/>
       <c r="F126" s="8" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="127" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A127" s="52"/>
+    <row r="127" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="9"/>
       <c r="B127" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C127" s="7"/>
       <c r="D127" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E127" s="7"/>
       <c r="F127" s="8"/>
     </row>
-    <row r="128" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A128" s="9" t="s">
+    <row r="128" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B128" s="44">
+        <v>0</v>
+      </c>
+      <c r="C128" s="44"/>
+      <c r="D128" s="44">
+        <v>0</v>
+      </c>
+      <c r="E128" s="44"/>
+      <c r="F128" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="B129" s="46">
+        <v>0</v>
+      </c>
+      <c r="C129" s="46"/>
+      <c r="D129" s="46">
+        <v>0</v>
+      </c>
+      <c r="E129" s="46"/>
+      <c r="F129" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="B128" s="38">
-[...12 lines deleted...]
-      <c r="A129" s="33" t="s">
+      <c r="B130" s="44">
+        <v>0</v>
+      </c>
+      <c r="C130" s="44"/>
+      <c r="D130" s="44">
+        <v>0</v>
+      </c>
+      <c r="E130" s="44"/>
+      <c r="F130" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="B129" s="39">
-[...12 lines deleted...]
-      <c r="A130" s="9" t="s">
+      <c r="B131" s="46">
+        <v>0</v>
+      </c>
+      <c r="C131" s="46"/>
+      <c r="D131" s="46">
+        <v>0</v>
+      </c>
+      <c r="E131" s="46"/>
+      <c r="F131" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B130" s="38">
-[...31 lines deleted...]
-      <c r="B132" s="38">
+      <c r="B132" s="44">
         <v>4</v>
       </c>
-      <c r="C132" s="38"/>
-      <c r="D132" s="38">
+      <c r="C132" s="44"/>
+      <c r="D132" s="44">
         <v>5009</v>
       </c>
-      <c r="E132" s="38"/>
+      <c r="E132" s="44"/>
       <c r="F132" s="45">
         <f t="shared" ref="F132" si="6">IF(B132=0,0,D132/B132)</f>
         <v>1252.25</v>
       </c>
     </row>
-    <row r="133" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A133" s="33" t="s">
+    <row r="133" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="B133" s="46">
+        <v>0</v>
+      </c>
+      <c r="C133" s="46"/>
+      <c r="D133" s="46">
+        <v>0</v>
+      </c>
+      <c r="E133" s="46"/>
+      <c r="F133" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B134" s="48">
+        <v>0</v>
+      </c>
+      <c r="C134" s="48"/>
+      <c r="D134" s="44">
+        <v>0</v>
+      </c>
+      <c r="E134" s="44"/>
+      <c r="F134" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B133" s="39">
-[...12 lines deleted...]
-      <c r="A134" s="9" t="s">
+      <c r="B135" s="49">
+        <v>0</v>
+      </c>
+      <c r="C135" s="49"/>
+      <c r="D135" s="46">
+        <v>0</v>
+      </c>
+      <c r="E135" s="46"/>
+      <c r="F135" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B134" s="40">
-[...12 lines deleted...]
-      <c r="A135" s="33" t="s">
+      <c r="B136" s="48">
+        <v>0</v>
+      </c>
+      <c r="C136" s="48"/>
+      <c r="D136" s="44">
+        <v>0</v>
+      </c>
+      <c r="E136" s="44"/>
+      <c r="F136" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B135" s="41">
-[...12 lines deleted...]
-      <c r="A136" s="9" t="s">
+      <c r="B137" s="46">
+        <v>0</v>
+      </c>
+      <c r="C137" s="46"/>
+      <c r="D137" s="46">
+        <v>0</v>
+      </c>
+      <c r="E137" s="46"/>
+      <c r="F137" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B136" s="40">
-[...12 lines deleted...]
-      <c r="A137" s="33" t="s">
+      <c r="B138" s="48">
+        <v>0</v>
+      </c>
+      <c r="C138" s="48"/>
+      <c r="D138" s="44">
+        <v>0</v>
+      </c>
+      <c r="E138" s="44"/>
+      <c r="F138" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="37" t="s">
         <v>23</v>
       </c>
-      <c r="B137" s="39">
-[...47 lines deleted...]
-      <c r="B140" s="57">
+      <c r="B139" s="46">
+        <v>0</v>
+      </c>
+      <c r="C139" s="46"/>
+      <c r="D139" s="46">
+        <v>0</v>
+      </c>
+      <c r="E139" s="46"/>
+      <c r="F139" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="B140" s="50">
         <f>SUM(B128:C139)</f>
         <v>4</v>
       </c>
-      <c r="C140" s="57"/>
-      <c r="D140" s="55">
+      <c r="C140" s="50"/>
+      <c r="D140" s="26">
         <f>SUM(D128:E139)</f>
         <v>5009</v>
       </c>
-      <c r="E140" s="55"/>
-      <c r="F140" s="56">
+      <c r="E140" s="26"/>
+      <c r="F140" s="27">
         <f>IF(B140=0,0,D140/B140)</f>
         <v>1252.25</v>
       </c>
     </row>
-    <row r="141" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-    <row r="142" spans="1:6" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="51"/>
+    </row>
+    <row r="142" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A142" s="6">
         <v>2021</v>
       </c>
       <c r="B142" s="6"/>
       <c r="C142" s="6"/>
       <c r="D142" s="6"/>
       <c r="E142" s="6"/>
       <c r="F142" s="6"/>
     </row>
-    <row r="143" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B143" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C143" s="7"/>
       <c r="D143" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E143" s="7"/>
       <c r="F143" s="8" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="144" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A144" s="53"/>
+    <row r="144" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="52"/>
       <c r="B144" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C144" s="7"/>
       <c r="D144" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E144" s="7"/>
       <c r="F144" s="8"/>
     </row>
-    <row r="145" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A145" s="9" t="s">
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A145" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B145" s="44">
+        <v>0</v>
+      </c>
+      <c r="C145" s="44"/>
+      <c r="D145" s="44">
+        <v>0</v>
+      </c>
+      <c r="E145" s="44"/>
+      <c r="F145" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A146" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="B146" s="46">
+        <v>0</v>
+      </c>
+      <c r="C146" s="46"/>
+      <c r="D146" s="46">
+        <v>0</v>
+      </c>
+      <c r="E146" s="46"/>
+      <c r="F146" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="B145" s="38">
-[...12 lines deleted...]
-      <c r="A146" s="33" t="s">
+      <c r="B147" s="44">
+        <v>0</v>
+      </c>
+      <c r="C147" s="44"/>
+      <c r="D147" s="44">
+        <v>0</v>
+      </c>
+      <c r="E147" s="44"/>
+      <c r="F147" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A148" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="B146" s="39">
-[...12 lines deleted...]
-      <c r="A147" s="9" t="s">
+      <c r="B148" s="46">
+        <v>0</v>
+      </c>
+      <c r="C148" s="46"/>
+      <c r="D148" s="46">
+        <v>0</v>
+      </c>
+      <c r="E148" s="46"/>
+      <c r="F148" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A149" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B147" s="38">
-[...12 lines deleted...]
-      <c r="A148" s="33" t="s">
+      <c r="B149" s="44">
+        <v>0</v>
+      </c>
+      <c r="C149" s="44"/>
+      <c r="D149" s="44">
+        <v>0</v>
+      </c>
+      <c r="E149" s="44"/>
+      <c r="F149" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A150" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="B148" s="39">
-[...12 lines deleted...]
-      <c r="A149" s="9" t="s">
+      <c r="B150" s="46">
+        <v>0</v>
+      </c>
+      <c r="C150" s="46"/>
+      <c r="D150" s="46">
+        <v>0</v>
+      </c>
+      <c r="E150" s="46"/>
+      <c r="F150" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B149" s="38">
-[...12 lines deleted...]
-      <c r="A150" s="33" t="s">
+      <c r="B151" s="48">
+        <v>0</v>
+      </c>
+      <c r="C151" s="48"/>
+      <c r="D151" s="48">
+        <v>0</v>
+      </c>
+      <c r="E151" s="48"/>
+      <c r="F151" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A152" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B150" s="39">
-[...12 lines deleted...]
-      <c r="A151" s="9" t="s">
+      <c r="B152" s="49">
+        <v>0</v>
+      </c>
+      <c r="C152" s="49"/>
+      <c r="D152" s="49">
+        <v>0</v>
+      </c>
+      <c r="E152" s="49"/>
+      <c r="F152" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A153" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B151" s="40">
-[...12 lines deleted...]
-      <c r="A152" s="33" t="s">
+      <c r="B153" s="48">
+        <v>0</v>
+      </c>
+      <c r="C153" s="48"/>
+      <c r="D153" s="48">
+        <v>0</v>
+      </c>
+      <c r="E153" s="48"/>
+      <c r="F153" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B152" s="41">
-[...12 lines deleted...]
-      <c r="A153" s="9" t="s">
+      <c r="B154" s="46">
+        <v>0</v>
+      </c>
+      <c r="C154" s="46"/>
+      <c r="D154" s="46">
+        <v>0</v>
+      </c>
+      <c r="E154" s="46"/>
+      <c r="F154" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B153" s="40">
-[...12 lines deleted...]
-      <c r="A154" s="33" t="s">
+      <c r="B155" s="48">
+        <v>0</v>
+      </c>
+      <c r="C155" s="48"/>
+      <c r="D155" s="48">
+        <v>0</v>
+      </c>
+      <c r="E155" s="48"/>
+      <c r="F155" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A156" s="37" t="s">
         <v>23</v>
       </c>
-      <c r="B154" s="39">
-[...47 lines deleted...]
-      <c r="B157" s="57">
+      <c r="B156" s="46">
+        <v>0</v>
+      </c>
+      <c r="C156" s="46"/>
+      <c r="D156" s="46">
+        <v>0</v>
+      </c>
+      <c r="E156" s="46"/>
+      <c r="F156" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A157" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="B157" s="50">
         <f>SUM(B145:C156)</f>
         <v>0</v>
       </c>
-      <c r="C157" s="57"/>
-      <c r="D157" s="55">
+      <c r="C157" s="50"/>
+      <c r="D157" s="26">
         <f>SUM(D145:E156)</f>
         <v>0</v>
       </c>
-      <c r="E157" s="55"/>
-      <c r="F157" s="56">
+      <c r="E157" s="26"/>
+      <c r="F157" s="27">
         <f>IF(B157=0,0,D157/B157)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="158" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="159" spans="1:6" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A158" s="53" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A159" s="6">
         <v>2022</v>
       </c>
       <c r="B159" s="6"/>
       <c r="C159" s="6"/>
       <c r="D159" s="6"/>
       <c r="E159" s="6"/>
       <c r="F159" s="6"/>
     </row>
-    <row r="160" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="160" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B160" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C160" s="7"/>
       <c r="D160" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E160" s="7"/>
       <c r="F160" s="8" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="161" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A161" s="53"/>
+    <row r="161" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="52"/>
       <c r="B161" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C161" s="7"/>
       <c r="D161" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E161" s="7"/>
       <c r="F161" s="8"/>
     </row>
-    <row r="162" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A162" s="9" t="s">
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A162" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B162" s="44">
+        <v>0</v>
+      </c>
+      <c r="C162" s="44"/>
+      <c r="D162" s="44">
+        <v>0</v>
+      </c>
+      <c r="E162" s="44"/>
+      <c r="F162" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A163" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="B163" s="46">
+        <v>0</v>
+      </c>
+      <c r="C163" s="46"/>
+      <c r="D163" s="46">
+        <v>0</v>
+      </c>
+      <c r="E163" s="46"/>
+      <c r="F163" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A164" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="B162" s="38">
-[...12 lines deleted...]
-      <c r="A163" s="33" t="s">
+      <c r="B164" s="44">
+        <v>0</v>
+      </c>
+      <c r="C164" s="44"/>
+      <c r="D164" s="44">
+        <v>0</v>
+      </c>
+      <c r="E164" s="44"/>
+      <c r="F164" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="B163" s="39">
-[...31 lines deleted...]
-      <c r="B165" s="39">
+      <c r="B165" s="46">
         <v>2</v>
       </c>
-      <c r="C165" s="39"/>
-      <c r="D165" s="39">
+      <c r="C165" s="46"/>
+      <c r="D165" s="46">
         <v>1916</v>
       </c>
-      <c r="E165" s="39"/>
-      <c r="F165" s="58">
+      <c r="E165" s="46"/>
+      <c r="F165" s="47">
         <f t="shared" ref="F165" si="7">IF(B165=0,0,D165/B165)</f>
         <v>958</v>
       </c>
     </row>
-    <row r="166" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B166" s="38">
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A166" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B166" s="44">
         <v>2</v>
       </c>
-      <c r="C166" s="38"/>
-      <c r="D166" s="38">
+      <c r="C166" s="44"/>
+      <c r="D166" s="44">
         <v>1802</v>
       </c>
-      <c r="E166" s="38"/>
+      <c r="E166" s="44"/>
       <c r="F166" s="45">
         <f t="shared" ref="F166:F171" si="8">IF(B166=0,0,D166/B166)</f>
         <v>901</v>
       </c>
     </row>
-    <row r="167" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A167" s="33" t="s">
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A167" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="B167" s="46">
+        <v>0</v>
+      </c>
+      <c r="C167" s="46"/>
+      <c r="D167" s="46">
+        <v>0</v>
+      </c>
+      <c r="E167" s="46"/>
+      <c r="F167" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A168" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B168" s="48">
+        <v>0</v>
+      </c>
+      <c r="C168" s="48"/>
+      <c r="D168" s="44">
+        <v>0</v>
+      </c>
+      <c r="E168" s="44"/>
+      <c r="F168" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A169" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B167" s="39">
-[...12 lines deleted...]
-      <c r="A168" s="9" t="s">
+      <c r="B169" s="49">
+        <v>0</v>
+      </c>
+      <c r="C169" s="49"/>
+      <c r="D169" s="46">
+        <v>0</v>
+      </c>
+      <c r="E169" s="46"/>
+      <c r="F169" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A170" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B168" s="40">
-[...12 lines deleted...]
-      <c r="A169" s="33" t="s">
+      <c r="B170" s="48">
+        <v>0</v>
+      </c>
+      <c r="C170" s="48"/>
+      <c r="D170" s="44">
+        <v>0</v>
+      </c>
+      <c r="E170" s="44"/>
+      <c r="F170" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A171" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B169" s="41">
-[...31 lines deleted...]
-      <c r="B171" s="39">
+      <c r="B171" s="46">
         <v>1</v>
       </c>
-      <c r="C171" s="39"/>
-      <c r="D171" s="39">
+      <c r="C171" s="46"/>
+      <c r="D171" s="46">
         <v>64</v>
       </c>
-      <c r="E171" s="39"/>
-      <c r="F171" s="58">
+      <c r="E171" s="46"/>
+      <c r="F171" s="47">
         <f t="shared" si="8"/>
         <v>64</v>
       </c>
     </row>
-    <row r="172" spans="1:6" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="E172" s="38"/>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A172" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B172" s="48">
+        <v>0</v>
+      </c>
+      <c r="C172" s="48"/>
+      <c r="D172" s="44">
+        <v>0</v>
+      </c>
+      <c r="E172" s="44"/>
       <c r="F172" s="45">
         <v>0</v>
       </c>
     </row>
-    <row r="173" spans="1:6" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="B174" s="57">
+    <row r="173" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A173" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="B173" s="46">
+        <v>0</v>
+      </c>
+      <c r="C173" s="46"/>
+      <c r="D173" s="46">
+        <v>0</v>
+      </c>
+      <c r="E173" s="46"/>
+      <c r="F173" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A174" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="B174" s="50">
         <f>SUM(B162:C173)</f>
         <v>5</v>
       </c>
-      <c r="C174" s="57"/>
-      <c r="D174" s="55">
+      <c r="C174" s="50"/>
+      <c r="D174" s="26">
         <f>SUM(D162:E173)</f>
         <v>3782</v>
       </c>
-      <c r="E174" s="55"/>
-      <c r="F174" s="56">
+      <c r="E174" s="26"/>
+      <c r="F174" s="27">
         <f>IF(B174=0,0,D174/B174)</f>
         <v>756.4</v>
       </c>
     </row>
-    <row r="175" spans="1:6" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-    <row r="176" spans="1:6" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="175" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A175" s="53"/>
+    </row>
+    <row r="176" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A176" s="6">
         <v>2023</v>
       </c>
       <c r="B176" s="6"/>
       <c r="C176" s="6"/>
       <c r="D176" s="6"/>
       <c r="E176" s="6"/>
       <c r="F176" s="6"/>
     </row>
-    <row r="177" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B177" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C177" s="7"/>
       <c r="D177" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E177" s="7"/>
       <c r="F177" s="8" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="178" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A178" s="53"/>
+    <row r="178" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A178" s="52"/>
       <c r="B178" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C178" s="7"/>
       <c r="D178" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E178" s="7"/>
       <c r="F178" s="8"/>
     </row>
-    <row r="179" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B179" s="38">
+    <row r="179" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A179" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B179" s="44">
         <v>3</v>
       </c>
-      <c r="C179" s="38"/>
-      <c r="D179" s="38">
+      <c r="C179" s="44"/>
+      <c r="D179" s="44">
         <v>820</v>
       </c>
-      <c r="E179" s="38"/>
+      <c r="E179" s="44"/>
       <c r="F179" s="45">
         <f t="shared" ref="F179:F190" si="9">IF(B179=0,0,D179/B179)</f>
         <v>273.33333333333331</v>
       </c>
     </row>
-    <row r="180" spans="1:6" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="B181" s="38">
+    <row r="180" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A180" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="B180" s="46">
+        <v>0</v>
+      </c>
+      <c r="C180" s="46"/>
+      <c r="D180" s="46">
+        <v>0</v>
+      </c>
+      <c r="E180" s="46"/>
+      <c r="F180" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A181" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B181" s="44">
         <v>1</v>
       </c>
-      <c r="C181" s="38"/>
-      <c r="D181" s="38">
+      <c r="C181" s="44"/>
+      <c r="D181" s="44">
         <v>800</v>
       </c>
-      <c r="E181" s="38"/>
+      <c r="E181" s="44"/>
       <c r="F181" s="45">
         <f t="shared" si="9"/>
         <v>800</v>
       </c>
     </row>
-    <row r="182" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A182" s="33" t="s">
+    <row r="182" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A182" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="B182" s="46">
+        <v>0</v>
+      </c>
+      <c r="C182" s="46"/>
+      <c r="D182" s="46">
+        <v>0</v>
+      </c>
+      <c r="E182" s="46"/>
+      <c r="F182" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A183" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B183" s="44">
+        <v>0</v>
+      </c>
+      <c r="C183" s="44"/>
+      <c r="D183" s="44">
+        <v>0</v>
+      </c>
+      <c r="E183" s="44"/>
+      <c r="F183" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A184" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="B182" s="39">
-[...12 lines deleted...]
-      <c r="A183" s="9" t="s">
+      <c r="B184" s="46">
+        <v>0</v>
+      </c>
+      <c r="C184" s="46"/>
+      <c r="D184" s="46">
+        <v>0</v>
+      </c>
+      <c r="E184" s="46"/>
+      <c r="F184" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A185" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B183" s="38">
-[...12 lines deleted...]
-      <c r="A184" s="33" t="s">
+      <c r="B185" s="48">
+        <v>0</v>
+      </c>
+      <c r="C185" s="48"/>
+      <c r="D185" s="44">
+        <v>0</v>
+      </c>
+      <c r="E185" s="44"/>
+      <c r="F185" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A186" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B184" s="39">
-[...12 lines deleted...]
-      <c r="A185" s="9" t="s">
+      <c r="B186" s="49">
+        <v>0</v>
+      </c>
+      <c r="C186" s="49"/>
+      <c r="D186" s="46">
+        <v>0</v>
+      </c>
+      <c r="E186" s="46"/>
+      <c r="F186" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A187" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B185" s="40">
-[...12 lines deleted...]
-      <c r="A186" s="33" t="s">
+      <c r="B187" s="48">
+        <v>0</v>
+      </c>
+      <c r="C187" s="48"/>
+      <c r="D187" s="44">
+        <v>0</v>
+      </c>
+      <c r="E187" s="44"/>
+      <c r="F187" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A188" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B186" s="41">
-[...31 lines deleted...]
-      <c r="B188" s="39">
+      <c r="B188" s="46">
         <v>5</v>
       </c>
-      <c r="C188" s="39"/>
-      <c r="D188" s="39">
+      <c r="C188" s="46"/>
+      <c r="D188" s="46">
         <v>2168</v>
       </c>
-      <c r="E188" s="39"/>
-      <c r="F188" s="44">
+      <c r="E188" s="46"/>
+      <c r="F188" s="54">
         <f t="shared" si="9"/>
         <v>433.6</v>
       </c>
     </row>
-    <row r="189" spans="1:6" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="E189" s="38"/>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A189" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B189" s="48">
+        <v>0</v>
+      </c>
+      <c r="C189" s="48"/>
+      <c r="D189" s="44">
+        <v>0</v>
+      </c>
+      <c r="E189" s="44"/>
       <c r="F189" s="45">
         <v>0</v>
       </c>
     </row>
-    <row r="190" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B190" s="39">
+    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A190" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="B190" s="46">
         <v>1</v>
       </c>
-      <c r="C190" s="39"/>
-      <c r="D190" s="39">
+      <c r="C190" s="46"/>
+      <c r="D190" s="46">
         <v>344</v>
       </c>
-      <c r="E190" s="39"/>
-      <c r="F190" s="44">
+      <c r="E190" s="46"/>
+      <c r="F190" s="54">
         <f t="shared" si="9"/>
         <v>344</v>
       </c>
     </row>
-    <row r="191" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B191" s="57">
+    <row r="191" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A191" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="B191" s="50">
         <f>SUM(B179:C190)</f>
         <v>10</v>
       </c>
-      <c r="C191" s="57"/>
-      <c r="D191" s="55">
+      <c r="C191" s="50"/>
+      <c r="D191" s="26">
         <f>SUM(D179:E190)</f>
         <v>4132</v>
       </c>
-      <c r="E191" s="55"/>
-      <c r="F191" s="56">
+      <c r="E191" s="26"/>
+      <c r="F191" s="27">
         <f>IF(B191=0,0,D191/B191)</f>
         <v>413.2</v>
       </c>
     </row>
-    <row r="192" spans="1:6" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="192" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A192" s="6">
         <v>2024</v>
       </c>
       <c r="B192" s="6"/>
       <c r="C192" s="6"/>
       <c r="D192" s="6"/>
       <c r="E192" s="6"/>
       <c r="F192" s="6"/>
     </row>
-    <row r="193" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B193" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C193" s="7"/>
       <c r="D193" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E193" s="7"/>
       <c r="F193" s="8" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="194" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A194" s="53"/>
+    <row r="194" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="52"/>
       <c r="B194" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C194" s="7"/>
       <c r="D194" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E194" s="7"/>
       <c r="F194" s="8"/>
     </row>
-    <row r="195" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B195" s="38">
+    <row r="195" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A195" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B195" s="44">
         <v>2</v>
       </c>
-      <c r="C195" s="38"/>
-      <c r="D195" s="38">
+      <c r="C195" s="44"/>
+      <c r="D195" s="44">
         <v>1733</v>
       </c>
-      <c r="E195" s="38"/>
+      <c r="E195" s="44"/>
       <c r="F195" s="45">
         <f t="shared" ref="F195:F206" si="10">IF(B195=0,0,D195/B195)</f>
         <v>866.5</v>
       </c>
     </row>
-    <row r="196" spans="1:6" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="F196" s="44">
+    <row r="196" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A196" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="B196" s="46">
+        <v>0</v>
+      </c>
+      <c r="C196" s="46"/>
+      <c r="D196" s="46">
+        <v>0</v>
+      </c>
+      <c r="E196" s="46"/>
+      <c r="F196" s="54">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="197" spans="1:6" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="E197" s="38"/>
+    <row r="197" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A197" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B197" s="44">
+        <v>0</v>
+      </c>
+      <c r="C197" s="44"/>
+      <c r="D197" s="44">
+        <v>0</v>
+      </c>
+      <c r="E197" s="44"/>
       <c r="F197" s="45">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="198" spans="1:6" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="F198" s="44">
+    <row r="198" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A198" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="B198" s="46">
+        <v>0</v>
+      </c>
+      <c r="C198" s="46"/>
+      <c r="D198" s="46">
+        <v>0</v>
+      </c>
+      <c r="E198" s="46"/>
+      <c r="F198" s="54">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="199" spans="1:6" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="E199" s="38"/>
+    <row r="199" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A199" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B199" s="44">
+        <v>0</v>
+      </c>
+      <c r="C199" s="44"/>
+      <c r="D199" s="44">
+        <v>0</v>
+      </c>
+      <c r="E199" s="44"/>
       <c r="F199" s="45">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="200" spans="1:6" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="F200" s="44">
+    <row r="200" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A200" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="B200" s="46">
+        <v>0</v>
+      </c>
+      <c r="C200" s="46"/>
+      <c r="D200" s="46">
+        <v>0</v>
+      </c>
+      <c r="E200" s="46"/>
+      <c r="F200" s="54">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="201" spans="1:6" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="E201" s="38"/>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A201" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B201" s="48">
+        <v>0</v>
+      </c>
+      <c r="C201" s="48"/>
+      <c r="D201" s="44">
+        <v>0</v>
+      </c>
+      <c r="E201" s="44"/>
       <c r="F201" s="45">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="202" spans="1:6" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="F202" s="44">
+    <row r="202" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A202" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="B202" s="49">
+        <v>0</v>
+      </c>
+      <c r="C202" s="49"/>
+      <c r="D202" s="46">
+        <v>0</v>
+      </c>
+      <c r="E202" s="46"/>
+      <c r="F202" s="54">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="203" spans="1:6" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="E203" s="38"/>
+    <row r="203" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A203" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B203" s="48">
+        <v>0</v>
+      </c>
+      <c r="C203" s="48"/>
+      <c r="D203" s="44">
+        <v>0</v>
+      </c>
+      <c r="E203" s="44"/>
       <c r="F203" s="45">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="204" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B204" s="39">
+    <row r="204" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A204" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="B204" s="46">
         <v>2</v>
       </c>
-      <c r="C204" s="39"/>
-      <c r="D204" s="39">
+      <c r="C204" s="46"/>
+      <c r="D204" s="46">
         <v>3999</v>
       </c>
-      <c r="E204" s="39"/>
-      <c r="F204" s="44">
+      <c r="E204" s="46"/>
+      <c r="F204" s="54">
         <f t="shared" si="10"/>
         <v>1999.5</v>
       </c>
     </row>
-    <row r="205" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B205" s="40">
+    <row r="205" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A205" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B205" s="48">
         <v>2</v>
       </c>
-      <c r="C205" s="40"/>
-      <c r="D205" s="38">
+      <c r="C205" s="48"/>
+      <c r="D205" s="44">
         <v>1235</v>
       </c>
-      <c r="E205" s="38"/>
+      <c r="E205" s="44"/>
       <c r="F205" s="45">
         <f t="shared" si="10"/>
         <v>617.5</v>
       </c>
     </row>
-    <row r="206" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B206" s="39">
+    <row r="206" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A206" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="B206" s="46">
         <v>2</v>
       </c>
-      <c r="C206" s="39"/>
-      <c r="D206" s="39">
+      <c r="C206" s="46"/>
+      <c r="D206" s="46">
         <v>4979</v>
       </c>
-      <c r="E206" s="39"/>
-      <c r="F206" s="44">
+      <c r="E206" s="46"/>
+      <c r="F206" s="54">
         <f t="shared" si="10"/>
         <v>2489.5</v>
       </c>
     </row>
-    <row r="207" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B207" s="57">
+    <row r="207" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A207" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="B207" s="50">
         <f>SUM(B195:C206)</f>
         <v>8</v>
       </c>
-      <c r="C207" s="57"/>
-      <c r="D207" s="55">
+      <c r="C207" s="50"/>
+      <c r="D207" s="26">
         <f>SUM(D195:E206)</f>
         <v>11946</v>
       </c>
-      <c r="E207" s="55"/>
-      <c r="F207" s="56">
+      <c r="E207" s="26"/>
+      <c r="F207" s="27">
         <f>IF(B207=0,0,D207/B207)</f>
         <v>1493.25</v>
       </c>
     </row>
-    <row r="208" spans="1:6" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="208" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A208" s="6">
         <v>2025</v>
       </c>
       <c r="B208" s="6"/>
       <c r="C208" s="6"/>
       <c r="D208" s="6"/>
       <c r="E208" s="6"/>
       <c r="F208" s="6"/>
     </row>
-    <row r="209" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B209" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C209" s="7"/>
       <c r="D209" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E209" s="7"/>
       <c r="F209" s="8" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="210" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A210" s="53"/>
+    <row r="210" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A210" s="52"/>
       <c r="B210" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C210" s="7"/>
       <c r="D210" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E210" s="7"/>
       <c r="F210" s="8"/>
     </row>
-    <row r="211" spans="1:6" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="E211" s="38"/>
+    <row r="211" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A211" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B211" s="44">
+        <v>0</v>
+      </c>
+      <c r="C211" s="44"/>
+      <c r="D211" s="44">
+        <v>0</v>
+      </c>
+      <c r="E211" s="44"/>
       <c r="F211" s="45">
         <f t="shared" ref="F211:F214" si="11">IF(B211=0,0,D211/B211)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="212" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B212" s="39">
+    <row r="212" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A212" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="B212" s="46">
         <v>2</v>
       </c>
-      <c r="C212" s="39"/>
-      <c r="D212" s="39">
+      <c r="C212" s="46"/>
+      <c r="D212" s="46">
         <v>3826</v>
       </c>
-      <c r="E212" s="39"/>
-      <c r="F212" s="44">
+      <c r="E212" s="46"/>
+      <c r="F212" s="54">
         <f t="shared" si="11"/>
         <v>1913</v>
       </c>
     </row>
-    <row r="213" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B213" s="38">
+    <row r="213" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A213" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B213" s="44">
         <v>2</v>
       </c>
-      <c r="C213" s="38"/>
-      <c r="D213" s="38">
+      <c r="C213" s="44"/>
+      <c r="D213" s="44">
         <v>3807</v>
       </c>
-      <c r="E213" s="38"/>
+      <c r="E213" s="44"/>
       <c r="F213" s="45">
         <f t="shared" si="11"/>
         <v>1903.5</v>
       </c>
     </row>
-    <row r="214" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B214" s="39">
+    <row r="214" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A214" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="B214" s="46">
         <v>2</v>
       </c>
-      <c r="C214" s="39"/>
-      <c r="D214" s="39">
+      <c r="C214" s="46"/>
+      <c r="D214" s="46">
         <v>2427</v>
       </c>
-      <c r="E214" s="39"/>
-      <c r="F214" s="44">
+      <c r="E214" s="46"/>
+      <c r="F214" s="54">
         <f t="shared" si="11"/>
         <v>1213.5</v>
       </c>
     </row>
-    <row r="215" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B215" s="38">
+    <row r="215" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A215" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B215" s="44">
         <v>1</v>
       </c>
-      <c r="C215" s="38"/>
-      <c r="D215" s="38">
+      <c r="C215" s="44"/>
+      <c r="D215" s="44">
         <v>244</v>
       </c>
-      <c r="E215" s="38"/>
+      <c r="E215" s="44"/>
       <c r="F215" s="45">
         <f>IF(B215=0,0,D215/B215)</f>
         <v>244</v>
       </c>
     </row>
-    <row r="216" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A216" s="33" t="s">
+    <row r="216" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A216" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="B216" s="46">
+        <v>0</v>
+      </c>
+      <c r="C216" s="46"/>
+      <c r="D216" s="46">
+        <v>0</v>
+      </c>
+      <c r="E216" s="46"/>
+      <c r="F216" s="47">
+        <f>IF(B216=0,0,D216/B216)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A217" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B217" s="48">
+        <v>0</v>
+      </c>
+      <c r="C217" s="48"/>
+      <c r="D217" s="44">
+        <v>0</v>
+      </c>
+      <c r="E217" s="44"/>
+      <c r="F217" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A218" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B216" s="39">
-[...13 lines deleted...]
-      <c r="A217" s="9" t="s">
+      <c r="B218" s="49">
+        <v>0</v>
+      </c>
+      <c r="C218" s="49"/>
+      <c r="D218" s="46">
+        <v>0</v>
+      </c>
+      <c r="E218" s="46"/>
+      <c r="F218" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A219" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B217" s="40">
-[...12 lines deleted...]
-      <c r="A218" s="33" t="s">
+      <c r="B219" s="48">
+        <v>0</v>
+      </c>
+      <c r="C219" s="48"/>
+      <c r="D219" s="44">
+        <v>0</v>
+      </c>
+      <c r="E219" s="44"/>
+      <c r="F219" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A220" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B218" s="41">
-[...31 lines deleted...]
-      <c r="B220" s="39">
+      <c r="B220" s="46">
         <v>1</v>
       </c>
-      <c r="C220" s="39"/>
-      <c r="D220" s="39">
+      <c r="C220" s="46"/>
+      <c r="D220" s="46">
         <v>1968</v>
       </c>
-      <c r="E220" s="39"/>
-      <c r="F220" s="44">
+      <c r="E220" s="46"/>
+      <c r="F220" s="54">
         <f>IF(B220=0,0,D220/B220)</f>
         <v>1968</v>
       </c>
     </row>
-    <row r="221" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B221" s="40">
+    <row r="221" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A221" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B221" s="48">
         <v>2</v>
       </c>
-      <c r="C221" s="40"/>
-      <c r="D221" s="38">
+      <c r="C221" s="48"/>
+      <c r="D221" s="44">
         <v>5304</v>
       </c>
-      <c r="E221" s="38"/>
+      <c r="E221" s="44"/>
       <c r="F221" s="45">
         <f>IF(B221=0,0,D221/B221)</f>
         <v>2652</v>
       </c>
     </row>
-    <row r="222" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B222" s="39">
+    <row r="222" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A222" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="B222" s="46">
         <v>2</v>
       </c>
-      <c r="C222" s="39"/>
-      <c r="D222" s="39">
+      <c r="C222" s="46"/>
+      <c r="D222" s="46">
         <v>816</v>
       </c>
-      <c r="E222" s="39"/>
-      <c r="F222" s="44">
+      <c r="E222" s="46"/>
+      <c r="F222" s="54">
         <f>IF(B222=0,0,D222/B222)</f>
         <v>408</v>
       </c>
     </row>
-    <row r="223" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B223" s="57">
+    <row r="223" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A223" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="B223" s="50">
         <f>SUM(B211:C222)</f>
         <v>12</v>
       </c>
-      <c r="C223" s="57"/>
-      <c r="D223" s="55">
+      <c r="C223" s="50"/>
+      <c r="D223" s="26">
         <f>SUM(D211:E222)</f>
         <v>18392</v>
       </c>
-      <c r="E223" s="55"/>
-      <c r="F223" s="56">
+      <c r="E223" s="26"/>
+      <c r="F223" s="27">
         <f>IF(B223=0,0,D223/B223)</f>
         <v>1532.6666666666667</v>
       </c>
     </row>
-    <row r="224" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="224" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="6">
         <v>2026</v>
       </c>
       <c r="B224" s="6"/>
       <c r="C224" s="6"/>
       <c r="D224" s="6"/>
       <c r="E224" s="6"/>
       <c r="F224" s="6"/>
     </row>
-    <row r="225" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="225" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B225" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C225" s="7"/>
       <c r="D225" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E225" s="7"/>
       <c r="F225" s="8" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="226" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A226" s="53"/>
+    <row r="226" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A226" s="52"/>
       <c r="B226" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C226" s="7"/>
       <c r="D226" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E226" s="7"/>
       <c r="F226" s="8"/>
     </row>
-    <row r="227" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A227" s="9" t="s">
+    <row r="227" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A227" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B227" s="44">
+        <v>4</v>
+      </c>
+      <c r="C227" s="44"/>
+      <c r="D227" s="44">
+        <v>6599</v>
+      </c>
+      <c r="E227" s="44"/>
+      <c r="F227" s="45">
+        <f t="shared" ref="F227:F231" si="12">IF(B227=0,0,D227/B227)</f>
+        <v>1649.75</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A228" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="B228" s="46">
+        <v>2</v>
+      </c>
+      <c r="C228" s="46"/>
+      <c r="D228" s="46">
+        <v>4212</v>
+      </c>
+      <c r="E228" s="46"/>
+      <c r="F228" s="47">
+        <f t="shared" si="12"/>
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A229" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="B227" s="38">
+      <c r="B229" s="44">
+        <v>1</v>
+      </c>
+      <c r="C229" s="44"/>
+      <c r="D229" s="44">
+        <v>1852</v>
+      </c>
+      <c r="E229" s="44"/>
+      <c r="F229" s="45">
+        <f t="shared" si="12"/>
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A230" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="B230" s="46">
         <v>4</v>
       </c>
-      <c r="C227" s="38"/>
-[...20 lines deleted...]
-      <c r="A229" s="9" t="s">
+      <c r="C230" s="46"/>
+      <c r="D230" s="46">
+        <v>5500</v>
+      </c>
+      <c r="E230" s="46"/>
+      <c r="F230" s="47">
+        <f t="shared" si="12"/>
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A231" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B229" s="38"/>
-[...6 lines deleted...]
-      <c r="A230" s="33" t="s">
+      <c r="B231" s="44">
+        <v>1</v>
+      </c>
+      <c r="C231" s="44"/>
+      <c r="D231" s="44">
+        <v>1432</v>
+      </c>
+      <c r="E231" s="44"/>
+      <c r="F231" s="45">
+        <f t="shared" si="12"/>
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A232" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="B230" s="39"/>
-[...6 lines deleted...]
-      <c r="A231" s="9" t="s">
+      <c r="B232" s="46"/>
+      <c r="C232" s="46"/>
+      <c r="D232" s="46"/>
+      <c r="E232" s="46"/>
+      <c r="F232" s="47"/>
+    </row>
+    <row r="233" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A233" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B231" s="38"/>
-[...6 lines deleted...]
-      <c r="A232" s="33" t="s">
+      <c r="B233" s="48"/>
+      <c r="C233" s="48"/>
+      <c r="D233" s="44"/>
+      <c r="E233" s="44"/>
+      <c r="F233" s="45"/>
+    </row>
+    <row r="234" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A234" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B232" s="39"/>
-[...6 lines deleted...]
-      <c r="A233" s="9" t="s">
+      <c r="B234" s="49"/>
+      <c r="C234" s="49"/>
+      <c r="D234" s="46"/>
+      <c r="E234" s="46"/>
+      <c r="F234" s="54"/>
+    </row>
+    <row r="235" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A235" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B233" s="40"/>
-[...6 lines deleted...]
-      <c r="A234" s="33" t="s">
+      <c r="B235" s="48"/>
+      <c r="C235" s="48"/>
+      <c r="D235" s="44"/>
+      <c r="E235" s="44"/>
+      <c r="F235" s="45"/>
+    </row>
+    <row r="236" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A236" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B234" s="41"/>
-[...6 lines deleted...]
-      <c r="A235" s="9" t="s">
+      <c r="B236" s="46"/>
+      <c r="C236" s="46"/>
+      <c r="D236" s="46"/>
+      <c r="E236" s="46"/>
+      <c r="F236" s="54"/>
+    </row>
+    <row r="237" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A237" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B235" s="40"/>
-[...6 lines deleted...]
-      <c r="A236" s="33" t="s">
+      <c r="B237" s="48"/>
+      <c r="C237" s="48"/>
+      <c r="D237" s="44"/>
+      <c r="E237" s="44"/>
+      <c r="F237" s="45"/>
+    </row>
+    <row r="238" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A238" s="37" t="s">
         <v>23</v>
       </c>
-      <c r="B236" s="39"/>
-[...6 lines deleted...]
-      <c r="A237" s="9" t="s">
+      <c r="B238" s="46"/>
+      <c r="C238" s="46"/>
+      <c r="D238" s="46"/>
+      <c r="E238" s="46"/>
+      <c r="F238" s="54"/>
+    </row>
+    <row r="239" spans="1:6" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A239" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="B239" s="50">
+        <f>SUM(B227:C238)</f>
+        <v>12</v>
+      </c>
+      <c r="C239" s="50"/>
+      <c r="D239" s="26">
+        <f>SUM(D227:E238)</f>
+        <v>19595</v>
+      </c>
+      <c r="E239" s="26"/>
+      <c r="F239" s="27">
+        <f>IF(B239=0,0,D239/B239)</f>
+        <v>1632.9166666666667</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A240" s="53"/>
+    </row>
+    <row r="241" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A241" s="55" t="s">
+        <v>7</v>
+      </c>
+      <c r="B241" s="56"/>
+      <c r="C241" s="56"/>
+      <c r="D241" s="53"/>
+    </row>
+    <row r="242" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A242" s="57" t="s">
         <v>24</v>
       </c>
-      <c r="B237" s="40"/>
-[...6 lines deleted...]
-      <c r="A238" s="33" t="s">
+      <c r="B242" s="56"/>
+      <c r="C242" s="56"/>
+      <c r="D242" s="53"/>
+    </row>
+    <row r="243" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A243" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="B243" s="56"/>
+      <c r="C243" s="56"/>
+      <c r="D243" s="53"/>
+    </row>
+    <row r="244" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A244" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="B238" s="39"/>
-[...66 lines deleted...]
-      <c r="A285" s="51"/>
+      <c r="B244" s="56"/>
+      <c r="C244" s="56"/>
+      <c r="D244" s="53"/>
+    </row>
+    <row r="245" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A245" s="59"/>
+      <c r="B245" s="53"/>
+      <c r="C245" s="53"/>
+      <c r="D245" s="53"/>
+    </row>
+    <row r="285" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A285" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="466">
-    <mergeCell ref="B206:C206"/>
-[...64 lines deleted...]
-    <mergeCell ref="D179:E179"/>
+    <mergeCell ref="B238:C238"/>
+    <mergeCell ref="D238:E238"/>
+    <mergeCell ref="B239:C239"/>
+    <mergeCell ref="D239:E239"/>
+    <mergeCell ref="B233:C233"/>
+    <mergeCell ref="D233:E233"/>
+    <mergeCell ref="B234:C234"/>
+    <mergeCell ref="D234:E234"/>
+    <mergeCell ref="B235:C235"/>
+    <mergeCell ref="D235:E235"/>
+    <mergeCell ref="B236:C236"/>
+    <mergeCell ref="D236:E236"/>
+    <mergeCell ref="B237:C237"/>
+    <mergeCell ref="D237:E237"/>
+    <mergeCell ref="B228:C228"/>
+    <mergeCell ref="D228:E228"/>
+    <mergeCell ref="B229:C229"/>
+    <mergeCell ref="D229:E229"/>
+    <mergeCell ref="B230:C230"/>
+    <mergeCell ref="D230:E230"/>
+    <mergeCell ref="B231:C231"/>
+    <mergeCell ref="D231:E231"/>
+    <mergeCell ref="B232:C232"/>
+    <mergeCell ref="D232:E232"/>
+    <mergeCell ref="A224:F224"/>
+    <mergeCell ref="A225:A226"/>
+    <mergeCell ref="B225:C225"/>
+    <mergeCell ref="D225:E225"/>
+    <mergeCell ref="F225:F226"/>
+    <mergeCell ref="B226:C226"/>
+    <mergeCell ref="D226:E226"/>
+    <mergeCell ref="B227:C227"/>
+    <mergeCell ref="D227:E227"/>
+    <mergeCell ref="B222:C222"/>
+    <mergeCell ref="D222:E222"/>
+    <mergeCell ref="B223:C223"/>
+    <mergeCell ref="D223:E223"/>
+    <mergeCell ref="B217:C217"/>
+    <mergeCell ref="D217:E217"/>
+    <mergeCell ref="B218:C218"/>
+    <mergeCell ref="D218:E218"/>
+    <mergeCell ref="B219:C219"/>
+    <mergeCell ref="D219:E219"/>
+    <mergeCell ref="B220:C220"/>
+    <mergeCell ref="D220:E220"/>
+    <mergeCell ref="B221:C221"/>
+    <mergeCell ref="D221:E221"/>
+    <mergeCell ref="B212:C212"/>
+    <mergeCell ref="D212:E212"/>
+    <mergeCell ref="B213:C213"/>
+    <mergeCell ref="D213:E213"/>
+    <mergeCell ref="B214:C214"/>
+    <mergeCell ref="D214:E214"/>
+    <mergeCell ref="B215:C215"/>
+    <mergeCell ref="D215:E215"/>
+    <mergeCell ref="B216:C216"/>
+    <mergeCell ref="D216:E216"/>
+    <mergeCell ref="A208:F208"/>
+    <mergeCell ref="A209:A210"/>
+    <mergeCell ref="B209:C209"/>
+    <mergeCell ref="D209:E209"/>
+    <mergeCell ref="F209:F210"/>
+    <mergeCell ref="B210:C210"/>
+    <mergeCell ref="D210:E210"/>
+    <mergeCell ref="B211:C211"/>
+    <mergeCell ref="D211:E211"/>
+    <mergeCell ref="B173:C173"/>
+    <mergeCell ref="D173:E173"/>
+    <mergeCell ref="B174:C174"/>
+    <mergeCell ref="D174:E174"/>
+    <mergeCell ref="B168:C168"/>
+    <mergeCell ref="D168:E168"/>
+    <mergeCell ref="B169:C169"/>
+    <mergeCell ref="D169:E169"/>
+    <mergeCell ref="B170:C170"/>
+    <mergeCell ref="D170:E170"/>
+    <mergeCell ref="B171:C171"/>
+    <mergeCell ref="D171:E171"/>
+    <mergeCell ref="B172:C172"/>
+    <mergeCell ref="D172:E172"/>
+    <mergeCell ref="B163:C163"/>
+    <mergeCell ref="D163:E163"/>
+    <mergeCell ref="B164:C164"/>
+    <mergeCell ref="D164:E164"/>
+    <mergeCell ref="B165:C165"/>
+    <mergeCell ref="D165:E165"/>
+    <mergeCell ref="B166:C166"/>
+    <mergeCell ref="D166:E166"/>
+    <mergeCell ref="B167:C167"/>
+    <mergeCell ref="D167:E167"/>
+    <mergeCell ref="A159:F159"/>
+    <mergeCell ref="A160:A161"/>
+    <mergeCell ref="B160:C160"/>
+    <mergeCell ref="D160:E160"/>
+    <mergeCell ref="F160:F161"/>
+    <mergeCell ref="B161:C161"/>
+    <mergeCell ref="D161:E161"/>
+    <mergeCell ref="B162:C162"/>
+    <mergeCell ref="D162:E162"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="B156:C156"/>
+    <mergeCell ref="D156:E156"/>
+    <mergeCell ref="B157:C157"/>
+    <mergeCell ref="D157:E157"/>
+    <mergeCell ref="B151:C151"/>
+    <mergeCell ref="D151:E151"/>
+    <mergeCell ref="B152:C152"/>
+    <mergeCell ref="D152:E152"/>
+    <mergeCell ref="B153:C153"/>
+    <mergeCell ref="D153:E153"/>
+    <mergeCell ref="B154:C154"/>
+    <mergeCell ref="D154:E154"/>
+    <mergeCell ref="B155:C155"/>
+    <mergeCell ref="D155:E155"/>
+    <mergeCell ref="B146:C146"/>
+    <mergeCell ref="D146:E146"/>
+    <mergeCell ref="B147:C147"/>
+    <mergeCell ref="D147:E147"/>
+    <mergeCell ref="B148:C148"/>
+    <mergeCell ref="D148:E148"/>
+    <mergeCell ref="B149:C149"/>
+    <mergeCell ref="D149:E149"/>
+    <mergeCell ref="B150:C150"/>
+    <mergeCell ref="D150:E150"/>
+    <mergeCell ref="A142:F142"/>
+    <mergeCell ref="A143:A144"/>
+    <mergeCell ref="B143:C143"/>
+    <mergeCell ref="D143:E143"/>
+    <mergeCell ref="F143:F144"/>
+    <mergeCell ref="B144:C144"/>
+    <mergeCell ref="D144:E144"/>
+    <mergeCell ref="B145:C145"/>
+    <mergeCell ref="D145:E145"/>
+    <mergeCell ref="B139:C139"/>
+    <mergeCell ref="D139:E139"/>
+    <mergeCell ref="B140:C140"/>
+    <mergeCell ref="D140:E140"/>
+    <mergeCell ref="B134:C134"/>
+    <mergeCell ref="D134:E134"/>
+    <mergeCell ref="B135:C135"/>
+    <mergeCell ref="D135:E135"/>
+    <mergeCell ref="B136:C136"/>
+    <mergeCell ref="D136:E136"/>
+    <mergeCell ref="B137:C137"/>
+    <mergeCell ref="D137:E137"/>
+    <mergeCell ref="B138:C138"/>
+    <mergeCell ref="D138:E138"/>
+    <mergeCell ref="B129:C129"/>
+    <mergeCell ref="D129:E129"/>
+    <mergeCell ref="B130:C130"/>
+    <mergeCell ref="D130:E130"/>
+    <mergeCell ref="B131:C131"/>
+    <mergeCell ref="D131:E131"/>
+    <mergeCell ref="B132:C132"/>
+    <mergeCell ref="D132:E132"/>
+    <mergeCell ref="B133:C133"/>
+    <mergeCell ref="D133:E133"/>
+    <mergeCell ref="A125:F125"/>
+    <mergeCell ref="A126:A127"/>
+    <mergeCell ref="B126:C126"/>
+    <mergeCell ref="D126:E126"/>
+    <mergeCell ref="F126:F127"/>
+    <mergeCell ref="B127:C127"/>
+    <mergeCell ref="D127:E127"/>
+    <mergeCell ref="B128:C128"/>
+    <mergeCell ref="D128:E128"/>
+    <mergeCell ref="B122:C122"/>
+    <mergeCell ref="D122:E122"/>
+    <mergeCell ref="B123:C123"/>
+    <mergeCell ref="D123:E123"/>
+    <mergeCell ref="B117:C117"/>
+    <mergeCell ref="D117:E117"/>
+    <mergeCell ref="B118:C118"/>
+    <mergeCell ref="D118:E118"/>
+    <mergeCell ref="B119:C119"/>
+    <mergeCell ref="D119:E119"/>
+    <mergeCell ref="B120:C120"/>
+    <mergeCell ref="D120:E120"/>
+    <mergeCell ref="B121:C121"/>
+    <mergeCell ref="D121:E121"/>
+    <mergeCell ref="B112:C112"/>
+    <mergeCell ref="D112:E112"/>
+    <mergeCell ref="B113:C113"/>
+    <mergeCell ref="D113:E113"/>
+    <mergeCell ref="B114:C114"/>
+    <mergeCell ref="D114:E114"/>
+    <mergeCell ref="B115:C115"/>
+    <mergeCell ref="D115:E115"/>
+    <mergeCell ref="B116:C116"/>
+    <mergeCell ref="D116:E116"/>
+    <mergeCell ref="A108:F108"/>
+    <mergeCell ref="A109:A110"/>
+    <mergeCell ref="B109:C109"/>
+    <mergeCell ref="D109:E109"/>
+    <mergeCell ref="F109:F110"/>
+    <mergeCell ref="B110:C110"/>
+    <mergeCell ref="D110:E110"/>
+    <mergeCell ref="B111:C111"/>
+    <mergeCell ref="D111:E111"/>
+    <mergeCell ref="B105:C105"/>
+    <mergeCell ref="D105:E105"/>
+    <mergeCell ref="B106:C106"/>
+    <mergeCell ref="D106:E106"/>
+    <mergeCell ref="B100:C100"/>
+    <mergeCell ref="D100:E100"/>
+    <mergeCell ref="B101:C101"/>
+    <mergeCell ref="D101:E101"/>
+    <mergeCell ref="B102:C102"/>
+    <mergeCell ref="D102:E102"/>
+    <mergeCell ref="B103:C103"/>
+    <mergeCell ref="D103:E103"/>
+    <mergeCell ref="B104:C104"/>
+    <mergeCell ref="D104:E104"/>
+    <mergeCell ref="B95:C95"/>
+    <mergeCell ref="D95:E95"/>
+    <mergeCell ref="B96:C96"/>
+    <mergeCell ref="D96:E96"/>
+    <mergeCell ref="B97:C97"/>
+    <mergeCell ref="D97:E97"/>
+    <mergeCell ref="B98:C98"/>
+    <mergeCell ref="D98:E98"/>
+    <mergeCell ref="B99:C99"/>
+    <mergeCell ref="D99:E99"/>
+    <mergeCell ref="A91:F91"/>
+    <mergeCell ref="A92:A93"/>
+    <mergeCell ref="B92:C92"/>
+    <mergeCell ref="D92:E92"/>
+    <mergeCell ref="F92:F93"/>
+    <mergeCell ref="B93:C93"/>
+    <mergeCell ref="D93:E93"/>
+    <mergeCell ref="B94:C94"/>
+    <mergeCell ref="D94:E94"/>
+    <mergeCell ref="B58:C58"/>
+    <mergeCell ref="D58:E58"/>
+    <mergeCell ref="D59:E59"/>
+    <mergeCell ref="B59:C59"/>
+    <mergeCell ref="B76:C76"/>
+    <mergeCell ref="D76:E76"/>
+    <mergeCell ref="F75:F76"/>
+    <mergeCell ref="B86:C86"/>
+    <mergeCell ref="D86:E86"/>
+    <mergeCell ref="A74:F74"/>
+    <mergeCell ref="A75:A76"/>
+    <mergeCell ref="B77:C77"/>
+    <mergeCell ref="D77:E77"/>
+    <mergeCell ref="B78:C78"/>
+    <mergeCell ref="D78:E78"/>
+    <mergeCell ref="B79:C79"/>
+    <mergeCell ref="D79:E79"/>
+    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="D80:E80"/>
+    <mergeCell ref="B75:C75"/>
+    <mergeCell ref="D75:E75"/>
+    <mergeCell ref="B70:C70"/>
+    <mergeCell ref="B71:C71"/>
+    <mergeCell ref="B72:C72"/>
+    <mergeCell ref="B87:C87"/>
+    <mergeCell ref="D87:E87"/>
+    <mergeCell ref="B88:C88"/>
+    <mergeCell ref="D88:E88"/>
+    <mergeCell ref="B89:C89"/>
+    <mergeCell ref="D89:E89"/>
+    <mergeCell ref="B81:C81"/>
+    <mergeCell ref="D81:E81"/>
+    <mergeCell ref="B82:C82"/>
+    <mergeCell ref="D82:E82"/>
+    <mergeCell ref="B83:C83"/>
+    <mergeCell ref="D83:E83"/>
+    <mergeCell ref="B84:C84"/>
+    <mergeCell ref="D84:E84"/>
+    <mergeCell ref="B85:C85"/>
+    <mergeCell ref="D85:E85"/>
+    <mergeCell ref="D60:E60"/>
+    <mergeCell ref="D61:E61"/>
+    <mergeCell ref="D62:E62"/>
+    <mergeCell ref="D63:E63"/>
+    <mergeCell ref="D64:E64"/>
+    <mergeCell ref="D65:E65"/>
+    <mergeCell ref="D66:E66"/>
+    <mergeCell ref="D67:E67"/>
+    <mergeCell ref="D68:E68"/>
+    <mergeCell ref="D69:E69"/>
+    <mergeCell ref="D70:E70"/>
+    <mergeCell ref="D71:E71"/>
+    <mergeCell ref="D72:E72"/>
+    <mergeCell ref="B65:C65"/>
+    <mergeCell ref="B66:C66"/>
+    <mergeCell ref="B67:C67"/>
+    <mergeCell ref="B68:C68"/>
+    <mergeCell ref="B69:C69"/>
+    <mergeCell ref="B60:C60"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="B62:C62"/>
+    <mergeCell ref="B63:C63"/>
+    <mergeCell ref="B64:C64"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="D44:E44"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="D48:E48"/>
+    <mergeCell ref="D49:E49"/>
+    <mergeCell ref="D50:E50"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="D52:E52"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="D54:E54"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="B48:C48"/>
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="A58:A59"/>
+    <mergeCell ref="A40:F40"/>
+    <mergeCell ref="A41:A42"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="F7:F8"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="D15:E15"/>
     <mergeCell ref="F58:F59"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A23:F23"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="D12:E12"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="A57:F57"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="F41:F42"/>
-    <mergeCell ref="F24:F25"/>
-[...374 lines deleted...]
-    <mergeCell ref="D237:E237"/>
+    <mergeCell ref="A176:F176"/>
+    <mergeCell ref="A177:A178"/>
+    <mergeCell ref="B177:C177"/>
+    <mergeCell ref="D177:E177"/>
+    <mergeCell ref="F177:F178"/>
+    <mergeCell ref="B178:C178"/>
+    <mergeCell ref="D178:E178"/>
+    <mergeCell ref="B179:C179"/>
+    <mergeCell ref="D179:E179"/>
+    <mergeCell ref="B180:C180"/>
+    <mergeCell ref="D180:E180"/>
+    <mergeCell ref="B181:C181"/>
+    <mergeCell ref="D181:E181"/>
+    <mergeCell ref="B182:C182"/>
+    <mergeCell ref="D182:E182"/>
+    <mergeCell ref="B183:C183"/>
+    <mergeCell ref="D183:E183"/>
+    <mergeCell ref="B184:C184"/>
+    <mergeCell ref="D184:E184"/>
+    <mergeCell ref="B190:C190"/>
+    <mergeCell ref="D190:E190"/>
+    <mergeCell ref="B191:C191"/>
+    <mergeCell ref="D191:E191"/>
+    <mergeCell ref="B185:C185"/>
+    <mergeCell ref="D185:E185"/>
+    <mergeCell ref="B186:C186"/>
+    <mergeCell ref="D186:E186"/>
+    <mergeCell ref="B187:C187"/>
+    <mergeCell ref="D187:E187"/>
+    <mergeCell ref="B188:C188"/>
+    <mergeCell ref="D188:E188"/>
+    <mergeCell ref="B189:C189"/>
+    <mergeCell ref="D189:E189"/>
+    <mergeCell ref="A192:F192"/>
+    <mergeCell ref="A193:A194"/>
+    <mergeCell ref="B193:C193"/>
+    <mergeCell ref="D193:E193"/>
+    <mergeCell ref="F193:F194"/>
+    <mergeCell ref="B194:C194"/>
+    <mergeCell ref="D194:E194"/>
+    <mergeCell ref="B195:C195"/>
+    <mergeCell ref="D195:E195"/>
+    <mergeCell ref="B196:C196"/>
+    <mergeCell ref="D196:E196"/>
+    <mergeCell ref="B197:C197"/>
+    <mergeCell ref="D197:E197"/>
+    <mergeCell ref="B198:C198"/>
+    <mergeCell ref="D198:E198"/>
+    <mergeCell ref="B199:C199"/>
+    <mergeCell ref="D199:E199"/>
+    <mergeCell ref="B200:C200"/>
+    <mergeCell ref="D200:E200"/>
+    <mergeCell ref="B206:C206"/>
+    <mergeCell ref="D206:E206"/>
+    <mergeCell ref="B207:C207"/>
+    <mergeCell ref="D207:E207"/>
+    <mergeCell ref="B201:C201"/>
+    <mergeCell ref="D201:E201"/>
+    <mergeCell ref="B202:C202"/>
+    <mergeCell ref="D202:E202"/>
+    <mergeCell ref="B203:C203"/>
+    <mergeCell ref="D203:E203"/>
+    <mergeCell ref="B204:C204"/>
+    <mergeCell ref="D204:E204"/>
+    <mergeCell ref="B205:C205"/>
+    <mergeCell ref="D205:E205"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="whole" showInputMessage="1" showErrorMessage="1" error="SOLO VALORES ENTEROS" sqref="B72 B26:B38 D26:D38 F26:F38 B43:B55 D43:D55 F43:F55 B60:B70 F60:F72 D60:D72 B77:B89 D77:D89 F77:F89 B94:B106 D94:D106 F94:F106 D111:D123 B111:B123 F111:F123 B128:B140 F128:F140 D128:D140 B145:B157 F145:F157 F179:F191 D162:D174 F162:F174 B162:B174 D179:D191 B179:B191 D145:D157 D195:D207 B195:B207 F195:F207 D211:D223 B211:B223 F211:F223 D227:D239 B227:B239 F227:F239" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>0</formula1>
       <formula2>100000000</formula2>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="A242" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="A242" r:id="rId1" xr:uid="{B9C3B5BD-D189-4DAE-9930-3FD16DC4D54B}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PUERTO CHIAPAS</vt:lpstr>