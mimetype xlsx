--- v2 (2026-08-02)
+++ v3 (2026-10-22)
@@ -2,58 +2,58 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Servicios Estadísticos\2026\ESTADISTICAS ECONOMICAS Y EMPLEO\TURISMO\ABRIL 2026\Analisis\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Servicios Estadísticos\2026\ESTADISTICAS ECONOMICAS Y EMPLEO\TURISMO\SEPTIEMBRE 2026\Analisis\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4F738EB2-4ED8-4393-A76E-6F8A338E740E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6DDE6C90-F441-4C97-AA6E-BE611F0398BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="VISITAS INAH" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja1" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -588,51 +588,51 @@
   <si>
     <t>Z. A. de Palenque con museo "Alberto Ruz L´Huiller"</t>
   </si>
   <si>
     <t>Z. A. de Tenam Puente</t>
   </si>
   <si>
     <t>Z. A. de Toniná con museo de sitio</t>
   </si>
   <si>
     <t>Z. A. de Yaxchilán</t>
   </si>
   <si>
     <t>Z. A. de Chiapa de Corzo</t>
   </si>
   <si>
     <t>Z. A de Lagartero</t>
   </si>
   <si>
     <t>Z. A. de Iglesia Vieja</t>
   </si>
   <si>
     <t>VISITAS A MUSEOS Y ZONAS ARQUEOLÓGICAS 2010-2026</t>
   </si>
   <si>
-    <t>Julio 2026.</t>
+    <t>Septiembre 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="32">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8.5"/>
       <color indexed="12"/>
@@ -1486,63 +1486,63 @@
     <xf numFmtId="3" fontId="27" fillId="38" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="40" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="40" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="39" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="40" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="40" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="40" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="40" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="30" fillId="38" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="37" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="31" fillId="38" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="39" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="39" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="37" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="51">
     <cellStyle name="20% - Énfasis1" xfId="28" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis2" xfId="32" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis3" xfId="36" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis4" xfId="40" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis5" xfId="44" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis6" xfId="48" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis1" xfId="29" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis2" xfId="33" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis3" xfId="37" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis4" xfId="41" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis5" xfId="45" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis6" xfId="49" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis1" xfId="30" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis2" xfId="34" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis3" xfId="38" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis4" xfId="42" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis5" xfId="46" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis6" xfId="50" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Bueno" xfId="15" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Cálculo" xfId="20" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Celda de comprobación" xfId="22" builtinId="23" customBuiltin="1"/>
@@ -1994,217 +1994,217 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.estadisticas.inah.gob.mx/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AA327"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="D318" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="D305" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="G331" sqref="G331"/>
+      <selection pane="bottomRight" activeCell="A327" sqref="A327"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="45.42578125" style="2" customWidth="1"/>
     <col min="2" max="3" width="10.85546875" style="2" customWidth="1"/>
     <col min="4" max="5" width="10.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="10" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="10" style="2" customWidth="1"/>
     <col min="12" max="13" width="10.28515625" style="2" customWidth="1"/>
     <col min="14" max="14" width="10" style="2" customWidth="1"/>
     <col min="15" max="15" width="10.85546875" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.140625" style="2" customWidth="1"/>
     <col min="17" max="18" width="10.85546875" style="2" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="2" customWidth="1"/>
     <col min="20" max="21" width="10.85546875" style="2" customWidth="1"/>
     <col min="22" max="16384" width="10.85546875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="89.1" customHeight="1">
       <c r="A1" s="1"/>
-      <c r="B1" s="42" t="s">
+      <c r="B1" s="39" t="s">
         <v>33</v>
       </c>
-      <c r="C1" s="42"/>
-[...17 lines deleted...]
-      <c r="U1" s="42"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2" spans="1:25" ht="30" customHeight="1">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="41"/>
-[...22 lines deleted...]
-      <c r="Y2" s="41"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+      <c r="P2" s="38"/>
+      <c r="Q2" s="38"/>
+      <c r="R2" s="38"/>
+      <c r="S2" s="38"/>
+      <c r="T2" s="38"/>
+      <c r="U2" s="38"/>
+      <c r="V2" s="38"/>
+      <c r="W2" s="38"/>
+      <c r="X2" s="38"/>
+      <c r="Y2" s="38"/>
     </row>
     <row r="3" spans="1:25" ht="18">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="40" t="s">
         <v>45</v>
       </c>
-      <c r="B3" s="38"/>
-[...22 lines deleted...]
-      <c r="Y3" s="38"/>
+      <c r="B3" s="40"/>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="40"/>
+      <c r="O3" s="40"/>
+      <c r="P3" s="40"/>
+      <c r="Q3" s="40"/>
+      <c r="R3" s="40"/>
+      <c r="S3" s="40"/>
+      <c r="T3" s="40"/>
+      <c r="U3" s="40"/>
+      <c r="V3" s="40"/>
+      <c r="W3" s="40"/>
+      <c r="X3" s="40"/>
+      <c r="Y3" s="40"/>
     </row>
     <row r="4" spans="1:25">
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="4"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="S4" s="4"/>
       <c r="T4" s="4"/>
       <c r="U4" s="4"/>
       <c r="V4" s="4"/>
       <c r="W4" s="4"/>
       <c r="X4" s="4"/>
       <c r="Y4" s="4"/>
     </row>
     <row r="5" spans="1:25" s="5" customFormat="1" ht="18">
-      <c r="A5" s="39">
+      <c r="A5" s="41">
         <v>2010</v>
       </c>
-      <c r="B5" s="39"/>
-[...22 lines deleted...]
-      <c r="Y5" s="39"/>
+      <c r="B5" s="41"/>
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="41"/>
+      <c r="I5" s="41"/>
+      <c r="J5" s="41"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="41"/>
+      <c r="N5" s="41"/>
+      <c r="O5" s="41"/>
+      <c r="P5" s="41"/>
+      <c r="Q5" s="41"/>
+      <c r="R5" s="41"/>
+      <c r="S5" s="41"/>
+      <c r="T5" s="41"/>
+      <c r="U5" s="41"/>
+      <c r="V5" s="41"/>
+      <c r="W5" s="41"/>
+      <c r="X5" s="41"/>
+      <c r="Y5" s="41"/>
     </row>
     <row r="6" spans="1:25" s="5" customFormat="1" ht="18">
       <c r="A6" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="36" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="37"/>
       <c r="D6" s="36" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="37"/>
       <c r="F6" s="36" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="37"/>
       <c r="H6" s="36" t="s">
         <v>22</v>
       </c>
       <c r="I6" s="37"/>
       <c r="J6" s="36" t="s">
         <v>23</v>
       </c>
       <c r="K6" s="37"/>
@@ -3316,77 +3316,77 @@
         <f t="shared" si="0"/>
         <v>20688</v>
       </c>
       <c r="U20" s="29">
         <f t="shared" si="0"/>
         <v>7923</v>
       </c>
       <c r="V20" s="29">
         <f t="shared" si="0"/>
         <v>22956</v>
       </c>
       <c r="W20" s="29">
         <f t="shared" si="0"/>
         <v>8962</v>
       </c>
       <c r="X20" s="29">
         <f t="shared" si="0"/>
         <v>50475</v>
       </c>
       <c r="Y20" s="29">
         <f t="shared" si="0"/>
         <v>24547</v>
       </c>
     </row>
     <row r="22" spans="1:25" s="5" customFormat="1" ht="18">
-      <c r="A22" s="40">
+      <c r="A22" s="42">
         <v>2011</v>
       </c>
-      <c r="B22" s="40"/>
-[...22 lines deleted...]
-      <c r="Y22" s="40"/>
+      <c r="B22" s="42"/>
+      <c r="C22" s="42"/>
+      <c r="D22" s="42"/>
+      <c r="E22" s="42"/>
+      <c r="F22" s="42"/>
+      <c r="G22" s="42"/>
+      <c r="H22" s="42"/>
+      <c r="I22" s="42"/>
+      <c r="J22" s="42"/>
+      <c r="K22" s="42"/>
+      <c r="L22" s="42"/>
+      <c r="M22" s="42"/>
+      <c r="N22" s="42"/>
+      <c r="O22" s="42"/>
+      <c r="P22" s="42"/>
+      <c r="Q22" s="42"/>
+      <c r="R22" s="42"/>
+      <c r="S22" s="42"/>
+      <c r="T22" s="42"/>
+      <c r="U22" s="42"/>
+      <c r="V22" s="42"/>
+      <c r="W22" s="42"/>
+      <c r="X22" s="42"/>
+      <c r="Y22" s="42"/>
     </row>
     <row r="23" spans="1:25" s="5" customFormat="1" ht="12.95" customHeight="1">
       <c r="A23" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="36" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="37"/>
       <c r="D23" s="36" t="s">
         <v>20</v>
       </c>
       <c r="E23" s="37"/>
       <c r="F23" s="36" t="s">
         <v>21</v>
       </c>
       <c r="G23" s="37"/>
       <c r="H23" s="36" t="s">
         <v>22</v>
       </c>
       <c r="I23" s="37"/>
       <c r="J23" s="36" t="s">
         <v>23</v>
       </c>
       <c r="K23" s="37"/>
@@ -4498,77 +4498,77 @@
         <f t="shared" si="1"/>
         <v>23657</v>
       </c>
       <c r="U37" s="29">
         <f t="shared" si="1"/>
         <v>15588</v>
       </c>
       <c r="V37" s="29">
         <f t="shared" si="1"/>
         <v>32608</v>
       </c>
       <c r="W37" s="29">
         <f t="shared" si="1"/>
         <v>26147</v>
       </c>
       <c r="X37" s="29">
         <f t="shared" si="1"/>
         <v>147487</v>
       </c>
       <c r="Y37" s="29">
         <f t="shared" si="1"/>
         <v>18090</v>
       </c>
     </row>
     <row r="39" spans="1:25" s="5" customFormat="1" ht="18">
-      <c r="A39" s="40">
+      <c r="A39" s="42">
         <v>2012</v>
       </c>
-      <c r="B39" s="40"/>
-[...22 lines deleted...]
-      <c r="Y39" s="40"/>
+      <c r="B39" s="42"/>
+      <c r="C39" s="42"/>
+      <c r="D39" s="42"/>
+      <c r="E39" s="42"/>
+      <c r="F39" s="42"/>
+      <c r="G39" s="42"/>
+      <c r="H39" s="42"/>
+      <c r="I39" s="42"/>
+      <c r="J39" s="42"/>
+      <c r="K39" s="42"/>
+      <c r="L39" s="42"/>
+      <c r="M39" s="42"/>
+      <c r="N39" s="42"/>
+      <c r="O39" s="42"/>
+      <c r="P39" s="42"/>
+      <c r="Q39" s="42"/>
+      <c r="R39" s="42"/>
+      <c r="S39" s="42"/>
+      <c r="T39" s="42"/>
+      <c r="U39" s="42"/>
+      <c r="V39" s="42"/>
+      <c r="W39" s="42"/>
+      <c r="X39" s="42"/>
+      <c r="Y39" s="42"/>
     </row>
     <row r="40" spans="1:25" s="5" customFormat="1" ht="12.95" customHeight="1">
       <c r="A40" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B40" s="36" t="s">
         <v>19</v>
       </c>
       <c r="C40" s="37"/>
       <c r="D40" s="36" t="s">
         <v>20</v>
       </c>
       <c r="E40" s="37"/>
       <c r="F40" s="36" t="s">
         <v>21</v>
       </c>
       <c r="G40" s="37"/>
       <c r="H40" s="36" t="s">
         <v>22</v>
       </c>
       <c r="I40" s="37"/>
       <c r="J40" s="36" t="s">
         <v>23</v>
       </c>
       <c r="K40" s="37"/>
@@ -5834,77 +5834,77 @@
         <f t="shared" si="2"/>
         <v>42698</v>
       </c>
       <c r="U56" s="29">
         <f t="shared" si="2"/>
         <v>7719</v>
       </c>
       <c r="V56" s="29">
         <f t="shared" si="2"/>
         <v>59872</v>
       </c>
       <c r="W56" s="29">
         <f t="shared" si="2"/>
         <v>12045</v>
       </c>
       <c r="X56" s="29">
         <f t="shared" si="2"/>
         <v>110017</v>
       </c>
       <c r="Y56" s="29">
         <f t="shared" si="2"/>
         <v>19305</v>
       </c>
     </row>
     <row r="58" spans="1:25" s="5" customFormat="1" ht="18">
-      <c r="A58" s="40">
+      <c r="A58" s="42">
         <v>2013</v>
       </c>
-      <c r="B58" s="40"/>
-[...22 lines deleted...]
-      <c r="Y58" s="40"/>
+      <c r="B58" s="42"/>
+      <c r="C58" s="42"/>
+      <c r="D58" s="42"/>
+      <c r="E58" s="42"/>
+      <c r="F58" s="42"/>
+      <c r="G58" s="42"/>
+      <c r="H58" s="42"/>
+      <c r="I58" s="42"/>
+      <c r="J58" s="42"/>
+      <c r="K58" s="42"/>
+      <c r="L58" s="42"/>
+      <c r="M58" s="42"/>
+      <c r="N58" s="42"/>
+      <c r="O58" s="42"/>
+      <c r="P58" s="42"/>
+      <c r="Q58" s="42"/>
+      <c r="R58" s="42"/>
+      <c r="S58" s="42"/>
+      <c r="T58" s="42"/>
+      <c r="U58" s="42"/>
+      <c r="V58" s="42"/>
+      <c r="W58" s="42"/>
+      <c r="X58" s="42"/>
+      <c r="Y58" s="42"/>
     </row>
     <row r="59" spans="1:25" s="5" customFormat="1" ht="12.95" customHeight="1">
       <c r="A59" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B59" s="36" t="s">
         <v>19</v>
       </c>
       <c r="C59" s="37"/>
       <c r="D59" s="36" t="s">
         <v>20</v>
       </c>
       <c r="E59" s="37"/>
       <c r="F59" s="36" t="s">
         <v>21</v>
       </c>
       <c r="G59" s="37"/>
       <c r="H59" s="36" t="s">
         <v>22</v>
       </c>
       <c r="I59" s="37"/>
       <c r="J59" s="36" t="s">
         <v>23</v>
       </c>
       <c r="K59" s="37"/>
@@ -7170,77 +7170,77 @@
         <f t="shared" si="3"/>
         <v>38102</v>
       </c>
       <c r="U75" s="29">
         <f t="shared" si="3"/>
         <v>10555</v>
       </c>
       <c r="V75" s="29">
         <f t="shared" si="3"/>
         <v>57736</v>
       </c>
       <c r="W75" s="29">
         <f t="shared" si="3"/>
         <v>16021</v>
       </c>
       <c r="X75" s="29">
         <f t="shared" si="3"/>
         <v>89286</v>
       </c>
       <c r="Y75" s="29">
         <f t="shared" si="3"/>
         <v>16255</v>
       </c>
     </row>
     <row r="77" spans="1:27" s="5" customFormat="1" ht="18">
-      <c r="A77" s="40">
+      <c r="A77" s="42">
         <v>2014</v>
       </c>
-      <c r="B77" s="40"/>
-[...22 lines deleted...]
-      <c r="Y77" s="40"/>
+      <c r="B77" s="42"/>
+      <c r="C77" s="42"/>
+      <c r="D77" s="42"/>
+      <c r="E77" s="42"/>
+      <c r="F77" s="42"/>
+      <c r="G77" s="42"/>
+      <c r="H77" s="42"/>
+      <c r="I77" s="42"/>
+      <c r="J77" s="42"/>
+      <c r="K77" s="42"/>
+      <c r="L77" s="42"/>
+      <c r="M77" s="42"/>
+      <c r="N77" s="42"/>
+      <c r="O77" s="42"/>
+      <c r="P77" s="42"/>
+      <c r="Q77" s="42"/>
+      <c r="R77" s="42"/>
+      <c r="S77" s="42"/>
+      <c r="T77" s="42"/>
+      <c r="U77" s="42"/>
+      <c r="V77" s="42"/>
+      <c r="W77" s="42"/>
+      <c r="X77" s="42"/>
+      <c r="Y77" s="42"/>
     </row>
     <row r="78" spans="1:27" s="5" customFormat="1" ht="12.95" customHeight="1">
       <c r="A78" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B78" s="36" t="s">
         <v>19</v>
       </c>
       <c r="C78" s="37"/>
       <c r="D78" s="36" t="s">
         <v>20</v>
       </c>
       <c r="E78" s="37"/>
       <c r="F78" s="36" t="s">
         <v>21</v>
       </c>
       <c r="G78" s="37"/>
       <c r="H78" s="36" t="s">
         <v>22</v>
       </c>
       <c r="I78" s="37"/>
       <c r="J78" s="36" t="s">
         <v>23</v>
       </c>
       <c r="K78" s="37"/>
@@ -8536,77 +8536,77 @@
         <f t="shared" si="4"/>
         <v>52915</v>
       </c>
       <c r="U94" s="29">
         <f t="shared" si="4"/>
         <v>7564</v>
       </c>
       <c r="V94" s="29">
         <f t="shared" si="4"/>
         <v>88048</v>
       </c>
       <c r="W94" s="29">
         <f t="shared" si="4"/>
         <v>12346</v>
       </c>
       <c r="X94" s="29">
         <f t="shared" si="4"/>
         <v>221936</v>
       </c>
       <c r="Y94" s="29">
         <f t="shared" si="4"/>
         <v>32502</v>
       </c>
     </row>
     <row r="96" spans="1:27" s="5" customFormat="1" ht="18">
-      <c r="A96" s="40">
+      <c r="A96" s="42">
         <v>2015</v>
       </c>
-      <c r="B96" s="40"/>
-[...22 lines deleted...]
-      <c r="Y96" s="40"/>
+      <c r="B96" s="42"/>
+      <c r="C96" s="42"/>
+      <c r="D96" s="42"/>
+      <c r="E96" s="42"/>
+      <c r="F96" s="42"/>
+      <c r="G96" s="42"/>
+      <c r="H96" s="42"/>
+      <c r="I96" s="42"/>
+      <c r="J96" s="42"/>
+      <c r="K96" s="42"/>
+      <c r="L96" s="42"/>
+      <c r="M96" s="42"/>
+      <c r="N96" s="42"/>
+      <c r="O96" s="42"/>
+      <c r="P96" s="42"/>
+      <c r="Q96" s="42"/>
+      <c r="R96" s="42"/>
+      <c r="S96" s="42"/>
+      <c r="T96" s="42"/>
+      <c r="U96" s="42"/>
+      <c r="V96" s="42"/>
+      <c r="W96" s="42"/>
+      <c r="X96" s="42"/>
+      <c r="Y96" s="42"/>
     </row>
     <row r="97" spans="1:25" s="5" customFormat="1" ht="12.95" customHeight="1">
       <c r="A97" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B97" s="36" t="s">
         <v>19</v>
       </c>
       <c r="C97" s="37"/>
       <c r="D97" s="36" t="s">
         <v>20</v>
       </c>
       <c r="E97" s="37"/>
       <c r="F97" s="36" t="s">
         <v>21</v>
       </c>
       <c r="G97" s="37"/>
       <c r="H97" s="36" t="s">
         <v>22</v>
       </c>
       <c r="I97" s="37"/>
       <c r="J97" s="36" t="s">
         <v>23</v>
       </c>
       <c r="K97" s="37"/>
@@ -9872,77 +9872,77 @@
         <f t="shared" si="5"/>
         <v>46324</v>
       </c>
       <c r="U113" s="29">
         <f t="shared" si="5"/>
         <v>8438</v>
       </c>
       <c r="V113" s="29">
         <f t="shared" si="5"/>
         <v>70342</v>
       </c>
       <c r="W113" s="29">
         <f t="shared" si="5"/>
         <v>13661</v>
       </c>
       <c r="X113" s="29">
         <f t="shared" si="5"/>
         <v>108960</v>
       </c>
       <c r="Y113" s="29">
         <f t="shared" si="5"/>
         <v>21376</v>
       </c>
     </row>
     <row r="115" spans="1:25" s="5" customFormat="1" ht="18">
-      <c r="A115" s="40">
+      <c r="A115" s="42">
         <v>2016</v>
       </c>
-      <c r="B115" s="40"/>
-[...22 lines deleted...]
-      <c r="Y115" s="40"/>
+      <c r="B115" s="42"/>
+      <c r="C115" s="42"/>
+      <c r="D115" s="42"/>
+      <c r="E115" s="42"/>
+      <c r="F115" s="42"/>
+      <c r="G115" s="42"/>
+      <c r="H115" s="42"/>
+      <c r="I115" s="42"/>
+      <c r="J115" s="42"/>
+      <c r="K115" s="42"/>
+      <c r="L115" s="42"/>
+      <c r="M115" s="42"/>
+      <c r="N115" s="42"/>
+      <c r="O115" s="42"/>
+      <c r="P115" s="42"/>
+      <c r="Q115" s="42"/>
+      <c r="R115" s="42"/>
+      <c r="S115" s="42"/>
+      <c r="T115" s="42"/>
+      <c r="U115" s="42"/>
+      <c r="V115" s="42"/>
+      <c r="W115" s="42"/>
+      <c r="X115" s="42"/>
+      <c r="Y115" s="42"/>
     </row>
     <row r="116" spans="1:25" s="5" customFormat="1" ht="12.95" customHeight="1">
       <c r="A116" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B116" s="36" t="s">
         <v>19</v>
       </c>
       <c r="C116" s="37"/>
       <c r="D116" s="36" t="s">
         <v>20</v>
       </c>
       <c r="E116" s="37"/>
       <c r="F116" s="36" t="s">
         <v>21</v>
       </c>
       <c r="G116" s="37"/>
       <c r="H116" s="36" t="s">
         <v>22</v>
       </c>
       <c r="I116" s="37"/>
       <c r="J116" s="36" t="s">
         <v>23</v>
       </c>
       <c r="K116" s="37"/>
@@ -11209,77 +11209,77 @@
         <v>49701</v>
       </c>
       <c r="U132" s="29">
         <f t="shared" si="6"/>
         <v>10182</v>
       </c>
       <c r="V132" s="29">
         <f t="shared" si="6"/>
         <v>71314</v>
       </c>
       <c r="W132" s="29">
         <f>SUM(W118:W131)</f>
         <v>14103</v>
       </c>
       <c r="X132" s="29">
         <f t="shared" ref="X132:Y132" si="7">SUM(X118:X131)</f>
         <v>109832</v>
       </c>
       <c r="Y132" s="29">
         <f t="shared" si="7"/>
         <v>20617</v>
       </c>
     </row>
     <row r="133" spans="1:27" ht="12.95" customHeight="1"/>
     <row r="134" spans="1:27" s="5" customFormat="1" ht="12.95" customHeight="1">
-      <c r="A134" s="40">
+      <c r="A134" s="42">
         <v>2017</v>
       </c>
-      <c r="B134" s="40"/>
-[...22 lines deleted...]
-      <c r="Y134" s="40"/>
+      <c r="B134" s="42"/>
+      <c r="C134" s="42"/>
+      <c r="D134" s="42"/>
+      <c r="E134" s="42"/>
+      <c r="F134" s="42"/>
+      <c r="G134" s="42"/>
+      <c r="H134" s="42"/>
+      <c r="I134" s="42"/>
+      <c r="J134" s="42"/>
+      <c r="K134" s="42"/>
+      <c r="L134" s="42"/>
+      <c r="M134" s="42"/>
+      <c r="N134" s="42"/>
+      <c r="O134" s="42"/>
+      <c r="P134" s="42"/>
+      <c r="Q134" s="42"/>
+      <c r="R134" s="42"/>
+      <c r="S134" s="42"/>
+      <c r="T134" s="42"/>
+      <c r="U134" s="42"/>
+      <c r="V134" s="42"/>
+      <c r="W134" s="42"/>
+      <c r="X134" s="42"/>
+      <c r="Y134" s="42"/>
     </row>
     <row r="135" spans="1:27" s="5" customFormat="1" ht="12.95" customHeight="1">
       <c r="A135" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B135" s="36" t="s">
         <v>19</v>
       </c>
       <c r="C135" s="37"/>
       <c r="D135" s="36" t="s">
         <v>20</v>
       </c>
       <c r="E135" s="37"/>
       <c r="F135" s="36" t="s">
         <v>21</v>
       </c>
       <c r="G135" s="37"/>
       <c r="H135" s="36" t="s">
         <v>22</v>
       </c>
       <c r="I135" s="37"/>
       <c r="J135" s="36" t="s">
         <v>23</v>
       </c>
       <c r="K135" s="37"/>
@@ -23719,743 +23719,855 @@
       </c>
       <c r="F308" s="7">
         <v>2164</v>
       </c>
       <c r="G308" s="7">
         <v>28</v>
       </c>
       <c r="H308" s="7">
         <v>2144</v>
       </c>
       <c r="I308" s="7">
         <v>20</v>
       </c>
       <c r="J308" s="7">
         <v>1976</v>
       </c>
       <c r="K308" s="7">
         <v>7</v>
       </c>
       <c r="L308" s="7">
         <v>1520</v>
       </c>
       <c r="M308" s="7">
         <v>16</v>
       </c>
-      <c r="N308" s="7"/>
-[...2 lines deleted...]
-      <c r="Q308" s="7"/>
+      <c r="N308" s="7">
+        <v>2100</v>
+      </c>
+      <c r="O308" s="7">
+        <v>43</v>
+      </c>
+      <c r="P308" s="7">
+        <v>2498</v>
+      </c>
+      <c r="Q308" s="7">
+        <v>31</v>
+      </c>
       <c r="R308" s="7"/>
       <c r="S308" s="7"/>
       <c r="T308" s="7"/>
       <c r="U308" s="7"/>
       <c r="V308" s="7"/>
       <c r="W308" s="7"/>
       <c r="X308" s="7"/>
       <c r="Y308" s="7"/>
     </row>
     <row r="309" spans="1:25" ht="15">
       <c r="A309" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B309" s="9">
         <v>2098</v>
       </c>
       <c r="C309" s="9">
         <v>691</v>
       </c>
       <c r="D309" s="9">
         <v>1238</v>
       </c>
       <c r="E309" s="9">
         <v>439</v>
       </c>
       <c r="F309" s="9">
         <v>2083</v>
       </c>
       <c r="G309" s="9">
         <v>493</v>
       </c>
       <c r="H309" s="25">
         <v>1870</v>
       </c>
       <c r="I309" s="25">
         <v>706</v>
       </c>
       <c r="J309" s="25">
         <v>2203</v>
       </c>
       <c r="K309" s="25">
         <v>233</v>
       </c>
       <c r="L309" s="25">
         <v>1350</v>
       </c>
       <c r="M309" s="25">
         <v>193</v>
       </c>
-      <c r="N309" s="25"/>
-[...2 lines deleted...]
-      <c r="Q309" s="25"/>
+      <c r="N309" s="25">
+        <v>1975</v>
+      </c>
+      <c r="O309" s="25">
+        <v>344</v>
+      </c>
+      <c r="P309" s="25">
+        <v>2545</v>
+      </c>
+      <c r="Q309" s="25">
+        <v>469</v>
+      </c>
       <c r="R309" s="25"/>
       <c r="S309" s="25"/>
       <c r="T309" s="25"/>
       <c r="U309" s="25"/>
       <c r="V309" s="25"/>
       <c r="W309" s="25"/>
       <c r="X309" s="25"/>
       <c r="Y309" s="25"/>
     </row>
     <row r="310" spans="1:25" ht="15">
       <c r="A310" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B310" s="7">
         <v>551</v>
       </c>
       <c r="C310" s="7">
         <v>0</v>
       </c>
       <c r="D310" s="7">
         <v>488</v>
       </c>
       <c r="E310" s="7">
         <v>42</v>
       </c>
       <c r="F310" s="7">
         <v>385</v>
       </c>
       <c r="G310" s="7">
         <v>127</v>
       </c>
       <c r="H310" s="7">
         <v>601</v>
       </c>
       <c r="I310" s="7">
         <v>15</v>
       </c>
       <c r="J310" s="7">
         <v>508</v>
       </c>
       <c r="K310" s="7">
         <v>60</v>
       </c>
       <c r="L310" s="7">
         <v>339</v>
       </c>
       <c r="M310" s="7">
         <v>43</v>
       </c>
-      <c r="N310" s="7"/>
-[...2 lines deleted...]
-      <c r="Q310" s="7"/>
+      <c r="N310" s="7">
+        <v>563</v>
+      </c>
+      <c r="O310" s="7">
+        <v>35</v>
+      </c>
+      <c r="P310" s="7">
+        <v>152</v>
+      </c>
+      <c r="Q310" s="7">
+        <v>81</v>
+      </c>
       <c r="R310" s="7"/>
       <c r="S310" s="7"/>
       <c r="T310" s="7"/>
       <c r="U310" s="7"/>
       <c r="V310" s="7"/>
       <c r="W310" s="7"/>
       <c r="X310" s="7"/>
       <c r="Y310" s="7"/>
     </row>
     <row r="311" spans="1:25" ht="15">
       <c r="A311" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B311" s="9">
         <v>461</v>
       </c>
       <c r="C311" s="9">
         <v>18</v>
       </c>
       <c r="D311" s="9">
         <v>414</v>
       </c>
       <c r="E311" s="9">
         <v>0</v>
       </c>
       <c r="F311" s="9">
         <v>527</v>
       </c>
       <c r="G311" s="9">
         <v>14</v>
       </c>
       <c r="H311" s="9">
         <v>968</v>
       </c>
       <c r="I311" s="9">
         <v>40</v>
       </c>
       <c r="J311" s="9">
         <v>671</v>
       </c>
       <c r="K311" s="9">
         <v>4</v>
       </c>
       <c r="L311" s="9">
         <v>459</v>
       </c>
       <c r="M311" s="9">
         <v>19</v>
       </c>
-      <c r="N311" s="9"/>
-[...2 lines deleted...]
-      <c r="Q311" s="9"/>
+      <c r="N311" s="9">
+        <v>875</v>
+      </c>
+      <c r="O311" s="9">
+        <v>20</v>
+      </c>
+      <c r="P311" s="9">
+        <v>1043</v>
+      </c>
+      <c r="Q311" s="9">
+        <v>53</v>
+      </c>
       <c r="R311" s="9"/>
       <c r="S311" s="9"/>
       <c r="T311" s="9"/>
       <c r="U311" s="9"/>
       <c r="V311" s="9"/>
       <c r="W311" s="9"/>
       <c r="X311" s="9"/>
       <c r="Y311" s="9"/>
     </row>
     <row r="312" spans="1:25" ht="15">
       <c r="A312" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B312" s="7">
         <v>1187</v>
       </c>
       <c r="C312" s="7">
         <v>720</v>
       </c>
       <c r="D312" s="7">
         <v>716</v>
       </c>
       <c r="E312" s="7">
         <v>663</v>
       </c>
       <c r="F312" s="7">
         <v>1006</v>
       </c>
       <c r="G312" s="7">
         <v>740</v>
       </c>
       <c r="H312" s="7">
         <v>1473</v>
       </c>
       <c r="I312" s="7">
         <v>451</v>
       </c>
       <c r="J312" s="7">
         <v>1126</v>
       </c>
       <c r="K312" s="7">
         <v>206</v>
       </c>
       <c r="L312" s="7">
         <v>532</v>
       </c>
       <c r="M312" s="7">
         <v>168</v>
       </c>
-      <c r="N312" s="7"/>
-[...2 lines deleted...]
-      <c r="Q312" s="7"/>
+      <c r="N312" s="7">
+        <v>1602</v>
+      </c>
+      <c r="O312" s="7">
+        <v>448</v>
+      </c>
+      <c r="P312" s="7">
+        <v>1126</v>
+      </c>
+      <c r="Q312" s="7">
+        <v>649</v>
+      </c>
       <c r="R312" s="7"/>
       <c r="S312" s="7"/>
       <c r="T312" s="7"/>
       <c r="U312" s="7"/>
       <c r="V312" s="7"/>
       <c r="W312" s="7"/>
       <c r="X312" s="7"/>
       <c r="Y312" s="7"/>
     </row>
     <row r="313" spans="1:25" ht="15">
       <c r="A313" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B313" s="9">
         <v>1302</v>
       </c>
       <c r="C313" s="9">
         <v>88</v>
       </c>
       <c r="D313" s="9">
         <v>998</v>
       </c>
       <c r="E313" s="9">
         <v>39</v>
       </c>
       <c r="F313" s="9">
         <v>961</v>
       </c>
       <c r="G313" s="9">
         <v>56</v>
       </c>
       <c r="H313" s="9">
         <v>2011</v>
       </c>
       <c r="I313" s="9">
         <v>159</v>
       </c>
       <c r="J313" s="9">
         <v>533</v>
       </c>
       <c r="K313" s="9">
         <v>95</v>
       </c>
       <c r="L313" s="9">
         <v>1018</v>
       </c>
       <c r="M313" s="9">
         <v>48</v>
       </c>
-      <c r="N313" s="9"/>
-[...2 lines deleted...]
-      <c r="Q313" s="9"/>
+      <c r="N313" s="9">
+        <v>1087</v>
+      </c>
+      <c r="O313" s="9">
+        <v>54</v>
+      </c>
+      <c r="P313" s="9">
+        <v>852</v>
+      </c>
+      <c r="Q313" s="9">
+        <v>153</v>
+      </c>
       <c r="R313" s="9"/>
       <c r="S313" s="9"/>
       <c r="T313" s="9"/>
       <c r="U313" s="9"/>
       <c r="V313" s="9"/>
       <c r="W313" s="9"/>
       <c r="X313" s="9"/>
       <c r="Y313" s="9"/>
     </row>
     <row r="314" spans="1:25" ht="15">
       <c r="A314" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B314" s="7">
         <v>1467</v>
       </c>
       <c r="C314" s="7">
         <v>298</v>
       </c>
       <c r="D314" s="7">
         <v>476</v>
       </c>
       <c r="E314" s="7">
         <v>733</v>
       </c>
       <c r="F314" s="7">
         <v>558</v>
       </c>
       <c r="G314" s="7">
         <v>660</v>
       </c>
       <c r="H314" s="7">
         <v>643</v>
       </c>
       <c r="I314" s="7">
         <v>944</v>
       </c>
       <c r="J314" s="7">
         <v>154</v>
       </c>
       <c r="K314" s="7">
         <v>46</v>
       </c>
       <c r="L314" s="7">
         <v>254</v>
       </c>
       <c r="M314" s="7">
         <v>12</v>
       </c>
-      <c r="N314" s="7"/>
-[...2 lines deleted...]
-      <c r="Q314" s="7"/>
+      <c r="N314" s="7">
+        <v>308</v>
+      </c>
+      <c r="O314" s="7">
+        <v>50</v>
+      </c>
+      <c r="P314" s="7">
+        <v>284</v>
+      </c>
+      <c r="Q314" s="7">
+        <v>26</v>
+      </c>
       <c r="R314" s="7"/>
       <c r="S314" s="7"/>
       <c r="T314" s="7"/>
       <c r="U314" s="7"/>
       <c r="V314" s="7"/>
       <c r="W314" s="7"/>
       <c r="X314" s="7"/>
       <c r="Y314" s="7"/>
     </row>
     <row r="315" spans="1:25" ht="30">
       <c r="A315" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B315" s="9">
         <v>22485</v>
       </c>
       <c r="C315" s="9">
         <v>9938</v>
       </c>
       <c r="D315" s="9">
         <v>13954</v>
       </c>
       <c r="E315" s="9">
         <v>11005</v>
       </c>
       <c r="F315" s="9">
         <v>19975</v>
       </c>
       <c r="G315" s="9">
         <v>10000</v>
       </c>
       <c r="H315" s="9">
         <v>30128</v>
       </c>
       <c r="I315" s="9">
         <v>5227</v>
       </c>
       <c r="J315" s="9">
         <v>16672</v>
       </c>
       <c r="K315" s="9">
         <v>2549</v>
       </c>
       <c r="L315" s="9">
         <v>12243</v>
       </c>
       <c r="M315" s="9">
         <v>1462</v>
       </c>
-      <c r="N315" s="9"/>
-[...2 lines deleted...]
-      <c r="Q315" s="9"/>
+      <c r="N315" s="9">
+        <v>28266</v>
+      </c>
+      <c r="O315" s="9">
+        <v>4277</v>
+      </c>
+      <c r="P315" s="9">
+        <v>27071</v>
+      </c>
+      <c r="Q315" s="9">
+        <v>5579</v>
+      </c>
       <c r="R315" s="9"/>
       <c r="S315" s="9"/>
       <c r="T315" s="9"/>
       <c r="U315" s="9"/>
       <c r="V315" s="9"/>
       <c r="W315" s="9"/>
       <c r="X315" s="9"/>
       <c r="Y315" s="9"/>
     </row>
     <row r="316" spans="1:25" ht="15">
       <c r="A316" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B316" s="7">
         <v>792</v>
       </c>
       <c r="C316" s="7">
         <v>18</v>
       </c>
       <c r="D316" s="7">
         <v>739</v>
       </c>
       <c r="E316" s="7">
         <v>91</v>
       </c>
       <c r="F316" s="7">
         <v>1183</v>
       </c>
       <c r="G316" s="7">
         <v>34</v>
       </c>
       <c r="H316" s="7">
         <v>1805</v>
       </c>
       <c r="I316" s="7">
         <v>42</v>
       </c>
       <c r="J316" s="7">
         <v>860</v>
       </c>
       <c r="K316" s="7">
         <v>24</v>
       </c>
       <c r="L316" s="7">
         <v>889</v>
       </c>
       <c r="M316" s="7">
         <v>34</v>
       </c>
-      <c r="N316" s="7"/>
-[...2 lines deleted...]
-      <c r="Q316" s="7"/>
+      <c r="N316" s="7">
+        <v>885</v>
+      </c>
+      <c r="O316" s="7">
+        <v>60</v>
+      </c>
+      <c r="P316" s="7">
+        <v>1315</v>
+      </c>
+      <c r="Q316" s="7">
+        <v>51</v>
+      </c>
       <c r="R316" s="7"/>
       <c r="S316" s="7"/>
       <c r="T316" s="7"/>
       <c r="U316" s="7"/>
       <c r="V316" s="7"/>
       <c r="W316" s="7"/>
       <c r="X316" s="7"/>
       <c r="Y316" s="7"/>
     </row>
     <row r="317" spans="1:25" ht="15">
       <c r="A317" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B317" s="9">
         <v>1192</v>
       </c>
       <c r="C317" s="9">
         <v>45</v>
       </c>
       <c r="D317" s="9">
         <v>520</v>
       </c>
       <c r="E317" s="9">
         <v>56</v>
       </c>
       <c r="F317" s="9">
         <v>5102</v>
       </c>
       <c r="G317" s="9">
         <v>114</v>
       </c>
       <c r="H317" s="9">
         <v>14962</v>
       </c>
       <c r="I317" s="9">
         <v>198</v>
       </c>
       <c r="J317" s="9">
         <v>4982</v>
       </c>
       <c r="K317" s="9">
         <v>146</v>
       </c>
       <c r="L317" s="9">
         <v>3587</v>
       </c>
       <c r="M317" s="9">
         <v>119</v>
       </c>
-      <c r="N317" s="9"/>
-[...2 lines deleted...]
-      <c r="Q317" s="9"/>
+      <c r="N317" s="9">
+        <v>5439</v>
+      </c>
+      <c r="O317" s="9">
+        <v>196</v>
+      </c>
+      <c r="P317" s="9">
+        <v>5862</v>
+      </c>
+      <c r="Q317" s="9">
+        <v>292</v>
+      </c>
       <c r="R317" s="9"/>
       <c r="S317" s="9"/>
       <c r="T317" s="9"/>
       <c r="U317" s="9"/>
       <c r="V317" s="9"/>
       <c r="W317" s="9"/>
       <c r="X317" s="9"/>
       <c r="Y317" s="9"/>
     </row>
     <row r="318" spans="1:25" ht="15">
       <c r="A318" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B318" s="7">
         <v>1266</v>
       </c>
       <c r="C318" s="7">
         <v>935</v>
       </c>
       <c r="D318" s="7">
         <v>636</v>
       </c>
       <c r="E318" s="7">
         <v>853</v>
       </c>
       <c r="F318" s="7">
         <v>1125</v>
       </c>
       <c r="G318" s="7">
         <v>876</v>
       </c>
       <c r="H318" s="7">
         <v>1113</v>
       </c>
       <c r="I318" s="7">
         <v>1198</v>
       </c>
       <c r="J318" s="7">
         <v>1080</v>
       </c>
       <c r="K318" s="7">
         <v>351</v>
       </c>
       <c r="L318" s="7">
         <v>669</v>
       </c>
       <c r="M318" s="7">
         <v>205</v>
       </c>
-      <c r="N318" s="7"/>
-[...2 lines deleted...]
-      <c r="Q318" s="7"/>
+      <c r="N318" s="7">
+        <v>1862</v>
+      </c>
+      <c r="O318" s="7">
+        <v>433</v>
+      </c>
+      <c r="P318" s="7">
+        <v>1309</v>
+      </c>
+      <c r="Q318" s="7">
+        <v>817</v>
+      </c>
       <c r="R318" s="7"/>
       <c r="S318" s="7"/>
       <c r="T318" s="7"/>
       <c r="U318" s="7"/>
       <c r="V318" s="7"/>
       <c r="W318" s="7"/>
       <c r="X318" s="7"/>
       <c r="Y318" s="7"/>
     </row>
     <row r="319" spans="1:25" ht="15">
       <c r="A319" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B319" s="9">
         <v>300</v>
       </c>
       <c r="C319" s="9">
         <v>10</v>
       </c>
       <c r="D319" s="9">
         <v>256</v>
       </c>
       <c r="E319" s="9">
         <v>47</v>
       </c>
       <c r="F319" s="9">
         <v>143</v>
       </c>
       <c r="G319" s="9">
         <v>15</v>
       </c>
       <c r="H319" s="9">
         <v>187</v>
       </c>
       <c r="I319" s="9">
         <v>9</v>
       </c>
       <c r="J319" s="9">
         <v>252</v>
       </c>
       <c r="K319" s="9">
         <v>5</v>
       </c>
       <c r="L319" s="9">
         <v>253</v>
       </c>
       <c r="M319" s="9">
         <v>9</v>
       </c>
-      <c r="N319" s="9"/>
-[...2 lines deleted...]
-      <c r="Q319" s="9"/>
+      <c r="N319" s="9">
+        <v>211</v>
+      </c>
+      <c r="O319" s="9">
+        <v>18</v>
+      </c>
+      <c r="P319" s="9">
+        <v>227</v>
+      </c>
+      <c r="Q319" s="9">
+        <v>19</v>
+      </c>
       <c r="R319" s="9"/>
       <c r="S319" s="9"/>
       <c r="T319" s="9"/>
       <c r="U319" s="9"/>
       <c r="V319" s="9"/>
       <c r="W319" s="9"/>
       <c r="X319" s="9"/>
       <c r="Y319" s="9"/>
     </row>
     <row r="320" spans="1:25" ht="15">
       <c r="A320" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B320" s="7">
         <v>0</v>
       </c>
       <c r="C320" s="7">
         <v>0</v>
       </c>
       <c r="D320" s="7">
         <v>0</v>
       </c>
       <c r="E320" s="7">
         <v>0</v>
       </c>
       <c r="F320" s="7">
         <v>3899</v>
       </c>
       <c r="G320" s="7">
         <v>111</v>
       </c>
       <c r="H320" s="7">
         <v>14445</v>
       </c>
       <c r="I320" s="7">
         <v>0</v>
       </c>
       <c r="J320" s="7">
         <v>5652</v>
       </c>
       <c r="K320" s="7">
         <v>53</v>
       </c>
       <c r="L320" s="7">
         <v>1381</v>
       </c>
       <c r="M320" s="7">
         <v>0</v>
       </c>
-      <c r="N320" s="7"/>
-[...2 lines deleted...]
-      <c r="Q320" s="7"/>
+      <c r="N320" s="7">
+        <v>4372</v>
+      </c>
+      <c r="O320" s="7">
+        <v>62</v>
+      </c>
+      <c r="P320" s="7">
+        <v>5654</v>
+      </c>
+      <c r="Q320" s="7">
+        <v>57</v>
+      </c>
       <c r="R320" s="7"/>
       <c r="S320" s="7"/>
       <c r="T320" s="7"/>
       <c r="U320" s="7"/>
       <c r="V320" s="7"/>
       <c r="W320" s="7"/>
       <c r="X320" s="7"/>
       <c r="Y320" s="7"/>
     </row>
     <row r="321" spans="1:25" ht="15">
       <c r="A321" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B321" s="15">
         <v>208</v>
       </c>
       <c r="C321" s="15">
         <v>1</v>
       </c>
       <c r="D321" s="15">
         <v>146</v>
       </c>
       <c r="E321" s="15">
         <v>7</v>
       </c>
       <c r="F321" s="15">
         <v>443</v>
       </c>
       <c r="G321" s="15">
         <v>11</v>
       </c>
       <c r="H321" s="15">
         <v>267</v>
       </c>
       <c r="I321" s="15">
         <v>0</v>
       </c>
       <c r="J321" s="15">
         <v>151</v>
       </c>
       <c r="K321" s="15">
         <v>2</v>
       </c>
       <c r="L321" s="15">
         <v>96</v>
       </c>
       <c r="M321" s="15">
         <v>0</v>
       </c>
-      <c r="N321" s="15"/>
-[...2 lines deleted...]
-      <c r="Q321" s="25"/>
+      <c r="N321" s="15">
+        <v>200</v>
+      </c>
+      <c r="O321" s="15">
+        <v>3</v>
+      </c>
+      <c r="P321" s="25">
+        <v>417</v>
+      </c>
+      <c r="Q321" s="25">
+        <v>5</v>
+      </c>
       <c r="R321" s="18"/>
       <c r="S321" s="18"/>
       <c r="T321" s="15"/>
       <c r="U321" s="15"/>
       <c r="V321" s="15"/>
       <c r="W321" s="15"/>
       <c r="X321" s="15"/>
       <c r="Y321" s="15"/>
     </row>
     <row r="322" spans="1:25" ht="15">
       <c r="A322" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B322" s="29">
         <f>SUM(B308:B321)</f>
         <v>34471</v>
       </c>
       <c r="C322" s="29">
         <f t="shared" ref="C322:Y322" si="26">SUM(C308:C321)</f>
         <v>12801</v>
       </c>
       <c r="D322" s="29">
         <f>SUM(D308:D321)</f>
         <v>22273</v>
       </c>
@@ -24475,63 +24587,63 @@
         <f t="shared" si="26"/>
         <v>72617</v>
       </c>
       <c r="I322" s="29">
         <f t="shared" si="26"/>
         <v>9009</v>
       </c>
       <c r="J322" s="29">
         <f t="shared" si="26"/>
         <v>36820</v>
       </c>
       <c r="K322" s="29">
         <f t="shared" si="26"/>
         <v>3781</v>
       </c>
       <c r="L322" s="29">
         <f t="shared" si="26"/>
         <v>24590</v>
       </c>
       <c r="M322" s="29">
         <f t="shared" si="26"/>
         <v>2328</v>
       </c>
       <c r="N322" s="29">
         <f t="shared" si="26"/>
-        <v>0</v>
+        <v>49745</v>
       </c>
       <c r="O322" s="29">
         <f t="shared" si="26"/>
-        <v>0</v>
+        <v>6043</v>
       </c>
       <c r="P322" s="29">
         <f t="shared" si="26"/>
-        <v>0</v>
+        <v>50355</v>
       </c>
       <c r="Q322" s="29">
         <f t="shared" si="26"/>
-        <v>0</v>
+        <v>8282</v>
       </c>
       <c r="R322" s="29">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="S322" s="29">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="T322" s="29">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="U322" s="29">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="V322" s="29">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="W322" s="29">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
@@ -24544,291 +24656,291 @@
         <v>0</v>
       </c>
     </row>
     <row r="324" spans="1:25" ht="15">
       <c r="A324" s="24" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="325" spans="1:25" ht="15">
       <c r="A325" s="26" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="326" spans="1:25" ht="15">
       <c r="A326" s="24" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="327" spans="1:25" ht="15">
       <c r="A327" s="24" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="241">
-    <mergeCell ref="A248:Y248"/>
-[...26 lines deleted...]
-    <mergeCell ref="X230:Y230"/>
+    <mergeCell ref="A305:Y305"/>
+    <mergeCell ref="A306:A307"/>
+    <mergeCell ref="B306:C306"/>
+    <mergeCell ref="D306:E306"/>
+    <mergeCell ref="F306:G306"/>
+    <mergeCell ref="H306:I306"/>
+    <mergeCell ref="J306:K306"/>
+    <mergeCell ref="L306:M306"/>
+    <mergeCell ref="N306:O306"/>
+    <mergeCell ref="P306:Q306"/>
+    <mergeCell ref="R306:S306"/>
+    <mergeCell ref="T306:U306"/>
+    <mergeCell ref="V306:W306"/>
+    <mergeCell ref="X306:Y306"/>
+    <mergeCell ref="A286:Y286"/>
+    <mergeCell ref="A287:A288"/>
+    <mergeCell ref="B287:C287"/>
+    <mergeCell ref="D287:E287"/>
+    <mergeCell ref="F287:G287"/>
+    <mergeCell ref="H287:I287"/>
+    <mergeCell ref="J287:K287"/>
+    <mergeCell ref="L287:M287"/>
+    <mergeCell ref="N287:O287"/>
+    <mergeCell ref="P287:Q287"/>
+    <mergeCell ref="R287:S287"/>
+    <mergeCell ref="T287:U287"/>
+    <mergeCell ref="V287:W287"/>
+    <mergeCell ref="X287:Y287"/>
+    <mergeCell ref="A267:Y267"/>
+    <mergeCell ref="A268:A269"/>
+    <mergeCell ref="B268:C268"/>
+    <mergeCell ref="D268:E268"/>
+    <mergeCell ref="F268:G268"/>
+    <mergeCell ref="H268:I268"/>
+    <mergeCell ref="J268:K268"/>
+    <mergeCell ref="L268:M268"/>
+    <mergeCell ref="N268:O268"/>
+    <mergeCell ref="P268:Q268"/>
+    <mergeCell ref="R268:S268"/>
+    <mergeCell ref="T268:U268"/>
+    <mergeCell ref="V268:W268"/>
+    <mergeCell ref="X268:Y268"/>
+    <mergeCell ref="L173:M173"/>
+    <mergeCell ref="N173:O173"/>
+    <mergeCell ref="P173:Q173"/>
+    <mergeCell ref="R173:S173"/>
+    <mergeCell ref="T173:U173"/>
+    <mergeCell ref="A210:Y210"/>
+    <mergeCell ref="A211:A212"/>
+    <mergeCell ref="B211:C211"/>
+    <mergeCell ref="D211:E211"/>
+    <mergeCell ref="F211:G211"/>
+    <mergeCell ref="H211:I211"/>
+    <mergeCell ref="J211:K211"/>
+    <mergeCell ref="L211:M211"/>
+    <mergeCell ref="N211:O211"/>
+    <mergeCell ref="P211:Q211"/>
+    <mergeCell ref="R211:S211"/>
+    <mergeCell ref="T211:U211"/>
+    <mergeCell ref="V211:W211"/>
+    <mergeCell ref="X211:Y211"/>
+    <mergeCell ref="A191:Y191"/>
+    <mergeCell ref="A192:A193"/>
+    <mergeCell ref="B192:C192"/>
+    <mergeCell ref="D192:E192"/>
+    <mergeCell ref="F192:G192"/>
+    <mergeCell ref="H192:I192"/>
+    <mergeCell ref="J192:K192"/>
+    <mergeCell ref="L192:M192"/>
+    <mergeCell ref="N192:O192"/>
+    <mergeCell ref="P192:Q192"/>
+    <mergeCell ref="R192:S192"/>
+    <mergeCell ref="T192:U192"/>
+    <mergeCell ref="V192:W192"/>
+    <mergeCell ref="X192:Y192"/>
+    <mergeCell ref="A3:Y3"/>
+    <mergeCell ref="A5:Y5"/>
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A39:Y39"/>
+    <mergeCell ref="A58:Y58"/>
+    <mergeCell ref="A77:Y77"/>
+    <mergeCell ref="A96:Y96"/>
+    <mergeCell ref="A115:Y115"/>
+    <mergeCell ref="A134:Y134"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="A40:A41"/>
+    <mergeCell ref="A59:A60"/>
+    <mergeCell ref="A78:A79"/>
+    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="A97:A98"/>
+    <mergeCell ref="A116:A117"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="V6:W6"/>
+    <mergeCell ref="X6:Y6"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="A135:A136"/>
+    <mergeCell ref="A154:A155"/>
+    <mergeCell ref="A173:A174"/>
+    <mergeCell ref="A172:Y172"/>
+    <mergeCell ref="A153:Y153"/>
+    <mergeCell ref="X154:Y154"/>
+    <mergeCell ref="B154:C154"/>
+    <mergeCell ref="D154:E154"/>
+    <mergeCell ref="F154:G154"/>
+    <mergeCell ref="H154:I154"/>
+    <mergeCell ref="J154:K154"/>
+    <mergeCell ref="L154:M154"/>
+    <mergeCell ref="N154:O154"/>
+    <mergeCell ref="P154:Q154"/>
+    <mergeCell ref="R154:S154"/>
+    <mergeCell ref="T154:U154"/>
+    <mergeCell ref="V154:W154"/>
+    <mergeCell ref="B173:C173"/>
+    <mergeCell ref="D173:E173"/>
+    <mergeCell ref="F173:G173"/>
+    <mergeCell ref="H173:I173"/>
+    <mergeCell ref="J173:K173"/>
+    <mergeCell ref="V173:W173"/>
+    <mergeCell ref="X173:Y173"/>
+    <mergeCell ref="X23:Y23"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="N6:O6"/>
+    <mergeCell ref="P6:Q6"/>
+    <mergeCell ref="R6:S6"/>
+    <mergeCell ref="T6:U6"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="H78:I78"/>
+    <mergeCell ref="J78:K78"/>
+    <mergeCell ref="V40:W40"/>
+    <mergeCell ref="X40:Y40"/>
+    <mergeCell ref="B59:C59"/>
+    <mergeCell ref="D59:E59"/>
+    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="H59:I59"/>
+    <mergeCell ref="J59:K59"/>
+    <mergeCell ref="L59:M59"/>
+    <mergeCell ref="N59:O59"/>
+    <mergeCell ref="P59:Q59"/>
+    <mergeCell ref="R59:S59"/>
+    <mergeCell ref="T59:U59"/>
+    <mergeCell ref="V59:W59"/>
+    <mergeCell ref="X59:Y59"/>
+    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="N40:O40"/>
+    <mergeCell ref="P40:Q40"/>
+    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="T40:U40"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H116:I116"/>
+    <mergeCell ref="J116:K116"/>
+    <mergeCell ref="V78:W78"/>
+    <mergeCell ref="X78:Y78"/>
+    <mergeCell ref="B97:C97"/>
+    <mergeCell ref="D97:E97"/>
+    <mergeCell ref="F97:G97"/>
+    <mergeCell ref="H97:I97"/>
+    <mergeCell ref="J97:K97"/>
+    <mergeCell ref="L97:M97"/>
+    <mergeCell ref="N97:O97"/>
+    <mergeCell ref="P97:Q97"/>
+    <mergeCell ref="R97:S97"/>
+    <mergeCell ref="T97:U97"/>
+    <mergeCell ref="V97:W97"/>
+    <mergeCell ref="X97:Y97"/>
+    <mergeCell ref="L78:M78"/>
+    <mergeCell ref="N78:O78"/>
+    <mergeCell ref="P78:Q78"/>
+    <mergeCell ref="R78:S78"/>
+    <mergeCell ref="T78:U78"/>
+    <mergeCell ref="B78:C78"/>
+    <mergeCell ref="D78:E78"/>
+    <mergeCell ref="F78:G78"/>
     <mergeCell ref="A2:Y2"/>
     <mergeCell ref="B1:U1"/>
     <mergeCell ref="V116:W116"/>
     <mergeCell ref="X116:Y116"/>
     <mergeCell ref="B135:C135"/>
     <mergeCell ref="D135:E135"/>
     <mergeCell ref="F135:G135"/>
     <mergeCell ref="H135:I135"/>
     <mergeCell ref="J135:K135"/>
     <mergeCell ref="L135:M135"/>
     <mergeCell ref="N135:O135"/>
     <mergeCell ref="P135:Q135"/>
     <mergeCell ref="R135:S135"/>
     <mergeCell ref="T135:U135"/>
     <mergeCell ref="V135:W135"/>
     <mergeCell ref="X135:Y135"/>
     <mergeCell ref="L116:M116"/>
     <mergeCell ref="N116:O116"/>
     <mergeCell ref="P116:Q116"/>
     <mergeCell ref="R116:S116"/>
     <mergeCell ref="T116:U116"/>
     <mergeCell ref="B116:C116"/>
     <mergeCell ref="D116:E116"/>
     <mergeCell ref="F116:G116"/>
-    <mergeCell ref="H116:I116"/>
-[...187 lines deleted...]
-    <mergeCell ref="X306:Y306"/>
+    <mergeCell ref="A229:Y229"/>
+    <mergeCell ref="A230:A231"/>
+    <mergeCell ref="B230:C230"/>
+    <mergeCell ref="D230:E230"/>
+    <mergeCell ref="F230:G230"/>
+    <mergeCell ref="H230:I230"/>
+    <mergeCell ref="J230:K230"/>
+    <mergeCell ref="L230:M230"/>
+    <mergeCell ref="N230:O230"/>
+    <mergeCell ref="P230:Q230"/>
+    <mergeCell ref="R230:S230"/>
+    <mergeCell ref="T230:U230"/>
+    <mergeCell ref="V230:W230"/>
+    <mergeCell ref="X230:Y230"/>
+    <mergeCell ref="A248:Y248"/>
+    <mergeCell ref="A249:A250"/>
+    <mergeCell ref="B249:C249"/>
+    <mergeCell ref="D249:E249"/>
+    <mergeCell ref="F249:G249"/>
+    <mergeCell ref="H249:I249"/>
+    <mergeCell ref="J249:K249"/>
+    <mergeCell ref="L249:M249"/>
+    <mergeCell ref="N249:O249"/>
+    <mergeCell ref="P249:Q249"/>
+    <mergeCell ref="R249:S249"/>
+    <mergeCell ref="T249:U249"/>
+    <mergeCell ref="V249:W249"/>
+    <mergeCell ref="X249:Y249"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A325" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78F6F1B4-0774-4D27-B956-092EC0B54441}">
   <dimension ref="A1:C15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="47.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.5703125" customWidth="1"/>
     <col min="4" max="4" width="47.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>