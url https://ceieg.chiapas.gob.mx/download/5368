--- v0 (2025-10-13)
+++ v1 (2026-04-21)
@@ -1,2485 +1,889 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\Servicios Estadísticos\2025\ESTADISTICAS ECONOMICAS Y EMPLEO\TURISMO\03 MAYO-JUNIO\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Servicios Estadísticos\2025\ESTADISTICAS ECONOMICAS Y EMPLEO\TURISMO\07 DIC-ENE26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FBD1D6E8-9B40-4263-9740-06A729333830}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8031E03A-606C-4A64-9E3F-A83E1FA52062}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showSheetTabs="0" xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17640" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView showSheetTabs="0" xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="vuelos nacional" sheetId="1" r:id="rId1"/>
+    <sheet name="atendidos nacional" sheetId="2" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="O556" i="1" l="1"/>
-[...1031 lines deleted...]
-  <c r="AB518" i="1" l="1"/>
+  <c r="N143" i="2" l="1"/>
+  <c r="N141" i="2"/>
+  <c r="N140" i="2"/>
+  <c r="N139" i="2"/>
+  <c r="M142" i="2"/>
+  <c r="L142" i="2"/>
+  <c r="K142" i="2"/>
+  <c r="J142" i="2"/>
+  <c r="I142" i="2"/>
+  <c r="H142" i="2"/>
+  <c r="G142" i="2"/>
+  <c r="F142" i="2"/>
+  <c r="E142" i="2"/>
+  <c r="D142" i="2"/>
+  <c r="C142" i="2"/>
+  <c r="B142" i="2"/>
+  <c r="G133" i="2"/>
+  <c r="N134" i="2"/>
+  <c r="N123" i="2"/>
+  <c r="N132" i="2"/>
+  <c r="M133" i="2"/>
+  <c r="L133" i="2"/>
+  <c r="K133" i="2"/>
+  <c r="J133" i="2"/>
+  <c r="I133" i="2"/>
+  <c r="H133" i="2"/>
+  <c r="F133" i="2"/>
+  <c r="E133" i="2"/>
+  <c r="D133" i="2"/>
+  <c r="C133" i="2"/>
+  <c r="B133" i="2"/>
+  <c r="N131" i="2"/>
+  <c r="N130" i="2"/>
+  <c r="N125" i="2"/>
+  <c r="N116" i="2"/>
+  <c r="M124" i="2"/>
+  <c r="L124" i="2"/>
+  <c r="K124" i="2"/>
+  <c r="J124" i="2"/>
+  <c r="I124" i="2"/>
+  <c r="H124" i="2"/>
+  <c r="G124" i="2"/>
+  <c r="F124" i="2"/>
+  <c r="E124" i="2"/>
+  <c r="D124" i="2"/>
+  <c r="C124" i="2"/>
+  <c r="B124" i="2"/>
+  <c r="N122" i="2"/>
+  <c r="N121" i="2"/>
+  <c r="M83" i="2"/>
+  <c r="L83" i="2"/>
+  <c r="K83" i="2"/>
+  <c r="J83" i="2"/>
+  <c r="I83" i="2"/>
+  <c r="H83" i="2"/>
+  <c r="G83" i="2"/>
+  <c r="F83" i="2"/>
+  <c r="E83" i="2"/>
+  <c r="D83" i="2"/>
+  <c r="C83" i="2"/>
+  <c r="B83" i="2"/>
+  <c r="M75" i="2"/>
+  <c r="L75" i="2"/>
+  <c r="K75" i="2"/>
+  <c r="J75" i="2"/>
+  <c r="I75" i="2"/>
+  <c r="H75" i="2"/>
+  <c r="G75" i="2"/>
+  <c r="F75" i="2"/>
+  <c r="E75" i="2"/>
+  <c r="D75" i="2"/>
+  <c r="C75" i="2"/>
+  <c r="B75" i="2"/>
+  <c r="M67" i="2"/>
+  <c r="L67" i="2"/>
+  <c r="K67" i="2"/>
+  <c r="J67" i="2"/>
+  <c r="I67" i="2"/>
+  <c r="H67" i="2"/>
+  <c r="G67" i="2"/>
+  <c r="F67" i="2"/>
+  <c r="E67" i="2"/>
+  <c r="D67" i="2"/>
+  <c r="C67" i="2"/>
+  <c r="B67" i="2"/>
+  <c r="M59" i="2"/>
+  <c r="L59" i="2"/>
+  <c r="K59" i="2"/>
+  <c r="J59" i="2"/>
+  <c r="I59" i="2"/>
+  <c r="H59" i="2"/>
+  <c r="G59" i="2"/>
+  <c r="F59" i="2"/>
+  <c r="E59" i="2"/>
+  <c r="D59" i="2"/>
+  <c r="C59" i="2"/>
+  <c r="B59" i="2"/>
+  <c r="M51" i="2"/>
+  <c r="L51" i="2"/>
+  <c r="K51" i="2"/>
+  <c r="J51" i="2"/>
+  <c r="I51" i="2"/>
+  <c r="H51" i="2"/>
+  <c r="G51" i="2"/>
+  <c r="F51" i="2"/>
+  <c r="E51" i="2"/>
+  <c r="D51" i="2"/>
+  <c r="C51" i="2"/>
+  <c r="B51" i="2"/>
+  <c r="M43" i="2"/>
+  <c r="L43" i="2"/>
+  <c r="K43" i="2"/>
+  <c r="J43" i="2"/>
+  <c r="I43" i="2"/>
+  <c r="H43" i="2"/>
+  <c r="G43" i="2"/>
+  <c r="F43" i="2"/>
+  <c r="E43" i="2"/>
+  <c r="D43" i="2"/>
+  <c r="C43" i="2"/>
+  <c r="B43" i="2"/>
+  <c r="M35" i="2"/>
+  <c r="L35" i="2"/>
+  <c r="K35" i="2"/>
+  <c r="J35" i="2"/>
+  <c r="I35" i="2"/>
+  <c r="H35" i="2"/>
+  <c r="G35" i="2"/>
+  <c r="F35" i="2"/>
+  <c r="E35" i="2"/>
+  <c r="D35" i="2"/>
+  <c r="C35" i="2"/>
+  <c r="B35" i="2"/>
+  <c r="M27" i="2"/>
+  <c r="L27" i="2"/>
+  <c r="K27" i="2"/>
+  <c r="J27" i="2"/>
+  <c r="I27" i="2"/>
+  <c r="H27" i="2"/>
+  <c r="G27" i="2"/>
+  <c r="F27" i="2"/>
+  <c r="E27" i="2"/>
+  <c r="D27" i="2"/>
+  <c r="C27" i="2"/>
+  <c r="B27" i="2"/>
+  <c r="M19" i="2"/>
+  <c r="L19" i="2"/>
+  <c r="K19" i="2"/>
+  <c r="J19" i="2"/>
+  <c r="I19" i="2"/>
+  <c r="H19" i="2"/>
+  <c r="G19" i="2"/>
+  <c r="F19" i="2"/>
+  <c r="E19" i="2"/>
+  <c r="D19" i="2"/>
+  <c r="C19" i="2"/>
+  <c r="B19" i="2"/>
+  <c r="M11" i="2"/>
+  <c r="L11" i="2"/>
+  <c r="K11" i="2"/>
+  <c r="J11" i="2"/>
+  <c r="I11" i="2"/>
+  <c r="H11" i="2"/>
+  <c r="G11" i="2"/>
+  <c r="F11" i="2"/>
+  <c r="E11" i="2"/>
+  <c r="D11" i="2"/>
+  <c r="C11" i="2"/>
+  <c r="B11" i="2"/>
+  <c r="N76" i="2"/>
+  <c r="N142" i="2" l="1"/>
+  <c r="N133" i="2"/>
+  <c r="N124" i="2"/>
+  <c r="N112" i="2"/>
+  <c r="N113" i="2"/>
+  <c r="N114" i="2"/>
+  <c r="M115" i="2"/>
+  <c r="L115" i="2"/>
+  <c r="K115" i="2"/>
+  <c r="J115" i="2"/>
+  <c r="I115" i="2"/>
+  <c r="H115" i="2"/>
+  <c r="G115" i="2"/>
+  <c r="F115" i="2"/>
+  <c r="E115" i="2"/>
+  <c r="D115" i="2"/>
+  <c r="C115" i="2"/>
+  <c r="B115" i="2"/>
+  <c r="B107" i="2"/>
+  <c r="C107" i="2"/>
+  <c r="N108" i="2"/>
+  <c r="M107" i="2"/>
+  <c r="L107" i="2"/>
+  <c r="K107" i="2"/>
+  <c r="J107" i="2"/>
+  <c r="I107" i="2"/>
+  <c r="H107" i="2"/>
+  <c r="G107" i="2"/>
+  <c r="F107" i="2"/>
+  <c r="E107" i="2"/>
+  <c r="D107" i="2"/>
+  <c r="N106" i="2"/>
+  <c r="N105" i="2"/>
+  <c r="N104" i="2"/>
+  <c r="M99" i="2"/>
+  <c r="I99" i="2"/>
+  <c r="C91" i="2"/>
+  <c r="D91" i="2"/>
+  <c r="E91" i="2"/>
+  <c r="F91" i="2"/>
+  <c r="G91" i="2"/>
+  <c r="H91" i="2"/>
+  <c r="I91" i="2"/>
+  <c r="J91" i="2"/>
+  <c r="K91" i="2"/>
+  <c r="L91" i="2"/>
+  <c r="M91" i="2"/>
+  <c r="B91" i="2"/>
+  <c r="J99" i="2"/>
+  <c r="K99" i="2"/>
+  <c r="L99" i="2"/>
+  <c r="H99" i="2"/>
+  <c r="D99" i="2"/>
+  <c r="E99" i="2"/>
+  <c r="F99" i="2"/>
+  <c r="G99" i="2"/>
+  <c r="C99" i="2"/>
+  <c r="B99" i="2"/>
+  <c r="N100" i="2"/>
+  <c r="N98" i="2"/>
+  <c r="N97" i="2"/>
+  <c r="N96" i="2"/>
+  <c r="N92" i="2"/>
+  <c r="N90" i="2"/>
+  <c r="N89" i="2"/>
+  <c r="N88" i="2"/>
+  <c r="N84" i="2"/>
+  <c r="N82" i="2"/>
+  <c r="N81" i="2"/>
+  <c r="N80" i="2"/>
+  <c r="N74" i="2"/>
+  <c r="N73" i="2"/>
+  <c r="N72" i="2"/>
+  <c r="N68" i="2"/>
+  <c r="N64" i="2"/>
+  <c r="N66" i="2"/>
+  <c r="N65" i="2"/>
+  <c r="N12" i="2"/>
+  <c r="N20" i="2"/>
+  <c r="N28" i="2"/>
+  <c r="N36" i="2"/>
+  <c r="N44" i="2"/>
+  <c r="N52" i="2"/>
+  <c r="N50" i="2"/>
+  <c r="N60" i="2"/>
+  <c r="N58" i="2"/>
+  <c r="N57" i="2"/>
+  <c r="N56" i="2"/>
+  <c r="N49" i="2"/>
+  <c r="N48" i="2"/>
+  <c r="N42" i="2"/>
+  <c r="N41" i="2"/>
+  <c r="N40" i="2"/>
+  <c r="N34" i="2"/>
+  <c r="N33" i="2"/>
+  <c r="N32" i="2"/>
+  <c r="N26" i="2"/>
+  <c r="N25" i="2"/>
+  <c r="N24" i="2"/>
+  <c r="N18" i="2"/>
+  <c r="N17" i="2"/>
+  <c r="N16" i="2"/>
+  <c r="N10" i="2"/>
+  <c r="N9" i="2"/>
+  <c r="N8" i="2"/>
+  <c r="N7" i="2"/>
+  <c r="N27" i="2" l="1"/>
+  <c r="N67" i="2"/>
+  <c r="N11" i="2"/>
+  <c r="N19" i="2"/>
+  <c r="N51" i="2"/>
+  <c r="N83" i="2"/>
+  <c r="N75" i="2"/>
+  <c r="N43" i="2"/>
+  <c r="N35" i="2"/>
+  <c r="N59" i="2"/>
+  <c r="N91" i="2"/>
+  <c r="N99" i="2"/>
+  <c r="N107" i="2"/>
+  <c r="N115" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1586" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="336" uniqueCount="32">
   <si>
     <t>CHIAPAS</t>
+  </si>
+  <si>
+    <t>AEROPUERTO</t>
+  </si>
+  <si>
+    <t>Suma de FEB/FEB</t>
+  </si>
+  <si>
+    <t>Suma de MAR/MAR</t>
+  </si>
+  <si>
+    <t>Suma de ABR/APR</t>
+  </si>
+  <si>
+    <t>Suma de MAY/MAY</t>
+  </si>
+  <si>
+    <t>Suma de JUN/JUN</t>
+  </si>
+  <si>
+    <t>Suma de JUL/JUL</t>
+  </si>
+  <si>
+    <t>Suma de AGO/AUG</t>
+  </si>
+  <si>
+    <t>Suma de SEP/SEP</t>
+  </si>
+  <si>
+    <t>Suma de OCT/OCT</t>
+  </si>
+  <si>
+    <t>Suma de NOV/NOV</t>
+  </si>
+  <si>
+    <t>Suma de DIC/DEC</t>
+  </si>
+  <si>
+    <t>Suma de TOTAL/TOTAL</t>
+  </si>
+  <si>
+    <t>PALENQUE</t>
+  </si>
+  <si>
+    <t>SAN CRISTOBAL DE LAS CASAS</t>
   </si>
   <si>
     <t>TAPACHULA</t>
   </si>
   <si>
-    <t>ACAPULCO</t>
+    <t>TUXTLA GUTIERREZ (ANGEL ALBINO CORZO)</t>
   </si>
   <si>
-    <t>AGUASCALIENTES</t>
+    <t>PASAJEROS NACIONALES ATENDIDOS EN AEROPUERTOS</t>
   </si>
   <si>
-    <t>GUADALAJARA</t>
+    <t>TOTAL NACIONAL, ESTADOS UNIDOS MEXICANOS</t>
   </si>
   <si>
-    <t>MONTERREY</t>
+    <t>Suma de ENE/ENE</t>
   </si>
   <si>
-    <t>OAXACA</t>
+    <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>TOTAL  CHIAPAS</t>
-[...83 lines deleted...]
-    <t>Ene/Ene</t>
+    <t>COMITÉ ESTATAL DE INFORMACIÓN ESTADÍSTICA Y GEOGRÁFICA DE CHIAPAS</t>
   </si>
   <si>
     <t>Fuente:</t>
   </si>
   <si>
-    <t xml:space="preserve"> </t>
+    <t>Actualización:</t>
   </si>
   <si>
-    <t>Actualización:</t>
+    <t>https://www.gob.mx/afac/</t>
   </si>
   <si>
     <t xml:space="preserve">Agencia de Aviación Civil  (AFAC) </t>
   </si>
   <si>
-    <t>https://www.gob.mx/afac/</t>
+    <t xml:space="preserve">           en el apartado de estadistica</t>
+  </si>
+  <si>
+    <t>Suma de ENE/JAN</t>
+  </si>
+  <si>
+    <t>TOTAL ESTATAL</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
-        <sz val="10"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <sz val="11"/>
+        <rFont val="Gilroy-Bold"/>
       </rPr>
-      <t>NOTA</t>
-[...7 lines deleted...]
-      <t>:</t>
+      <t>NOTA:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <rFont val="Arial Narrow"/>
-        <family val="2"/>
+        <color theme="1"/>
+        <rFont val="Gilroy-Bold"/>
       </rPr>
       <t xml:space="preserve"> La información cambia de fuente para el mes de diciembre del 2021</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">           en el apartado de estadística</t>
-[...633 lines deleted...]
-    <t>Mayo 2025.</t>
+    <t>Marzo 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
-      <sz val="11"/>
-[...11 lines deleted...]
-      <u/>
       <sz val="8.5"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <b/>
+      <sz val="22"/>
+      <color rgb="FF4D4D4D"/>
+      <name val="Gilroy-Bold"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial Narrow"/>
-[...98 lines deleted...]
-      <family val="2"/>
+      <name val="Gilroy-Bold"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="16"/>
       <color theme="0"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Gilroy-Bold"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="0"/>
+      <name val="Gilroy-Bold"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Gilroy-Bold"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="0"/>
+      <name val="Gilroy-Bold"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Gilroy-Bold"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Gilroy-Bold"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Gilroy-Bold"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Gilroy-Bold"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Gilroy-Bold"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <name val="Gilroy-Bold"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Gilroy-Bold"/>
     </font>
   </fonts>
-  <fills count="8">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD3C2B4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF009885"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFAE192D"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="7">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...74 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="11">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  </cellStyleXfs>
+  <cellXfs count="33">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="3" fontId="23" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="15" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="9" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="18" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="15" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...61 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="11">
-[...3 lines deleted...]
-    <cellStyle name="Millares" xfId="10" builtinId="3"/>
+  <cellStyles count="10">
+    <cellStyle name="Hipervínculo" xfId="9" builtinId="8"/>
+    <cellStyle name="Hipervínculo 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Hipervínculo 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 10" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
-[...4 lines deleted...]
-    <cellStyle name="Porcentaje 2" xfId="9" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Normal 10" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Normal 17" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Normal 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Normal 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Normal 4" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Porcentaje 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
-      <color rgb="FFEDE5DF"/>
       <color rgb="FF009885"/>
-      <color rgb="FFEDE5E9"/>
+      <color rgb="FFD3C2B4"/>
       <color rgb="FFAE192D"/>
-      <color rgb="FFD3C2B4"/>
-[...1 lines deleted...]
-      <color rgb="FF95B3D7"/>
+      <color rgb="FF4D4D4D"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>25</xdr:col>
-      <xdr:colOff>328085</xdr:colOff>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>100373</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>148167</xdr:rowOff>
+      <xdr:rowOff>172811</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>27</xdr:col>
-      <xdr:colOff>635001</xdr:colOff>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>1193828</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>952500</xdr:rowOff>
+      <xdr:rowOff>868136</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Picture 4">
+        <xdr:cNvPr id="6" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF1E63B9-5A65-427D-9FC8-385E80468562}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC94DD69-05D6-4018-9164-7FE70B1F886A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="22764752" y="148167"/>
-          <a:ext cx="2529416" cy="804333"/>
+          <a:off x="15843837" y="172811"/>
+          <a:ext cx="2320899" cy="695325"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>169334</xdr:colOff>
+      <xdr:colOff>209550</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>63500</xdr:rowOff>
+      <xdr:rowOff>161925</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>1288561</xdr:colOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2549550</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>1083795</xdr:rowOff>
+      <xdr:rowOff>881925</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Imagen 5">
+        <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3341162F-A663-460E-B5BA-B62C60278EA5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0E763FC-C8B8-406B-8020-0B8707F8D18E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0">
           <a:picLocks/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="169334" y="63500"/>
-          <a:ext cx="2833727" cy="1020295"/>
+          <a:off x="209550" y="161925"/>
+          <a:ext cx="2340000" cy="720000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -2738,44429 +1142,5323 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/afac/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr>
-[...2 lines deleted...]
-  <dimension ref="A1:AK566"/>
+  <dimension ref="A1:O153"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="T544" sqref="T544"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" zoomScalePageLayoutView="69" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="B134" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
+      <selection pane="bottomRight" activeCell="A154" sqref="A154"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="21.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="25.7109375" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="29" max="16384" width="11.42578125" style="2"/>
+    <col min="1" max="1" width="40.5703125" style="1" customWidth="1"/>
+    <col min="2" max="3" width="19" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="20.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="19.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="20.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="19" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="18.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="20.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="19.42578125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="19.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="20.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="18.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="26" style="1" customWidth="1"/>
+    <col min="15" max="16384" width="21.28515625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="89.1" customHeight="1" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-      <c r="A2" s="48" t="s">
+    <row r="1" spans="1:15" ht="89.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
+    </row>
+    <row r="2" spans="1:15" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="48"/>
-[...60 lines deleted...]
-      <c r="A4" s="50" t="s">
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+    </row>
+    <row r="3" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="32"/>
+      <c r="N3" s="32"/>
+    </row>
+    <row r="4" spans="1:15" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="2"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+    </row>
+    <row r="5" spans="1:15" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="29">
+        <v>2010</v>
+      </c>
+      <c r="B5" s="29"/>
+      <c r="C5" s="29"/>
+      <c r="D5" s="29"/>
+      <c r="E5" s="29"/>
+      <c r="F5" s="29"/>
+      <c r="G5" s="29"/>
+      <c r="H5" s="29"/>
+      <c r="I5" s="29"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="29"/>
+      <c r="L5" s="29"/>
+      <c r="M5" s="29"/>
+      <c r="N5" s="29"/>
+    </row>
+    <row r="6" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G6" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="H6" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="J6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="O6" s="5"/>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A7" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="8">
+        <v>105</v>
+      </c>
+      <c r="C7" s="8">
+        <v>108</v>
+      </c>
+      <c r="D7" s="8">
+        <v>96</v>
+      </c>
+      <c r="E7" s="8">
+        <v>169</v>
+      </c>
+      <c r="F7" s="8">
+        <v>73</v>
+      </c>
+      <c r="G7" s="8">
+        <v>70</v>
+      </c>
+      <c r="H7" s="8">
+        <v>52</v>
+      </c>
+      <c r="I7" s="8">
+        <v>101</v>
+      </c>
+      <c r="J7" s="8">
+        <v>62</v>
+      </c>
+      <c r="K7" s="8">
+        <v>178</v>
+      </c>
+      <c r="L7" s="8">
         <v>68</v>
       </c>
-      <c r="B4" s="50"/>
-[...60 lines deleted...]
-      <c r="A6" s="42" t="s">
+      <c r="M7" s="8">
+        <v>195</v>
+      </c>
+      <c r="N7" s="9">
+        <f>SUM(B7:M7)</f>
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A8" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="11">
+        <v>86</v>
+      </c>
+      <c r="C8" s="11">
+        <v>47</v>
+      </c>
+      <c r="D8" s="11">
+        <v>59</v>
+      </c>
+      <c r="E8" s="11">
+        <v>80</v>
+      </c>
+      <c r="F8" s="11">
+        <v>97</v>
+      </c>
+      <c r="G8" s="11">
+        <v>30</v>
+      </c>
+      <c r="H8" s="11">
+        <v>0</v>
+      </c>
+      <c r="I8" s="11">
+        <v>0</v>
+      </c>
+      <c r="J8" s="11">
+        <v>0</v>
+      </c>
+      <c r="K8" s="11">
+        <v>0</v>
+      </c>
+      <c r="L8" s="11">
+        <v>0</v>
+      </c>
+      <c r="M8" s="11">
+        <v>0</v>
+      </c>
+      <c r="N8" s="12">
+        <f t="shared" ref="N8:N10" si="0">SUM(B8:M8)</f>
+        <v>399</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A9" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="8">
+        <v>15905</v>
+      </c>
+      <c r="C9" s="8">
+        <v>13666</v>
+      </c>
+      <c r="D9" s="8">
+        <v>16254</v>
+      </c>
+      <c r="E9" s="8">
+        <v>15121</v>
+      </c>
+      <c r="F9" s="8">
+        <v>15395</v>
+      </c>
+      <c r="G9" s="8">
+        <v>14463</v>
+      </c>
+      <c r="H9" s="8">
+        <v>18057</v>
+      </c>
+      <c r="I9" s="8">
+        <v>18267</v>
+      </c>
+      <c r="J9" s="8">
+        <v>14873</v>
+      </c>
+      <c r="K9" s="8">
+        <v>13341</v>
+      </c>
+      <c r="L9" s="8">
+        <v>12502</v>
+      </c>
+      <c r="M9" s="8">
+        <v>13127</v>
+      </c>
+      <c r="N9" s="9">
+        <f t="shared" si="0"/>
+        <v>180971</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="11">
+        <v>46470</v>
+      </c>
+      <c r="C10" s="11">
+        <v>42958</v>
+      </c>
+      <c r="D10" s="11">
+        <v>53604</v>
+      </c>
+      <c r="E10" s="11">
+        <v>48555</v>
+      </c>
+      <c r="F10" s="11">
+        <v>53103</v>
+      </c>
+      <c r="G10" s="11">
+        <v>47006</v>
+      </c>
+      <c r="H10" s="11">
+        <v>57268</v>
+      </c>
+      <c r="I10" s="11">
+        <v>54101</v>
+      </c>
+      <c r="J10" s="11">
+        <v>42575</v>
+      </c>
+      <c r="K10" s="11">
+        <v>61546</v>
+      </c>
+      <c r="L10" s="11">
+        <v>60564</v>
+      </c>
+      <c r="M10" s="11">
+        <v>67071</v>
+      </c>
+      <c r="N10" s="12">
+        <f t="shared" si="0"/>
+        <v>634821</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="9">
+        <f>SUM(B7:B10)</f>
+        <v>62566</v>
+      </c>
+      <c r="C11" s="9">
+        <f t="shared" ref="C11:N11" si="1">SUM(C7:C10)</f>
+        <v>56779</v>
+      </c>
+      <c r="D11" s="9">
+        <f t="shared" si="1"/>
+        <v>70013</v>
+      </c>
+      <c r="E11" s="9">
+        <f t="shared" si="1"/>
+        <v>63925</v>
+      </c>
+      <c r="F11" s="9">
+        <f t="shared" si="1"/>
+        <v>68668</v>
+      </c>
+      <c r="G11" s="9">
+        <f t="shared" si="1"/>
+        <v>61569</v>
+      </c>
+      <c r="H11" s="9">
+        <f t="shared" si="1"/>
+        <v>75377</v>
+      </c>
+      <c r="I11" s="9">
+        <f t="shared" si="1"/>
+        <v>72469</v>
+      </c>
+      <c r="J11" s="9">
+        <f t="shared" si="1"/>
+        <v>57510</v>
+      </c>
+      <c r="K11" s="9">
+        <f t="shared" si="1"/>
+        <v>75065</v>
+      </c>
+      <c r="L11" s="9">
+        <f t="shared" si="1"/>
+        <v>73134</v>
+      </c>
+      <c r="M11" s="9">
+        <f t="shared" si="1"/>
+        <v>80393</v>
+      </c>
+      <c r="N11" s="9">
+        <f t="shared" si="1"/>
+        <v>817468</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" s="6" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="15">
+        <v>3821145</v>
+      </c>
+      <c r="C12" s="15">
+        <v>3436013</v>
+      </c>
+      <c r="D12" s="15">
+        <v>4280337</v>
+      </c>
+      <c r="E12" s="15">
+        <v>4078853</v>
+      </c>
+      <c r="F12" s="15">
+        <v>4358806</v>
+      </c>
+      <c r="G12" s="15">
+        <v>4192347</v>
+      </c>
+      <c r="H12" s="15">
+        <v>5097416</v>
+      </c>
+      <c r="I12" s="15">
+        <v>4699452</v>
+      </c>
+      <c r="J12" s="15">
+        <v>3531501</v>
+      </c>
+      <c r="K12" s="15">
+        <v>3985033</v>
+      </c>
+      <c r="L12" s="15">
+        <v>3997426</v>
+      </c>
+      <c r="M12" s="15">
+        <v>4253553</v>
+      </c>
+      <c r="N12" s="15">
+        <f>SUM(B12:M12)</f>
+        <v>49731882</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="B13" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="29">
+        <v>2011</v>
+      </c>
+      <c r="B14" s="29"/>
+      <c r="C14" s="29"/>
+      <c r="D14" s="29"/>
+      <c r="E14" s="29"/>
+      <c r="F14" s="29"/>
+      <c r="G14" s="29"/>
+      <c r="H14" s="29"/>
+      <c r="I14" s="29"/>
+      <c r="J14" s="29"/>
+      <c r="K14" s="29"/>
+      <c r="L14" s="29"/>
+      <c r="M14" s="29"/>
+      <c r="N14" s="29"/>
+    </row>
+    <row r="15" spans="1:15" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="H15" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="I15" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="J15" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="8">
+        <v>188</v>
+      </c>
+      <c r="C16" s="8">
+        <v>103</v>
+      </c>
+      <c r="D16" s="8">
+        <v>82</v>
+      </c>
+      <c r="E16" s="8">
+        <v>309</v>
+      </c>
+      <c r="F16" s="8">
+        <v>126</v>
+      </c>
+      <c r="G16" s="8">
+        <v>222</v>
+      </c>
+      <c r="H16" s="8">
+        <v>24</v>
+      </c>
+      <c r="I16" s="8">
+        <v>20</v>
+      </c>
+      <c r="J16" s="8">
+        <v>90</v>
+      </c>
+      <c r="K16" s="8">
+        <v>96</v>
+      </c>
+      <c r="L16" s="8">
+        <v>158</v>
+      </c>
+      <c r="M16" s="8">
+        <v>163</v>
+      </c>
+      <c r="N16" s="17">
+        <f t="shared" ref="N16:N18" si="2">SUM(B16:M16)</f>
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="11">
+        <v>11900</v>
+      </c>
+      <c r="C17" s="11">
+        <v>11363</v>
+      </c>
+      <c r="D17" s="11">
+        <v>13257</v>
+      </c>
+      <c r="E17" s="11">
+        <v>13933</v>
+      </c>
+      <c r="F17" s="11">
+        <v>13535</v>
+      </c>
+      <c r="G17" s="11">
+        <v>13101</v>
+      </c>
+      <c r="H17" s="11">
+        <v>13838</v>
+      </c>
+      <c r="I17" s="11">
+        <v>12417</v>
+      </c>
+      <c r="J17" s="11">
+        <v>11548</v>
+      </c>
+      <c r="K17" s="11">
+        <v>13378</v>
+      </c>
+      <c r="L17" s="11">
+        <v>12349</v>
+      </c>
+      <c r="M17" s="11">
+        <v>14059</v>
+      </c>
+      <c r="N17" s="12">
+        <f t="shared" si="2"/>
+        <v>154678</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="8">
+        <v>58981</v>
+      </c>
+      <c r="C18" s="8">
+        <v>53282</v>
+      </c>
+      <c r="D18" s="8">
+        <v>65625</v>
+      </c>
+      <c r="E18" s="8">
+        <v>63850</v>
+      </c>
+      <c r="F18" s="8">
+        <v>70662</v>
+      </c>
+      <c r="G18" s="8">
+        <v>62099</v>
+      </c>
+      <c r="H18" s="8">
+        <v>77644</v>
+      </c>
+      <c r="I18" s="8">
+        <v>71175</v>
+      </c>
+      <c r="J18" s="8">
+        <v>60854</v>
+      </c>
+      <c r="K18" s="8">
+        <v>66370</v>
+      </c>
+      <c r="L18" s="8">
+        <v>65933</v>
+      </c>
+      <c r="M18" s="8">
+        <v>71148</v>
+      </c>
+      <c r="N18" s="17">
+        <f t="shared" si="2"/>
+        <v>787623</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="12">
+        <f>SUM(B15:B18)</f>
+        <v>71069</v>
+      </c>
+      <c r="C19" s="12">
+        <f t="shared" ref="C19" si="3">SUM(C15:C18)</f>
+        <v>64748</v>
+      </c>
+      <c r="D19" s="12">
+        <f t="shared" ref="D19" si="4">SUM(D15:D18)</f>
+        <v>78964</v>
+      </c>
+      <c r="E19" s="12">
+        <f t="shared" ref="E19" si="5">SUM(E15:E18)</f>
+        <v>78092</v>
+      </c>
+      <c r="F19" s="12">
+        <f t="shared" ref="F19" si="6">SUM(F15:F18)</f>
+        <v>84323</v>
+      </c>
+      <c r="G19" s="12">
+        <f t="shared" ref="G19" si="7">SUM(G15:G18)</f>
+        <v>75422</v>
+      </c>
+      <c r="H19" s="12">
+        <f t="shared" ref="H19" si="8">SUM(H15:H18)</f>
+        <v>91506</v>
+      </c>
+      <c r="I19" s="12">
+        <f t="shared" ref="I19" si="9">SUM(I15:I18)</f>
+        <v>83612</v>
+      </c>
+      <c r="J19" s="12">
+        <f t="shared" ref="J19" si="10">SUM(J15:J18)</f>
+        <v>72492</v>
+      </c>
+      <c r="K19" s="12">
+        <f t="shared" ref="K19" si="11">SUM(K15:K18)</f>
+        <v>79844</v>
+      </c>
+      <c r="L19" s="12">
+        <f t="shared" ref="L19" si="12">SUM(L15:L18)</f>
+        <v>78440</v>
+      </c>
+      <c r="M19" s="12">
+        <f t="shared" ref="M19" si="13">SUM(M15:M18)</f>
+        <v>85370</v>
+      </c>
+      <c r="N19" s="12">
+        <f t="shared" ref="N19" si="14">SUM(N15:N18)</f>
+        <v>943882</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" s="6" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="15">
+        <v>3775721</v>
+      </c>
+      <c r="C20" s="15">
+        <v>3464995</v>
+      </c>
+      <c r="D20" s="15">
+        <v>4107004</v>
+      </c>
+      <c r="E20" s="15">
+        <v>4195062</v>
+      </c>
+      <c r="F20" s="15">
+        <v>4440776</v>
+      </c>
+      <c r="G20" s="15">
+        <v>4209252</v>
+      </c>
+      <c r="H20" s="15">
+        <v>5146745</v>
+      </c>
+      <c r="I20" s="15">
+        <v>4713407</v>
+      </c>
+      <c r="J20" s="15">
+        <v>4067813</v>
+      </c>
+      <c r="K20" s="15">
+        <v>4408931</v>
+      </c>
+      <c r="L20" s="15">
+        <v>4467334</v>
+      </c>
+      <c r="M20" s="15">
+        <v>4818516</v>
+      </c>
+      <c r="N20" s="15">
+        <f>SUM(B20:M20)</f>
+        <v>51815556</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="29">
+        <v>2012</v>
+      </c>
+      <c r="B22" s="29"/>
+      <c r="C22" s="29"/>
+      <c r="D22" s="29"/>
+      <c r="E22" s="29"/>
+      <c r="F22" s="29"/>
+      <c r="G22" s="29"/>
+      <c r="H22" s="29"/>
+      <c r="I22" s="29"/>
+      <c r="J22" s="29"/>
+      <c r="K22" s="29"/>
+      <c r="L22" s="29"/>
+      <c r="M22" s="29"/>
+      <c r="N22" s="29"/>
+    </row>
+    <row r="23" spans="1:14" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G23" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="H23" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="I23" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="J23" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" s="11">
+        <v>84</v>
+      </c>
+      <c r="C24" s="11">
+        <v>103</v>
+      </c>
+      <c r="D24" s="11">
+        <v>196</v>
+      </c>
+      <c r="E24" s="11">
+        <v>187</v>
+      </c>
+      <c r="F24" s="11">
+        <v>62</v>
+      </c>
+      <c r="G24" s="11">
+        <v>133</v>
+      </c>
+      <c r="H24" s="11">
+        <v>166</v>
+      </c>
+      <c r="I24" s="11">
+        <v>237</v>
+      </c>
+      <c r="J24" s="11">
+        <v>104</v>
+      </c>
+      <c r="K24" s="11">
+        <v>102</v>
+      </c>
+      <c r="L24" s="11">
+        <v>339</v>
+      </c>
+      <c r="M24" s="11">
+        <v>59</v>
+      </c>
+      <c r="N24" s="12">
+        <f t="shared" ref="N24:N26" si="15">SUM(B24:M24)</f>
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="8">
+        <v>12387</v>
+      </c>
+      <c r="C25" s="8">
+        <v>11664</v>
+      </c>
+      <c r="D25" s="8">
+        <v>13636</v>
+      </c>
+      <c r="E25" s="8">
+        <v>11461</v>
+      </c>
+      <c r="F25" s="8">
+        <v>12577</v>
+      </c>
+      <c r="G25" s="8">
+        <v>12322</v>
+      </c>
+      <c r="H25" s="8">
+        <v>12738</v>
+      </c>
+      <c r="I25" s="8">
+        <v>12482</v>
+      </c>
+      <c r="J25" s="8">
+        <v>16825</v>
+      </c>
+      <c r="K25" s="8">
+        <v>12330</v>
+      </c>
+      <c r="L25" s="8">
+        <v>13175</v>
+      </c>
+      <c r="M25" s="8">
+        <v>14815</v>
+      </c>
+      <c r="N25" s="17">
+        <f t="shared" si="15"/>
+        <v>156412</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B26" s="11">
+        <v>61892</v>
+      </c>
+      <c r="C26" s="11">
+        <v>56428</v>
+      </c>
+      <c r="D26" s="11">
+        <v>66190</v>
+      </c>
+      <c r="E26" s="11">
+        <v>61626</v>
+      </c>
+      <c r="F26" s="11">
+        <v>59643</v>
+      </c>
+      <c r="G26" s="11">
+        <v>57338</v>
+      </c>
+      <c r="H26" s="11">
+        <v>69934</v>
+      </c>
+      <c r="I26" s="11">
+        <v>66554</v>
+      </c>
+      <c r="J26" s="11">
+        <v>62767</v>
+      </c>
+      <c r="K26" s="11">
+        <v>67908</v>
+      </c>
+      <c r="L26" s="11">
+        <v>66205</v>
+      </c>
+      <c r="M26" s="11">
+        <v>72574</v>
+      </c>
+      <c r="N26" s="12">
+        <f t="shared" si="15"/>
+        <v>769059</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B27" s="9">
+        <f>SUM(B23:B26)</f>
+        <v>74363</v>
+      </c>
+      <c r="C27" s="9">
+        <f t="shared" ref="C27" si="16">SUM(C23:C26)</f>
+        <v>68195</v>
+      </c>
+      <c r="D27" s="9">
+        <f t="shared" ref="D27" si="17">SUM(D23:D26)</f>
+        <v>80022</v>
+      </c>
+      <c r="E27" s="9">
+        <f t="shared" ref="E27" si="18">SUM(E23:E26)</f>
+        <v>73274</v>
+      </c>
+      <c r="F27" s="9">
+        <f t="shared" ref="F27" si="19">SUM(F23:F26)</f>
+        <v>72282</v>
+      </c>
+      <c r="G27" s="9">
+        <f t="shared" ref="G27" si="20">SUM(G23:G26)</f>
+        <v>69793</v>
+      </c>
+      <c r="H27" s="9">
+        <f t="shared" ref="H27" si="21">SUM(H23:H26)</f>
+        <v>82838</v>
+      </c>
+      <c r="I27" s="9">
+        <f t="shared" ref="I27" si="22">SUM(I23:I26)</f>
+        <v>79273</v>
+      </c>
+      <c r="J27" s="9">
+        <f t="shared" ref="J27" si="23">SUM(J23:J26)</f>
+        <v>79696</v>
+      </c>
+      <c r="K27" s="9">
+        <f t="shared" ref="K27" si="24">SUM(K23:K26)</f>
+        <v>80340</v>
+      </c>
+      <c r="L27" s="9">
+        <f t="shared" ref="L27" si="25">SUM(L23:L26)</f>
+        <v>79719</v>
+      </c>
+      <c r="M27" s="9">
+        <f t="shared" ref="M27" si="26">SUM(M23:M26)</f>
+        <v>87448</v>
+      </c>
+      <c r="N27" s="9">
+        <f t="shared" ref="N27" si="27">SUM(N23:N26)</f>
+        <v>927243</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" s="6" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B28" s="15">
+        <v>4250722</v>
+      </c>
+      <c r="C28" s="15">
+        <v>3941571</v>
+      </c>
+      <c r="D28" s="15">
+        <v>4571783</v>
+      </c>
+      <c r="E28" s="15">
+        <v>4513159</v>
+      </c>
+      <c r="F28" s="15">
+        <v>4628851</v>
+      </c>
+      <c r="G28" s="15">
+        <v>4704135</v>
+      </c>
+      <c r="H28" s="15">
+        <v>5670067</v>
+      </c>
+      <c r="I28" s="15">
+        <v>5199126</v>
+      </c>
+      <c r="J28" s="15">
+        <v>4565737</v>
+      </c>
+      <c r="K28" s="15">
+        <v>4744111</v>
+      </c>
+      <c r="L28" s="15">
+        <v>4786102</v>
+      </c>
+      <c r="M28" s="15">
+        <v>5110128</v>
+      </c>
+      <c r="N28" s="15">
+        <f>SUM(B28:M28)</f>
+        <v>56685492</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="29">
+        <v>2013</v>
+      </c>
+      <c r="B30" s="29"/>
+      <c r="C30" s="29"/>
+      <c r="D30" s="29"/>
+      <c r="E30" s="29"/>
+      <c r="F30" s="29"/>
+      <c r="G30" s="29"/>
+      <c r="H30" s="29"/>
+      <c r="I30" s="29"/>
+      <c r="J30" s="29"/>
+      <c r="K30" s="29"/>
+      <c r="L30" s="29"/>
+      <c r="M30" s="29"/>
+      <c r="N30" s="29"/>
+    </row>
+    <row r="31" spans="1:14" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G31" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="H31" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="I31" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="J31" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" s="8">
+        <v>112</v>
+      </c>
+      <c r="C32" s="8">
+        <v>172</v>
+      </c>
+      <c r="D32" s="8">
+        <v>136</v>
+      </c>
+      <c r="E32" s="8">
+        <v>263</v>
+      </c>
+      <c r="F32" s="8">
+        <v>87</v>
+      </c>
+      <c r="G32" s="8">
+        <v>128</v>
+      </c>
+      <c r="H32" s="8">
+        <v>86</v>
+      </c>
+      <c r="I32" s="8">
+        <v>169</v>
+      </c>
+      <c r="J32" s="8">
+        <v>172</v>
+      </c>
+      <c r="K32" s="8">
+        <v>135</v>
+      </c>
+      <c r="L32" s="8">
+        <v>120</v>
+      </c>
+      <c r="M32" s="8">
+        <v>141</v>
+      </c>
+      <c r="N32" s="17">
+        <f t="shared" ref="N32:N34" si="28">SUM(B32:M32)</f>
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B33" s="11">
+        <v>12127</v>
+      </c>
+      <c r="C33" s="11">
+        <v>11077</v>
+      </c>
+      <c r="D33" s="11">
+        <v>12128</v>
+      </c>
+      <c r="E33" s="11">
+        <v>11437</v>
+      </c>
+      <c r="F33" s="11">
+        <v>11645</v>
+      </c>
+      <c r="G33" s="11">
+        <v>11333</v>
+      </c>
+      <c r="H33" s="11">
+        <v>12105</v>
+      </c>
+      <c r="I33" s="11">
+        <v>11473</v>
+      </c>
+      <c r="J33" s="11">
+        <v>11438</v>
+      </c>
+      <c r="K33" s="11">
+        <v>13038</v>
+      </c>
+      <c r="L33" s="11">
+        <v>13945</v>
+      </c>
+      <c r="M33" s="11">
+        <v>15843</v>
+      </c>
+      <c r="N33" s="12">
+        <f t="shared" si="28"/>
+        <v>147589</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B34" s="8">
+        <v>62606</v>
+      </c>
+      <c r="C34" s="8">
+        <v>53860</v>
+      </c>
+      <c r="D34" s="8">
+        <v>69682</v>
+      </c>
+      <c r="E34" s="8">
+        <v>69244</v>
+      </c>
+      <c r="F34" s="8">
+        <v>65427</v>
+      </c>
+      <c r="G34" s="8">
+        <v>65914</v>
+      </c>
+      <c r="H34" s="8">
+        <v>81884</v>
+      </c>
+      <c r="I34" s="8">
+        <v>76591</v>
+      </c>
+      <c r="J34" s="8">
+        <v>68360</v>
+      </c>
+      <c r="K34" s="8">
+        <v>71484</v>
+      </c>
+      <c r="L34" s="8">
+        <v>72132</v>
+      </c>
+      <c r="M34" s="8">
+        <v>79461</v>
+      </c>
+      <c r="N34" s="17">
+        <f t="shared" si="28"/>
+        <v>836645</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B35" s="12">
+        <f>SUM(B31:B34)</f>
+        <v>74845</v>
+      </c>
+      <c r="C35" s="12">
+        <f t="shared" ref="C35" si="29">SUM(C31:C34)</f>
+        <v>65109</v>
+      </c>
+      <c r="D35" s="12">
+        <f t="shared" ref="D35" si="30">SUM(D31:D34)</f>
+        <v>81946</v>
+      </c>
+      <c r="E35" s="12">
+        <f t="shared" ref="E35" si="31">SUM(E31:E34)</f>
+        <v>80944</v>
+      </c>
+      <c r="F35" s="12">
+        <f t="shared" ref="F35" si="32">SUM(F31:F34)</f>
+        <v>77159</v>
+      </c>
+      <c r="G35" s="12">
+        <f t="shared" ref="G35" si="33">SUM(G31:G34)</f>
+        <v>77375</v>
+      </c>
+      <c r="H35" s="12">
+        <f t="shared" ref="H35" si="34">SUM(H31:H34)</f>
+        <v>94075</v>
+      </c>
+      <c r="I35" s="12">
+        <f t="shared" ref="I35" si="35">SUM(I31:I34)</f>
+        <v>88233</v>
+      </c>
+      <c r="J35" s="12">
+        <f t="shared" ref="J35" si="36">SUM(J31:J34)</f>
+        <v>79970</v>
+      </c>
+      <c r="K35" s="12">
+        <f t="shared" ref="K35" si="37">SUM(K31:K34)</f>
+        <v>84657</v>
+      </c>
+      <c r="L35" s="12">
+        <f t="shared" ref="L35" si="38">SUM(L31:L34)</f>
+        <v>86197</v>
+      </c>
+      <c r="M35" s="12">
+        <f t="shared" ref="M35" si="39">SUM(M31:M34)</f>
+        <v>95445</v>
+      </c>
+      <c r="N35" s="12">
+        <f t="shared" ref="N35" si="40">SUM(N31:N34)</f>
+        <v>985955</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" s="6" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B36" s="15">
+        <v>4566104</v>
+      </c>
+      <c r="C36" s="15">
+        <v>4021187</v>
+      </c>
+      <c r="D36" s="15">
+        <v>4832679</v>
+      </c>
+      <c r="E36" s="15">
+        <v>4745552</v>
+      </c>
+      <c r="F36" s="15">
+        <v>4991683</v>
+      </c>
+      <c r="G36" s="15">
+        <v>5053500</v>
+      </c>
+      <c r="H36" s="15">
+        <v>6273532</v>
+      </c>
+      <c r="I36" s="15">
+        <v>5735428</v>
+      </c>
+      <c r="J36" s="15">
+        <v>4775379</v>
+      </c>
+      <c r="K36" s="15">
+        <v>5043593</v>
+      </c>
+      <c r="L36" s="15">
+        <v>5240451</v>
+      </c>
+      <c r="M36" s="15">
+        <v>5646488</v>
+      </c>
+      <c r="N36" s="15">
+        <f>SUM(B36:M36)</f>
+        <v>60925576</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="29">
+        <v>2014</v>
+      </c>
+      <c r="B38" s="29"/>
+      <c r="C38" s="29"/>
+      <c r="D38" s="29"/>
+      <c r="E38" s="29"/>
+      <c r="F38" s="29"/>
+      <c r="G38" s="29"/>
+      <c r="H38" s="29"/>
+      <c r="I38" s="29"/>
+      <c r="J38" s="29"/>
+      <c r="K38" s="29"/>
+      <c r="L38" s="29"/>
+      <c r="M38" s="29"/>
+      <c r="N38" s="29"/>
+    </row>
+    <row r="39" spans="1:15" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F39" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G39" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="H39" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="I39" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="J39" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="K39" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="L39" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="M39" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="N39" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B40" s="8">
+        <v>13647</v>
+      </c>
+      <c r="C40" s="8">
+        <v>13059</v>
+      </c>
+      <c r="D40" s="8">
+        <v>14014</v>
+      </c>
+      <c r="E40" s="8">
+        <v>12262</v>
+      </c>
+      <c r="F40" s="8">
+        <v>11428</v>
+      </c>
+      <c r="G40" s="8">
+        <v>11133</v>
+      </c>
+      <c r="H40" s="8">
+        <v>13047</v>
+      </c>
+      <c r="I40" s="8">
+        <v>12856</v>
+      </c>
+      <c r="J40" s="8">
+        <v>12356</v>
+      </c>
+      <c r="K40" s="8">
+        <v>13557</v>
+      </c>
+      <c r="L40" s="8">
+        <v>15879</v>
+      </c>
+      <c r="M40" s="8">
+        <v>20455</v>
+      </c>
+      <c r="N40" s="17">
+        <f t="shared" ref="N40:N42" si="41">SUM(B40:M40)</f>
+        <v>163693</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B41" s="11">
+        <v>347</v>
+      </c>
+      <c r="C41" s="11">
+        <v>1409</v>
+      </c>
+      <c r="D41" s="11">
+        <v>2158</v>
+      </c>
+      <c r="E41" s="11">
+        <v>1693</v>
+      </c>
+      <c r="F41" s="11">
+        <v>1245</v>
+      </c>
+      <c r="G41" s="11">
+        <v>1670</v>
+      </c>
+      <c r="H41" s="11">
+        <v>2343</v>
+      </c>
+      <c r="I41" s="11">
+        <v>1368</v>
+      </c>
+      <c r="J41" s="11">
+        <v>988</v>
+      </c>
+      <c r="K41" s="11">
+        <v>1107</v>
+      </c>
+      <c r="L41" s="11">
+        <v>1190</v>
+      </c>
+      <c r="M41" s="11">
+        <v>1786</v>
+      </c>
+      <c r="N41" s="12">
+        <f t="shared" si="41"/>
+        <v>17304</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B42" s="8">
+        <v>71464</v>
+      </c>
+      <c r="C42" s="8">
+        <v>59047</v>
+      </c>
+      <c r="D42" s="8">
+        <v>70234</v>
+      </c>
+      <c r="E42" s="8">
+        <v>75426</v>
+      </c>
+      <c r="F42" s="8">
+        <v>74101</v>
+      </c>
+      <c r="G42" s="8">
+        <v>73487</v>
+      </c>
+      <c r="H42" s="8">
+        <v>81699</v>
+      </c>
+      <c r="I42" s="8">
+        <v>82239</v>
+      </c>
+      <c r="J42" s="8">
+        <v>74079</v>
+      </c>
+      <c r="K42" s="8">
+        <v>76425</v>
+      </c>
+      <c r="L42" s="8">
+        <v>82403</v>
+      </c>
+      <c r="M42" s="8">
+        <v>91119</v>
+      </c>
+      <c r="N42" s="17">
+        <f t="shared" si="41"/>
+        <v>911723</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B43" s="12">
+        <f>SUM(B39:B42)</f>
+        <v>85458</v>
+      </c>
+      <c r="C43" s="12">
+        <f t="shared" ref="C43" si="42">SUM(C39:C42)</f>
+        <v>73515</v>
+      </c>
+      <c r="D43" s="12">
+        <f t="shared" ref="D43" si="43">SUM(D39:D42)</f>
+        <v>86406</v>
+      </c>
+      <c r="E43" s="12">
+        <f t="shared" ref="E43" si="44">SUM(E39:E42)</f>
+        <v>89381</v>
+      </c>
+      <c r="F43" s="12">
+        <f t="shared" ref="F43" si="45">SUM(F39:F42)</f>
+        <v>86774</v>
+      </c>
+      <c r="G43" s="12">
+        <f t="shared" ref="G43" si="46">SUM(G39:G42)</f>
+        <v>86290</v>
+      </c>
+      <c r="H43" s="12">
+        <f t="shared" ref="H43" si="47">SUM(H39:H42)</f>
+        <v>97089</v>
+      </c>
+      <c r="I43" s="12">
+        <f t="shared" ref="I43" si="48">SUM(I39:I42)</f>
+        <v>96463</v>
+      </c>
+      <c r="J43" s="12">
+        <f t="shared" ref="J43" si="49">SUM(J39:J42)</f>
+        <v>87423</v>
+      </c>
+      <c r="K43" s="12">
+        <f t="shared" ref="K43" si="50">SUM(K39:K42)</f>
+        <v>91089</v>
+      </c>
+      <c r="L43" s="12">
+        <f t="shared" ref="L43" si="51">SUM(L39:L42)</f>
+        <v>99472</v>
+      </c>
+      <c r="M43" s="12">
+        <f t="shared" ref="M43" si="52">SUM(M39:M42)</f>
+        <v>113360</v>
+      </c>
+      <c r="N43" s="12">
+        <f t="shared" ref="N43" si="53">SUM(N39:N42)</f>
+        <v>1092720</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" s="6" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B44" s="15">
+        <v>5088188</v>
+      </c>
+      <c r="C44" s="15">
+        <v>4381659</v>
+      </c>
+      <c r="D44" s="15">
+        <v>5058135</v>
+      </c>
+      <c r="E44" s="15">
+        <v>5338188</v>
+      </c>
+      <c r="F44" s="15">
+        <v>5563425</v>
+      </c>
+      <c r="G44" s="15">
+        <v>5346552</v>
+      </c>
+      <c r="H44" s="15">
+        <v>6465647</v>
+      </c>
+      <c r="I44" s="15">
+        <v>6097490</v>
+      </c>
+      <c r="J44" s="15">
+        <v>5024108</v>
+      </c>
+      <c r="K44" s="15">
+        <v>5596936</v>
+      </c>
+      <c r="L44" s="15">
+        <v>5719999</v>
+      </c>
+      <c r="M44" s="15">
+        <v>6084695</v>
+      </c>
+      <c r="N44" s="15">
+        <f>SUM(B44:M44)</f>
+        <v>65765022</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="29">
+        <v>2015</v>
+      </c>
+      <c r="B46" s="29"/>
+      <c r="C46" s="29"/>
+      <c r="D46" s="29"/>
+      <c r="E46" s="29"/>
+      <c r="F46" s="29"/>
+      <c r="G46" s="29"/>
+      <c r="H46" s="29"/>
+      <c r="I46" s="29"/>
+      <c r="J46" s="29"/>
+      <c r="K46" s="29"/>
+      <c r="L46" s="29"/>
+      <c r="M46" s="29"/>
+      <c r="N46" s="29"/>
+    </row>
+    <row r="47" spans="1:15" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F47" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G47" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="H47" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="I47" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="J47" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="K47" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="L47" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="M47" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="N47" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B48" s="8">
+        <v>82587</v>
+      </c>
+      <c r="C48" s="8">
+        <v>72153</v>
+      </c>
+      <c r="D48" s="8">
+        <v>90634</v>
+      </c>
+      <c r="E48" s="8">
+        <v>90823</v>
+      </c>
+      <c r="F48" s="8">
+        <v>88918</v>
+      </c>
+      <c r="G48" s="8">
+        <v>85034</v>
+      </c>
+      <c r="H48" s="8">
+        <v>105949</v>
+      </c>
+      <c r="I48" s="8">
+        <v>99050</v>
+      </c>
+      <c r="J48" s="8">
+        <v>86906</v>
+      </c>
+      <c r="K48" s="8">
+        <v>96217</v>
+      </c>
+      <c r="L48" s="8">
+        <v>98911</v>
+      </c>
+      <c r="M48" s="8">
+        <v>106830</v>
+      </c>
+      <c r="N48" s="17">
+        <f t="shared" ref="N48:N50" si="54">SUM(B48:M48)</f>
+        <v>1104012</v>
+      </c>
+      <c r="O48" s="16"/>
+    </row>
+    <row r="49" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B49" s="11">
+        <v>17922</v>
+      </c>
+      <c r="C49" s="11">
+        <v>15807</v>
+      </c>
+      <c r="D49" s="11">
+        <v>20344</v>
+      </c>
+      <c r="E49" s="11">
+        <v>18900</v>
+      </c>
+      <c r="F49" s="11">
+        <v>20938</v>
+      </c>
+      <c r="G49" s="11">
+        <v>20919</v>
+      </c>
+      <c r="H49" s="11">
+        <v>24239</v>
+      </c>
+      <c r="I49" s="11">
+        <v>23048</v>
+      </c>
+      <c r="J49" s="11">
+        <v>20259</v>
+      </c>
+      <c r="K49" s="11">
+        <v>22360</v>
+      </c>
+      <c r="L49" s="11">
+        <v>23083</v>
+      </c>
+      <c r="M49" s="11">
+        <v>26946</v>
+      </c>
+      <c r="N49" s="12">
+        <f t="shared" si="54"/>
+        <v>254765</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B50" s="8">
+        <v>1198</v>
+      </c>
+      <c r="C50" s="8">
+        <v>996</v>
+      </c>
+      <c r="D50" s="8">
+        <v>1178</v>
+      </c>
+      <c r="E50" s="8">
+        <v>2013</v>
+      </c>
+      <c r="F50" s="8">
+        <v>1402</v>
+      </c>
+      <c r="G50" s="8">
+        <v>2157</v>
+      </c>
+      <c r="H50" s="8">
+        <v>1598</v>
+      </c>
+      <c r="I50" s="8">
+        <v>1748</v>
+      </c>
+      <c r="J50" s="8">
+        <v>911</v>
+      </c>
+      <c r="K50" s="8">
+        <v>1626</v>
+      </c>
+      <c r="L50" s="8">
+        <v>1318</v>
+      </c>
+      <c r="M50" s="8">
+        <v>2003</v>
+      </c>
+      <c r="N50" s="17">
+        <f t="shared" si="54"/>
+        <v>18148</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B51" s="12">
+        <f>SUM(B47:B50)</f>
+        <v>101707</v>
+      </c>
+      <c r="C51" s="12">
+        <f t="shared" ref="C51" si="55">SUM(C47:C50)</f>
+        <v>88956</v>
+      </c>
+      <c r="D51" s="12">
+        <f t="shared" ref="D51" si="56">SUM(D47:D50)</f>
+        <v>112156</v>
+      </c>
+      <c r="E51" s="12">
+        <f t="shared" ref="E51" si="57">SUM(E47:E50)</f>
+        <v>111736</v>
+      </c>
+      <c r="F51" s="12">
+        <f t="shared" ref="F51" si="58">SUM(F47:F50)</f>
+        <v>111258</v>
+      </c>
+      <c r="G51" s="12">
+        <f t="shared" ref="G51" si="59">SUM(G47:G50)</f>
+        <v>108110</v>
+      </c>
+      <c r="H51" s="12">
+        <f t="shared" ref="H51" si="60">SUM(H47:H50)</f>
+        <v>131786</v>
+      </c>
+      <c r="I51" s="12">
+        <f t="shared" ref="I51" si="61">SUM(I47:I50)</f>
+        <v>123846</v>
+      </c>
+      <c r="J51" s="12">
+        <f t="shared" ref="J51" si="62">SUM(J47:J50)</f>
+        <v>108076</v>
+      </c>
+      <c r="K51" s="12">
+        <f t="shared" ref="K51" si="63">SUM(K47:K50)</f>
+        <v>120203</v>
+      </c>
+      <c r="L51" s="12">
+        <f t="shared" ref="L51" si="64">SUM(L47:L50)</f>
+        <v>123312</v>
+      </c>
+      <c r="M51" s="12">
+        <f t="shared" ref="M51" si="65">SUM(M47:M50)</f>
+        <v>135779</v>
+      </c>
+      <c r="N51" s="12">
+        <f t="shared" ref="N51" si="66">SUM(N47:N50)</f>
+        <v>1376925</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14" s="6" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B52" s="15">
+        <v>5418306</v>
+      </c>
+      <c r="C52" s="15">
+        <v>4874116</v>
+      </c>
+      <c r="D52" s="15">
+        <v>5913074</v>
+      </c>
+      <c r="E52" s="15">
+        <v>6012450</v>
+      </c>
+      <c r="F52" s="15">
+        <v>6199096</v>
+      </c>
+      <c r="G52" s="15">
+        <v>6102594</v>
+      </c>
+      <c r="H52" s="15">
+        <v>7347287</v>
+      </c>
+      <c r="I52" s="15">
+        <v>6919141</v>
+      </c>
+      <c r="J52" s="15">
+        <v>5773407</v>
+      </c>
+      <c r="K52" s="15">
+        <v>6304326</v>
+      </c>
+      <c r="L52" s="15">
+        <v>6465450</v>
+      </c>
+      <c r="M52" s="15">
+        <v>6853023</v>
+      </c>
+      <c r="N52" s="15">
+        <f>SUM(B52:M52)</f>
+        <v>74182270</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="29">
+        <v>2016</v>
+      </c>
+      <c r="B54" s="29"/>
+      <c r="C54" s="29"/>
+      <c r="D54" s="29"/>
+      <c r="E54" s="29"/>
+      <c r="F54" s="29"/>
+      <c r="G54" s="29"/>
+      <c r="H54" s="29"/>
+      <c r="I54" s="29"/>
+      <c r="J54" s="29"/>
+      <c r="K54" s="29"/>
+      <c r="L54" s="29"/>
+      <c r="M54" s="29"/>
+      <c r="N54" s="29"/>
+    </row>
+    <row r="55" spans="1:14" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E55" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F55" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G55" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="H55" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="I55" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="J55" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="K55" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="L55" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="M55" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="N55" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B56" s="8">
+        <v>23296</v>
+      </c>
+      <c r="C56" s="8">
+        <v>21618</v>
+      </c>
+      <c r="D56" s="8">
+        <v>24426</v>
+      </c>
+      <c r="E56" s="8">
+        <v>23019</v>
+      </c>
+      <c r="F56" s="8">
+        <v>23638</v>
+      </c>
+      <c r="G56" s="8">
+        <v>23350</v>
+      </c>
+      <c r="H56" s="8">
+        <v>26076</v>
+      </c>
+      <c r="I56" s="8">
+        <v>24375</v>
+      </c>
+      <c r="J56" s="8">
+        <v>22586</v>
+      </c>
+      <c r="K56" s="8">
+        <v>24956</v>
+      </c>
+      <c r="L56" s="8">
+        <v>27387</v>
+      </c>
+      <c r="M56" s="8">
+        <v>32089</v>
+      </c>
+      <c r="N56" s="17">
+        <f t="shared" ref="N56:N57" si="67">SUM(B56:M56)</f>
+        <v>296816</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B57" s="11">
+        <v>97027</v>
+      </c>
+      <c r="C57" s="11">
+        <v>90577</v>
+      </c>
+      <c r="D57" s="11">
+        <v>109727</v>
+      </c>
+      <c r="E57" s="11">
+        <v>98772</v>
+      </c>
+      <c r="F57" s="11">
+        <v>101236</v>
+      </c>
+      <c r="G57" s="11">
+        <v>94745</v>
+      </c>
+      <c r="H57" s="11">
+        <v>115573</v>
+      </c>
+      <c r="I57" s="11">
+        <v>108208</v>
+      </c>
+      <c r="J57" s="11">
+        <v>95006</v>
+      </c>
+      <c r="K57" s="11">
+        <v>109635</v>
+      </c>
+      <c r="L57" s="11">
+        <v>111745</v>
+      </c>
+      <c r="M57" s="11">
+        <v>126826</v>
+      </c>
+      <c r="N57" s="12">
+        <f t="shared" si="67"/>
+        <v>1259077</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B58" s="8">
+        <v>1598</v>
+      </c>
+      <c r="C58" s="8">
+        <v>1426</v>
+      </c>
+      <c r="D58" s="8">
+        <v>2031</v>
+      </c>
+      <c r="E58" s="8">
+        <v>1103</v>
+      </c>
+      <c r="F58" s="8">
+        <v>1295</v>
+      </c>
+      <c r="G58" s="8">
+        <v>2071</v>
+      </c>
+      <c r="H58" s="8">
+        <v>1579</v>
+      </c>
+      <c r="I58" s="8">
+        <v>1159</v>
+      </c>
+      <c r="J58" s="8">
+        <v>1505</v>
+      </c>
+      <c r="K58" s="8">
+        <v>727</v>
+      </c>
+      <c r="L58" s="8">
+        <v>913</v>
+      </c>
+      <c r="M58" s="8">
+        <v>1835</v>
+      </c>
+      <c r="N58" s="17">
+        <f>SUM(B58:M58)</f>
+        <v>17242</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B59" s="12">
+        <f>SUM(B55:B58)</f>
+        <v>121921</v>
+      </c>
+      <c r="C59" s="12">
+        <f t="shared" ref="C59" si="68">SUM(C55:C58)</f>
+        <v>113621</v>
+      </c>
+      <c r="D59" s="12">
+        <f t="shared" ref="D59" si="69">SUM(D55:D58)</f>
+        <v>136184</v>
+      </c>
+      <c r="E59" s="12">
+        <f t="shared" ref="E59" si="70">SUM(E55:E58)</f>
+        <v>122894</v>
+      </c>
+      <c r="F59" s="12">
+        <f t="shared" ref="F59" si="71">SUM(F55:F58)</f>
+        <v>126169</v>
+      </c>
+      <c r="G59" s="12">
+        <f t="shared" ref="G59" si="72">SUM(G55:G58)</f>
+        <v>120166</v>
+      </c>
+      <c r="H59" s="12">
+        <f t="shared" ref="H59" si="73">SUM(H55:H58)</f>
+        <v>143228</v>
+      </c>
+      <c r="I59" s="12">
+        <f t="shared" ref="I59" si="74">SUM(I55:I58)</f>
+        <v>133742</v>
+      </c>
+      <c r="J59" s="12">
+        <f t="shared" ref="J59" si="75">SUM(J55:J58)</f>
+        <v>119097</v>
+      </c>
+      <c r="K59" s="12">
+        <f t="shared" ref="K59" si="76">SUM(K55:K58)</f>
+        <v>135318</v>
+      </c>
+      <c r="L59" s="12">
+        <f t="shared" ref="L59" si="77">SUM(L55:L58)</f>
+        <v>140045</v>
+      </c>
+      <c r="M59" s="12">
+        <f t="shared" ref="M59" si="78">SUM(M55:M58)</f>
+        <v>160750</v>
+      </c>
+      <c r="N59" s="12">
+        <f t="shared" ref="N59" si="79">SUM(N55:N58)</f>
+        <v>1573135</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A60" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B60" s="15">
+        <v>6099649</v>
+      </c>
+      <c r="C60" s="15">
+        <v>5559358</v>
+      </c>
+      <c r="D60" s="15">
+        <v>6726880</v>
+      </c>
+      <c r="E60" s="15">
+        <v>6400255</v>
+      </c>
+      <c r="F60" s="15">
+        <v>6904023</v>
+      </c>
+      <c r="G60" s="15">
+        <v>6908431</v>
+      </c>
+      <c r="H60" s="15">
+        <v>8260451</v>
+      </c>
+      <c r="I60" s="15">
+        <v>7728503</v>
+      </c>
+      <c r="J60" s="15">
+        <v>6666241</v>
+      </c>
+      <c r="K60" s="15">
+        <v>6814918</v>
+      </c>
+      <c r="L60" s="15">
+        <v>7297162</v>
+      </c>
+      <c r="M60" s="15">
+        <v>7889845</v>
+      </c>
+      <c r="N60" s="15">
+        <f>SUM(B60:M60)</f>
+        <v>83255716</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A61" s="21"/>
+      <c r="B61" s="22"/>
+      <c r="C61" s="22"/>
+      <c r="D61" s="22"/>
+      <c r="E61" s="22"/>
+      <c r="F61" s="22"/>
+      <c r="G61" s="22"/>
+      <c r="H61" s="22"/>
+      <c r="I61" s="22"/>
+      <c r="J61" s="22"/>
+      <c r="K61" s="22"/>
+      <c r="L61" s="22"/>
+      <c r="M61" s="22"/>
+      <c r="N61" s="22"/>
+    </row>
+    <row r="62" spans="1:14" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="29">
+        <v>2017</v>
+      </c>
+      <c r="B62" s="29"/>
+      <c r="C62" s="29"/>
+      <c r="D62" s="29"/>
+      <c r="E62" s="29"/>
+      <c r="F62" s="29"/>
+      <c r="G62" s="29"/>
+      <c r="H62" s="29"/>
+      <c r="I62" s="29"/>
+      <c r="J62" s="29"/>
+      <c r="K62" s="29"/>
+      <c r="L62" s="29"/>
+      <c r="M62" s="29"/>
+      <c r="N62" s="29"/>
+    </row>
+    <row r="63" spans="1:14" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E63" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F63" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G63" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="H63" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="I63" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="J63" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="K63" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="L63" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="M63" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="N63" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B64" s="8">
+        <v>27572</v>
+      </c>
+      <c r="C64" s="8">
+        <v>21515</v>
+      </c>
+      <c r="D64" s="8">
+        <v>24141</v>
+      </c>
+      <c r="E64" s="8">
+        <v>23373</v>
+      </c>
+      <c r="F64" s="8">
+        <v>23645</v>
+      </c>
+      <c r="G64" s="8">
+        <v>22146</v>
+      </c>
+      <c r="H64" s="8">
+        <v>22974</v>
+      </c>
+      <c r="I64" s="8">
+        <v>21176</v>
+      </c>
+      <c r="J64" s="8">
+        <v>19369</v>
+      </c>
+      <c r="K64" s="8">
+        <v>22046</v>
+      </c>
+      <c r="L64" s="8">
+        <v>23243</v>
+      </c>
+      <c r="M64" s="8">
+        <v>26918</v>
+      </c>
+      <c r="N64" s="17">
+        <f>SUM(B64:M64)</f>
+        <v>278118</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B65" s="11">
+        <v>117891</v>
+      </c>
+      <c r="C65" s="11">
+        <v>96070</v>
+      </c>
+      <c r="D65" s="11">
+        <v>108994</v>
+      </c>
+      <c r="E65" s="11">
+        <v>118626</v>
+      </c>
+      <c r="F65" s="11">
+        <v>112578</v>
+      </c>
+      <c r="G65" s="11">
+        <v>106846</v>
+      </c>
+      <c r="H65" s="11">
+        <v>121165</v>
+      </c>
+      <c r="I65" s="11">
+        <v>119681</v>
+      </c>
+      <c r="J65" s="11">
+        <v>97164</v>
+      </c>
+      <c r="K65" s="11">
+        <v>108807</v>
+      </c>
+      <c r="L65" s="11">
+        <v>107622</v>
+      </c>
+      <c r="M65" s="11">
+        <v>112332</v>
+      </c>
+      <c r="N65" s="12">
+        <f t="shared" ref="N65" si="80">SUM(B65:M65)</f>
+        <v>1327776</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B66" s="8">
+        <v>895</v>
+      </c>
+      <c r="C66" s="8">
+        <v>970</v>
+      </c>
+      <c r="D66" s="8">
+        <v>1212</v>
+      </c>
+      <c r="E66" s="8">
+        <v>1110</v>
+      </c>
+      <c r="F66" s="8">
+        <v>1104</v>
+      </c>
+      <c r="G66" s="8">
+        <v>1403</v>
+      </c>
+      <c r="H66" s="8">
+        <v>1152</v>
+      </c>
+      <c r="I66" s="8">
+        <v>1216</v>
+      </c>
+      <c r="J66" s="8">
+        <v>757</v>
+      </c>
+      <c r="K66" s="8">
+        <v>1764</v>
+      </c>
+      <c r="L66" s="8">
+        <v>1023</v>
+      </c>
+      <c r="M66" s="8">
+        <v>1817</v>
+      </c>
+      <c r="N66" s="17">
+        <f>SUM(B66:M66)</f>
+        <v>14423</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B67" s="12">
+        <f>SUM(B63:B66)</f>
+        <v>146358</v>
+      </c>
+      <c r="C67" s="12">
+        <f t="shared" ref="C67" si="81">SUM(C63:C66)</f>
+        <v>118555</v>
+      </c>
+      <c r="D67" s="12">
+        <f t="shared" ref="D67" si="82">SUM(D63:D66)</f>
+        <v>134347</v>
+      </c>
+      <c r="E67" s="12">
+        <f t="shared" ref="E67" si="83">SUM(E63:E66)</f>
+        <v>143109</v>
+      </c>
+      <c r="F67" s="12">
+        <f t="shared" ref="F67" si="84">SUM(F63:F66)</f>
+        <v>137327</v>
+      </c>
+      <c r="G67" s="12">
+        <f t="shared" ref="G67" si="85">SUM(G63:G66)</f>
+        <v>130395</v>
+      </c>
+      <c r="H67" s="12">
+        <f t="shared" ref="H67" si="86">SUM(H63:H66)</f>
+        <v>145291</v>
+      </c>
+      <c r="I67" s="12">
+        <f t="shared" ref="I67" si="87">SUM(I63:I66)</f>
+        <v>142073</v>
+      </c>
+      <c r="J67" s="12">
+        <f t="shared" ref="J67" si="88">SUM(J63:J66)</f>
+        <v>117290</v>
+      </c>
+      <c r="K67" s="12">
+        <f t="shared" ref="K67" si="89">SUM(K63:K66)</f>
+        <v>132617</v>
+      </c>
+      <c r="L67" s="12">
+        <f t="shared" ref="L67" si="90">SUM(L63:L66)</f>
+        <v>131888</v>
+      </c>
+      <c r="M67" s="12">
+        <f t="shared" ref="M67" si="91">SUM(M63:M66)</f>
+        <v>141067</v>
+      </c>
+      <c r="N67" s="12">
+        <f t="shared" ref="N67" si="92">SUM(N63:N66)</f>
+        <v>1620317</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14" s="6" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B68" s="15">
+        <v>7110805</v>
+      </c>
+      <c r="C68" s="15">
+        <v>6190528</v>
+      </c>
+      <c r="D68" s="15">
+        <v>7166372</v>
+      </c>
+      <c r="E68" s="15">
+        <v>7259692</v>
+      </c>
+      <c r="F68" s="15">
+        <v>7623453</v>
+      </c>
+      <c r="G68" s="15">
+        <v>7664697</v>
+      </c>
+      <c r="H68" s="15">
+        <v>8713925</v>
+      </c>
+      <c r="I68" s="15">
+        <v>8226775</v>
+      </c>
+      <c r="J68" s="15">
+        <v>6785448</v>
+      </c>
+      <c r="K68" s="15">
+        <v>7456148</v>
+      </c>
+      <c r="L68" s="15">
+        <v>7731564</v>
+      </c>
+      <c r="M68" s="15">
+        <v>8033545</v>
+      </c>
+      <c r="N68" s="15">
+        <f>SUM(B68:M68)</f>
+        <v>89962952</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="29">
+        <v>2018</v>
+      </c>
+      <c r="B70" s="29"/>
+      <c r="C70" s="29"/>
+      <c r="D70" s="29"/>
+      <c r="E70" s="29"/>
+      <c r="F70" s="29"/>
+      <c r="G70" s="29"/>
+      <c r="H70" s="29"/>
+      <c r="I70" s="29"/>
+      <c r="J70" s="29"/>
+      <c r="K70" s="29"/>
+      <c r="L70" s="29"/>
+      <c r="M70" s="29"/>
+      <c r="N70" s="29"/>
+    </row>
+    <row r="71" spans="1:14" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D71" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E71" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F71" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G71" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="H71" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="I71" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="J71" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="K71" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="L71" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="M71" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="N71" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B72" s="8">
+        <v>24400</v>
+      </c>
+      <c r="C72" s="8">
+        <v>20945</v>
+      </c>
+      <c r="D72" s="8">
+        <v>24649</v>
+      </c>
+      <c r="E72" s="8">
+        <v>24935</v>
+      </c>
+      <c r="F72" s="8">
+        <v>25877</v>
+      </c>
+      <c r="G72" s="8">
+        <v>24253</v>
+      </c>
+      <c r="H72" s="8">
+        <v>27844</v>
+      </c>
+      <c r="I72" s="8">
+        <v>27243</v>
+      </c>
+      <c r="J72" s="8">
+        <v>25904</v>
+      </c>
+      <c r="K72" s="8">
+        <v>27294</v>
+      </c>
+      <c r="L72" s="8">
+        <v>27535</v>
+      </c>
+      <c r="M72" s="8">
+        <v>34939</v>
+      </c>
+      <c r="N72" s="17">
+        <f>SUM(B72:M72)</f>
+        <v>315818</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14" s="3" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B73" s="11">
+        <v>109683</v>
+      </c>
+      <c r="C73" s="11">
+        <v>94249</v>
+      </c>
+      <c r="D73" s="11">
+        <v>113042</v>
+      </c>
+      <c r="E73" s="11">
+        <v>112931</v>
+      </c>
+      <c r="F73" s="11">
+        <v>110005</v>
+      </c>
+      <c r="G73" s="11">
+        <v>107272</v>
+      </c>
+      <c r="H73" s="11">
+        <v>126828</v>
+      </c>
+      <c r="I73" s="11">
+        <v>124573</v>
+      </c>
+      <c r="J73" s="11">
+        <v>110233</v>
+      </c>
+      <c r="K73" s="11">
+        <v>116932</v>
+      </c>
+      <c r="L73" s="11">
+        <v>122958</v>
+      </c>
+      <c r="M73" s="11">
+        <v>123737</v>
+      </c>
+      <c r="N73" s="12">
+        <f t="shared" ref="N73" si="93">SUM(B73:M73)</f>
+        <v>1372443</v>
+      </c>
+    </row>
+    <row r="74" spans="1:14" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B74" s="8">
+        <v>1561</v>
+      </c>
+      <c r="C74" s="8">
+        <v>1503</v>
+      </c>
+      <c r="D74" s="8">
+        <v>2041</v>
+      </c>
+      <c r="E74" s="8">
+        <v>1352</v>
+      </c>
+      <c r="F74" s="8">
+        <v>1566</v>
+      </c>
+      <c r="G74" s="8">
+        <v>934</v>
+      </c>
+      <c r="H74" s="8">
+        <v>1512</v>
+      </c>
+      <c r="I74" s="8">
+        <v>1366</v>
+      </c>
+      <c r="J74" s="8">
+        <v>1306</v>
+      </c>
+      <c r="K74" s="8">
+        <v>1281</v>
+      </c>
+      <c r="L74" s="8">
+        <v>1118</v>
+      </c>
+      <c r="M74" s="8">
+        <v>1927</v>
+      </c>
+      <c r="N74" s="17">
+        <f>SUM(B74:M74)</f>
+        <v>17467</v>
+      </c>
+    </row>
+    <row r="75" spans="1:14" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B75" s="12">
+        <f>SUM(B71:B74)</f>
+        <v>135644</v>
+      </c>
+      <c r="C75" s="12">
+        <f t="shared" ref="C75" si="94">SUM(C71:C74)</f>
+        <v>116697</v>
+      </c>
+      <c r="D75" s="12">
+        <f t="shared" ref="D75" si="95">SUM(D71:D74)</f>
+        <v>139732</v>
+      </c>
+      <c r="E75" s="12">
+        <f t="shared" ref="E75" si="96">SUM(E71:E74)</f>
+        <v>139218</v>
+      </c>
+      <c r="F75" s="12">
+        <f t="shared" ref="F75" si="97">SUM(F71:F74)</f>
+        <v>137448</v>
+      </c>
+      <c r="G75" s="12">
+        <f t="shared" ref="G75" si="98">SUM(G71:G74)</f>
+        <v>132459</v>
+      </c>
+      <c r="H75" s="12">
+        <f t="shared" ref="H75" si="99">SUM(H71:H74)</f>
+        <v>156184</v>
+      </c>
+      <c r="I75" s="12">
+        <f t="shared" ref="I75" si="100">SUM(I71:I74)</f>
+        <v>153182</v>
+      </c>
+      <c r="J75" s="12">
+        <f t="shared" ref="J75" si="101">SUM(J71:J74)</f>
+        <v>137443</v>
+      </c>
+      <c r="K75" s="12">
+        <f t="shared" ref="K75" si="102">SUM(K71:K74)</f>
+        <v>145507</v>
+      </c>
+      <c r="L75" s="12">
+        <f t="shared" ref="L75" si="103">SUM(L71:L74)</f>
+        <v>151611</v>
+      </c>
+      <c r="M75" s="12">
+        <f t="shared" ref="M75" si="104">SUM(M71:M74)</f>
+        <v>160603</v>
+      </c>
+      <c r="N75" s="12">
+        <f t="shared" ref="N75" si="105">SUM(N71:N74)</f>
+        <v>1705728</v>
+      </c>
+    </row>
+    <row r="76" spans="1:14" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A76" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B76" s="15">
+        <v>7540603</v>
+      </c>
+      <c r="C76" s="15">
+        <v>6820368</v>
+      </c>
+      <c r="D76" s="15">
+        <v>8101983</v>
+      </c>
+      <c r="E76" s="15">
+        <v>8179550</v>
+      </c>
+      <c r="F76" s="15">
+        <v>8289659</v>
+      </c>
+      <c r="G76" s="15">
+        <v>8174645</v>
+      </c>
+      <c r="H76" s="15">
+        <v>9430002</v>
+      </c>
+      <c r="I76" s="15">
+        <v>8844439</v>
+      </c>
+      <c r="J76" s="15">
+        <v>7775634</v>
+      </c>
+      <c r="K76" s="15">
+        <v>8459997</v>
+      </c>
+      <c r="L76" s="15">
+        <v>8542634</v>
+      </c>
+      <c r="M76" s="15">
+        <v>8820424</v>
+      </c>
+      <c r="N76" s="15">
+        <f>SUM(B76:M76)</f>
+        <v>98979938</v>
+      </c>
+    </row>
+    <row r="78" spans="1:14" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="29">
+        <v>2019</v>
+      </c>
+      <c r="B78" s="29"/>
+      <c r="C78" s="29"/>
+      <c r="D78" s="29"/>
+      <c r="E78" s="29"/>
+      <c r="F78" s="29"/>
+      <c r="G78" s="29"/>
+      <c r="H78" s="29"/>
+      <c r="I78" s="29"/>
+      <c r="J78" s="29"/>
+      <c r="K78" s="29"/>
+      <c r="L78" s="29"/>
+      <c r="M78" s="29"/>
+      <c r="N78" s="29"/>
+    </row>
+    <row r="79" spans="1:14" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C79" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E79" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F79" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G79" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="H79" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="I79" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="J79" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="K79" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="L79" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="M79" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="N79" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="80" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B80" s="8">
+        <v>30396</v>
+      </c>
+      <c r="C80" s="8">
+        <v>25842</v>
+      </c>
+      <c r="D80" s="8">
+        <v>29443</v>
+      </c>
+      <c r="E80" s="8">
+        <v>33333</v>
+      </c>
+      <c r="F80" s="8">
+        <v>31163</v>
+      </c>
+      <c r="G80" s="8">
+        <v>30743</v>
+      </c>
+      <c r="H80" s="8">
+        <v>30959</v>
+      </c>
+      <c r="I80" s="8">
+        <v>30222</v>
+      </c>
+      <c r="J80" s="8">
+        <v>27768</v>
+      </c>
+      <c r="K80" s="8">
+        <v>30110</v>
+      </c>
+      <c r="L80" s="8">
+        <v>33995</v>
+      </c>
+      <c r="M80" s="8">
+        <v>38652</v>
+      </c>
+      <c r="N80" s="17">
+        <f>SUM(B80:M80)</f>
+        <v>372626</v>
+      </c>
+    </row>
+    <row r="81" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B81" s="11">
+        <v>114845</v>
+      </c>
+      <c r="C81" s="11">
+        <v>102216</v>
+      </c>
+      <c r="D81" s="11">
+        <v>115929</v>
+      </c>
+      <c r="E81" s="11">
+        <v>124589</v>
+      </c>
+      <c r="F81" s="11">
+        <v>130162</v>
+      </c>
+      <c r="G81" s="11">
+        <v>121118</v>
+      </c>
+      <c r="H81" s="11">
+        <v>135406</v>
+      </c>
+      <c r="I81" s="11">
+        <v>132584</v>
+      </c>
+      <c r="J81" s="11">
+        <v>115612</v>
+      </c>
+      <c r="K81" s="11">
+        <v>129229</v>
+      </c>
+      <c r="L81" s="11">
+        <v>123654</v>
+      </c>
+      <c r="M81" s="11">
+        <v>134284</v>
+      </c>
+      <c r="N81" s="12">
+        <f t="shared" ref="N81" si="106">SUM(B81:M81)</f>
+        <v>1479628</v>
+      </c>
+    </row>
+    <row r="82" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B82" s="8">
+        <v>1630</v>
+      </c>
+      <c r="C82" s="8">
+        <v>943</v>
+      </c>
+      <c r="D82" s="8">
+        <v>1553</v>
+      </c>
+      <c r="E82" s="8">
+        <v>1697</v>
+      </c>
+      <c r="F82" s="8">
+        <v>1703</v>
+      </c>
+      <c r="G82" s="8">
+        <v>1913</v>
+      </c>
+      <c r="H82" s="8">
+        <v>2399</v>
+      </c>
+      <c r="I82" s="8">
+        <v>1972</v>
+      </c>
+      <c r="J82" s="8">
+        <v>1360</v>
+      </c>
+      <c r="K82" s="8">
+        <v>1479</v>
+      </c>
+      <c r="L82" s="8">
+        <v>1778</v>
+      </c>
+      <c r="M82" s="8">
+        <v>2224</v>
+      </c>
+      <c r="N82" s="17">
+        <f>SUM(B82:M82)</f>
+        <v>20651</v>
+      </c>
+    </row>
+    <row r="83" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" s="12">
+        <f>SUM(B79:B82)</f>
+        <v>146871</v>
+      </c>
+      <c r="C83" s="12">
+        <f t="shared" ref="C83" si="107">SUM(C79:C82)</f>
+        <v>129001</v>
+      </c>
+      <c r="D83" s="12">
+        <f t="shared" ref="D83" si="108">SUM(D79:D82)</f>
+        <v>146925</v>
+      </c>
+      <c r="E83" s="12">
+        <f t="shared" ref="E83" si="109">SUM(E79:E82)</f>
+        <v>159619</v>
+      </c>
+      <c r="F83" s="12">
+        <f t="shared" ref="F83" si="110">SUM(F79:F82)</f>
+        <v>163028</v>
+      </c>
+      <c r="G83" s="12">
+        <f t="shared" ref="G83" si="111">SUM(G79:G82)</f>
+        <v>153774</v>
+      </c>
+      <c r="H83" s="12">
+        <f t="shared" ref="H83" si="112">SUM(H79:H82)</f>
+        <v>168764</v>
+      </c>
+      <c r="I83" s="12">
+        <f t="shared" ref="I83" si="113">SUM(I79:I82)</f>
+        <v>164778</v>
+      </c>
+      <c r="J83" s="12">
+        <f t="shared" ref="J83" si="114">SUM(J79:J82)</f>
+        <v>144740</v>
+      </c>
+      <c r="K83" s="12">
+        <f t="shared" ref="K83" si="115">SUM(K79:K82)</f>
+        <v>160818</v>
+      </c>
+      <c r="L83" s="12">
+        <f t="shared" ref="L83" si="116">SUM(L79:L82)</f>
+        <v>159427</v>
+      </c>
+      <c r="M83" s="12">
+        <f t="shared" ref="M83" si="117">SUM(M79:M82)</f>
+        <v>175160</v>
+      </c>
+      <c r="N83" s="12">
+        <f t="shared" ref="N83" si="118">SUM(N79:N82)</f>
+        <v>1872905</v>
+      </c>
+    </row>
+    <row r="84" spans="1:14" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A84" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B84" s="15">
+        <v>7965379</v>
+      </c>
+      <c r="C84" s="15">
+        <v>7147655</v>
+      </c>
+      <c r="D84" s="15">
+        <v>8550795</v>
+      </c>
+      <c r="E84" s="15">
+        <v>8877120</v>
+      </c>
+      <c r="F84" s="15">
+        <v>9373073</v>
+      </c>
+      <c r="G84" s="15">
+        <v>9079647</v>
+      </c>
+      <c r="H84" s="15">
+        <v>10002586</v>
+      </c>
+      <c r="I84" s="15">
+        <v>9506760</v>
+      </c>
+      <c r="J84" s="15">
+        <v>8319375</v>
+      </c>
+      <c r="K84" s="15">
+        <v>9175644</v>
+      </c>
+      <c r="L84" s="15">
+        <v>9104339</v>
+      </c>
+      <c r="M84" s="15">
+        <v>9491120</v>
+      </c>
+      <c r="N84" s="15">
+        <f>SUM(B84:M84)</f>
+        <v>106593493</v>
+      </c>
+    </row>
+    <row r="85" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="21"/>
+      <c r="B85" s="22"/>
+      <c r="C85" s="22"/>
+      <c r="D85" s="22"/>
+      <c r="E85" s="22"/>
+      <c r="F85" s="22"/>
+      <c r="G85" s="22"/>
+      <c r="H85" s="22"/>
+      <c r="I85" s="22"/>
+      <c r="J85" s="22"/>
+      <c r="K85" s="22"/>
+      <c r="L85" s="22"/>
+      <c r="M85" s="22"/>
+      <c r="N85" s="22"/>
+    </row>
+    <row r="86" spans="1:14" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="29">
+        <v>2020</v>
+      </c>
+      <c r="B86" s="29"/>
+      <c r="C86" s="29"/>
+      <c r="D86" s="29"/>
+      <c r="E86" s="29"/>
+      <c r="F86" s="29"/>
+      <c r="G86" s="29"/>
+      <c r="H86" s="29"/>
+      <c r="I86" s="29"/>
+      <c r="J86" s="29"/>
+      <c r="K86" s="29"/>
+      <c r="L86" s="29"/>
+      <c r="M86" s="29"/>
+      <c r="N86" s="29"/>
+    </row>
+    <row r="87" spans="1:14" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C87" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D87" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E87" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F87" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G87" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="H87" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="I87" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="J87" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="K87" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="L87" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="M87" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="N87" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="88" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B88" s="8">
+        <v>35125</v>
+      </c>
+      <c r="C88" s="8">
+        <v>30671</v>
+      </c>
+      <c r="D88" s="8">
+        <v>31383</v>
+      </c>
+      <c r="E88" s="8">
+        <v>7641</v>
+      </c>
+      <c r="F88" s="8">
+        <v>5551</v>
+      </c>
+      <c r="G88" s="8">
+        <v>10433</v>
+      </c>
+      <c r="H88" s="8">
+        <v>14745</v>
+      </c>
+      <c r="I88" s="8">
+        <v>24673</v>
+      </c>
+      <c r="J88" s="8">
+        <v>24100</v>
+      </c>
+      <c r="K88" s="8">
+        <v>26937</v>
+      </c>
+      <c r="L88" s="8">
+        <v>29309</v>
+      </c>
+      <c r="M88" s="8">
+        <v>33159</v>
+      </c>
+      <c r="N88" s="8">
+        <f>SUM(B88:M88)</f>
+        <v>273727</v>
+      </c>
+    </row>
+    <row r="89" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B89" s="11">
+        <v>120953</v>
+      </c>
+      <c r="C89" s="11">
+        <v>109618</v>
+      </c>
+      <c r="D89" s="11">
+        <v>89378</v>
+      </c>
+      <c r="E89" s="11">
+        <v>13117</v>
+      </c>
+      <c r="F89" s="11">
+        <v>10310</v>
+      </c>
+      <c r="G89" s="11">
+        <v>21863</v>
+      </c>
+      <c r="H89" s="11">
+        <v>38106</v>
+      </c>
+      <c r="I89" s="11">
+        <v>52452</v>
+      </c>
+      <c r="J89" s="11">
+        <v>61615</v>
+      </c>
+      <c r="K89" s="11">
+        <v>68309</v>
+      </c>
+      <c r="L89" s="11">
+        <v>78398</v>
+      </c>
+      <c r="M89" s="11">
+        <v>85155</v>
+      </c>
+      <c r="N89" s="12">
+        <f t="shared" ref="N89" si="119">SUM(B89:M89)</f>
+        <v>749274</v>
+      </c>
+    </row>
+    <row r="90" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B90" s="8">
+        <v>2258</v>
+      </c>
+      <c r="C90" s="8">
+        <v>1934</v>
+      </c>
+      <c r="D90" s="8">
+        <v>1523</v>
+      </c>
+      <c r="E90" s="8">
+        <v>56</v>
+      </c>
+      <c r="F90" s="24">
         <v>49</v>
       </c>
-      <c r="B6" s="43"/>
-[...44 lines deleted...]
-      <c r="E7" s="24" t="s">
+      <c r="G90" s="8">
+        <v>197</v>
+      </c>
+      <c r="H90" s="8">
+        <v>32</v>
+      </c>
+      <c r="I90" s="8">
+        <v>36</v>
+      </c>
+      <c r="J90" s="8">
+        <v>61</v>
+      </c>
+      <c r="K90" s="8">
+        <v>63</v>
+      </c>
+      <c r="L90" s="8">
+        <v>21</v>
+      </c>
+      <c r="M90" s="8">
+        <v>102</v>
+      </c>
+      <c r="N90" s="8">
+        <f>SUM(B90:M90)</f>
+        <v>6332</v>
+      </c>
+    </row>
+    <row r="91" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B91" s="12">
+        <f>SUM(B88:B90)</f>
+        <v>158336</v>
+      </c>
+      <c r="C91" s="12">
+        <f t="shared" ref="C91:N91" si="120">SUM(C88:C90)</f>
+        <v>142223</v>
+      </c>
+      <c r="D91" s="12">
+        <f t="shared" si="120"/>
+        <v>122284</v>
+      </c>
+      <c r="E91" s="12">
+        <f t="shared" si="120"/>
+        <v>20814</v>
+      </c>
+      <c r="F91" s="12">
+        <f t="shared" si="120"/>
+        <v>15910</v>
+      </c>
+      <c r="G91" s="12">
+        <f t="shared" si="120"/>
+        <v>32493</v>
+      </c>
+      <c r="H91" s="12">
+        <f t="shared" si="120"/>
+        <v>52883</v>
+      </c>
+      <c r="I91" s="12">
+        <f t="shared" si="120"/>
+        <v>77161</v>
+      </c>
+      <c r="J91" s="12">
+        <f t="shared" si="120"/>
+        <v>85776</v>
+      </c>
+      <c r="K91" s="12">
+        <f t="shared" si="120"/>
+        <v>95309</v>
+      </c>
+      <c r="L91" s="12">
+        <f t="shared" si="120"/>
+        <v>107728</v>
+      </c>
+      <c r="M91" s="12">
+        <f t="shared" si="120"/>
+        <v>118416</v>
+      </c>
+      <c r="N91" s="12">
+        <f t="shared" si="120"/>
+        <v>1029333</v>
+      </c>
+    </row>
+    <row r="92" spans="1:14" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A92" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B92" s="15">
+        <v>8800063</v>
+      </c>
+      <c r="C92" s="15">
+        <v>8141396</v>
+      </c>
+      <c r="D92" s="15">
+        <v>6133296</v>
+      </c>
+      <c r="E92" s="15">
+        <v>841014</v>
+      </c>
+      <c r="F92" s="15">
+        <v>794020</v>
+      </c>
+      <c r="G92" s="15">
+        <v>1815820</v>
+      </c>
+      <c r="H92" s="15">
+        <v>3404619</v>
+      </c>
+      <c r="I92" s="15">
+        <v>4313725</v>
+      </c>
+      <c r="J92" s="15">
+        <v>4715714</v>
+      </c>
+      <c r="K92" s="15">
+        <v>5522181</v>
+      </c>
+      <c r="L92" s="15">
+        <v>5937948</v>
+      </c>
+      <c r="M92" s="15">
+        <v>6389213</v>
+      </c>
+      <c r="N92" s="15">
+        <f>SUM(B92:M92)</f>
+        <v>56809009</v>
+      </c>
+    </row>
+    <row r="94" spans="1:14" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="29">
+        <v>2021</v>
+      </c>
+      <c r="B94" s="29"/>
+      <c r="C94" s="29"/>
+      <c r="D94" s="29"/>
+      <c r="E94" s="29"/>
+      <c r="F94" s="29"/>
+      <c r="G94" s="29"/>
+      <c r="H94" s="29"/>
+      <c r="I94" s="29"/>
+      <c r="J94" s="29"/>
+      <c r="K94" s="29"/>
+      <c r="L94" s="29"/>
+      <c r="M94" s="29"/>
+      <c r="N94" s="29"/>
+    </row>
+    <row r="95" spans="1:14" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C95" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E95" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F95" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G95" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="H95" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="I95" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="J95" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="K95" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="L95" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="M95" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="N95" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="96" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B96" s="8">
+        <v>30850</v>
+      </c>
+      <c r="C96" s="8">
+        <v>21983</v>
+      </c>
+      <c r="D96" s="8">
+        <v>29521</v>
+      </c>
+      <c r="E96" s="8">
+        <v>33373</v>
+      </c>
+      <c r="F96" s="8">
+        <v>34527</v>
+      </c>
+      <c r="G96" s="8">
+        <v>34148</v>
+      </c>
+      <c r="H96" s="8">
+        <v>35359</v>
+      </c>
+      <c r="I96" s="8">
+        <v>36102</v>
+      </c>
+      <c r="J96" s="8">
+        <v>33393</v>
+      </c>
+      <c r="K96" s="8">
+        <v>36346</v>
+      </c>
+      <c r="L96" s="8">
+        <v>39828</v>
+      </c>
+      <c r="M96" s="8">
+        <v>44300</v>
+      </c>
+      <c r="N96" s="9">
+        <f>SUM(B96:M96)</f>
+        <v>409730</v>
+      </c>
+    </row>
+    <row r="97" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B97" s="11">
+        <v>81980</v>
+      </c>
+      <c r="C97" s="11">
+        <v>65108</v>
+      </c>
+      <c r="D97" s="11">
+        <v>90505</v>
+      </c>
+      <c r="E97" s="11">
+        <v>94740</v>
+      </c>
+      <c r="F97" s="11">
+        <v>96110</v>
+      </c>
+      <c r="G97" s="11">
+        <v>94396</v>
+      </c>
+      <c r="H97" s="11">
+        <v>104261</v>
+      </c>
+      <c r="I97" s="11">
+        <v>100422</v>
+      </c>
+      <c r="J97" s="11">
+        <v>91704</v>
+      </c>
+      <c r="K97" s="11">
+        <v>105098</v>
+      </c>
+      <c r="L97" s="11">
+        <v>115875</v>
+      </c>
+      <c r="M97" s="11">
+        <v>129735</v>
+      </c>
+      <c r="N97" s="12">
+        <f t="shared" ref="N97" si="121">SUM(B97:M97)</f>
+        <v>1169934</v>
+      </c>
+    </row>
+    <row r="98" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B98" s="8">
+        <v>89</v>
+      </c>
+      <c r="C98" s="8">
         <v>56</v>
       </c>
-      <c r="F7" s="24" t="s">
-[...17 lines deleted...]
-      <c r="L7" s="24" t="s">
+      <c r="D98" s="8">
+        <v>109</v>
+      </c>
+      <c r="E98" s="8">
+        <v>173</v>
+      </c>
+      <c r="F98" s="24">
         <v>63</v>
       </c>
-      <c r="M7" s="24" t="s">
-[...49 lines deleted...]
-      <c r="A8" s="29" t="s">
+      <c r="G98" s="8">
+        <v>36</v>
+      </c>
+      <c r="H98" s="8">
+        <v>236</v>
+      </c>
+      <c r="I98" s="8">
+        <v>82</v>
+      </c>
+      <c r="J98" s="8">
+        <v>81</v>
+      </c>
+      <c r="K98" s="8">
+        <v>516</v>
+      </c>
+      <c r="L98" s="8">
+        <v>43</v>
+      </c>
+      <c r="M98" s="8">
+        <v>115</v>
+      </c>
+      <c r="N98" s="9">
+        <f>SUM(B98:M98)</f>
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="99" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B99" s="12">
+        <f>SUM(B96:B98)</f>
+        <v>112919</v>
+      </c>
+      <c r="C99" s="12">
+        <f>SUM(C96:C98)</f>
+        <v>87147</v>
+      </c>
+      <c r="D99" s="12">
+        <f t="shared" ref="D99:N99" si="122">SUM(D96:D98)</f>
+        <v>120135</v>
+      </c>
+      <c r="E99" s="12">
+        <f t="shared" si="122"/>
+        <v>128286</v>
+      </c>
+      <c r="F99" s="12">
+        <f t="shared" si="122"/>
+        <v>130700</v>
+      </c>
+      <c r="G99" s="12">
+        <f t="shared" si="122"/>
+        <v>128580</v>
+      </c>
+      <c r="H99" s="12">
+        <f t="shared" si="122"/>
+        <v>139856</v>
+      </c>
+      <c r="I99" s="12">
+        <f>SUM(I96:I98)</f>
+        <v>136606</v>
+      </c>
+      <c r="J99" s="12">
+        <f t="shared" si="122"/>
+        <v>125178</v>
+      </c>
+      <c r="K99" s="12">
+        <f t="shared" si="122"/>
+        <v>141960</v>
+      </c>
+      <c r="L99" s="12">
+        <f t="shared" si="122"/>
+        <v>155746</v>
+      </c>
+      <c r="M99" s="12">
+        <f t="shared" si="122"/>
+        <v>174150</v>
+      </c>
+      <c r="N99" s="12">
+        <f t="shared" si="122"/>
+        <v>1581263</v>
+      </c>
+    </row>
+    <row r="100" spans="1:14" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A100" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B100" s="15">
+        <v>5474746</v>
+      </c>
+      <c r="C100" s="15">
+        <v>4501407</v>
+      </c>
+      <c r="D100" s="15">
+        <v>6424583</v>
+      </c>
+      <c r="E100" s="15">
+        <v>7019106</v>
+      </c>
+      <c r="F100" s="15">
+        <v>7697731</v>
+      </c>
+      <c r="G100" s="15">
+        <v>7719550</v>
+      </c>
+      <c r="H100" s="15">
+        <v>8846406</v>
+      </c>
+      <c r="I100" s="15">
+        <v>8069278</v>
+      </c>
+      <c r="J100" s="15">
+        <v>7282153</v>
+      </c>
+      <c r="K100" s="15">
+        <v>8373028</v>
+      </c>
+      <c r="L100" s="15">
+        <v>8761071</v>
+      </c>
+      <c r="M100" s="15">
+        <v>9508346</v>
+      </c>
+      <c r="N100" s="15">
+        <f>SUM(B100:M100)</f>
+        <v>89677405</v>
+      </c>
+    </row>
+    <row r="101" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B101" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="102" spans="1:14" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="29">
+        <v>2022</v>
+      </c>
+      <c r="B102" s="29"/>
+      <c r="C102" s="29"/>
+      <c r="D102" s="29"/>
+      <c r="E102" s="29"/>
+      <c r="F102" s="29"/>
+      <c r="G102" s="29"/>
+      <c r="H102" s="29"/>
+      <c r="I102" s="29"/>
+      <c r="J102" s="29"/>
+      <c r="K102" s="29"/>
+      <c r="L102" s="29"/>
+      <c r="M102" s="29"/>
+      <c r="N102" s="29"/>
+    </row>
+    <row r="103" spans="1:14" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="29" t="s">
+      <c r="B103" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C103" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="30">
+      <c r="D103" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E103" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F103" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G103" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="H103" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="I103" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="J103" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="K103" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="L103" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="M103" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="N103" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="104" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B104" s="8">
+        <v>37572</v>
+      </c>
+      <c r="C104" s="8">
+        <v>32876</v>
+      </c>
+      <c r="D104" s="8">
+        <v>38021</v>
+      </c>
+      <c r="E104" s="8">
+        <v>43773</v>
+      </c>
+      <c r="F104" s="8">
+        <v>42574</v>
+      </c>
+      <c r="G104" s="8">
+        <v>39809</v>
+      </c>
+      <c r="H104" s="8">
+        <v>43521</v>
+      </c>
+      <c r="I104" s="8">
+        <v>38989</v>
+      </c>
+      <c r="J104" s="8">
+        <v>37079</v>
+      </c>
+      <c r="K104" s="8">
+        <v>41408</v>
+      </c>
+      <c r="L104" s="8">
+        <v>45173</v>
+      </c>
+      <c r="M104" s="8">
+        <v>48752</v>
+      </c>
+      <c r="N104" s="9">
+        <f>SUM(B104:M104)</f>
+        <v>489547</v>
+      </c>
+    </row>
+    <row r="105" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B105" s="11">
+        <v>112123</v>
+      </c>
+      <c r="C105" s="11">
+        <v>100441</v>
+      </c>
+      <c r="D105" s="11">
+        <v>127841</v>
+      </c>
+      <c r="E105" s="11">
+        <v>128439</v>
+      </c>
+      <c r="F105" s="11">
+        <v>131350</v>
+      </c>
+      <c r="G105" s="11">
+        <v>120082</v>
+      </c>
+      <c r="H105" s="11">
+        <v>127551</v>
+      </c>
+      <c r="I105" s="11">
+        <v>141629</v>
+      </c>
+      <c r="J105" s="11">
+        <v>130558</v>
+      </c>
+      <c r="K105" s="11">
+        <v>142286</v>
+      </c>
+      <c r="L105" s="11">
+        <v>143559</v>
+      </c>
+      <c r="M105" s="11">
+        <v>157896</v>
+      </c>
+      <c r="N105" s="12">
+        <f t="shared" ref="N105" si="123">SUM(B105:M105)</f>
+        <v>1563755</v>
+      </c>
+    </row>
+    <row r="106" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B106" s="8">
+        <v>135</v>
+      </c>
+      <c r="C106" s="8">
+        <v>33</v>
+      </c>
+      <c r="D106" s="8">
+        <v>86</v>
+      </c>
+      <c r="E106" s="8">
+        <v>188</v>
+      </c>
+      <c r="F106" s="8">
+        <v>100</v>
+      </c>
+      <c r="G106" s="8">
+        <v>141</v>
+      </c>
+      <c r="H106" s="8">
+        <v>88</v>
+      </c>
+      <c r="I106" s="8">
+        <v>85</v>
+      </c>
+      <c r="J106" s="8">
+        <v>170</v>
+      </c>
+      <c r="K106" s="8">
+        <v>126</v>
+      </c>
+      <c r="L106" s="8">
+        <v>195</v>
+      </c>
+      <c r="M106" s="8">
+        <v>234</v>
+      </c>
+      <c r="N106" s="9">
+        <f>SUM(B106:M106)</f>
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="107" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B107" s="12">
+        <f>SUM(B104:B106)</f>
+        <v>149830</v>
+      </c>
+      <c r="C107" s="12">
+        <f>SUM(C104:C106)</f>
+        <v>133350</v>
+      </c>
+      <c r="D107" s="12">
+        <f t="shared" ref="D107:H107" si="124">SUM(D104:D106)</f>
+        <v>165948</v>
+      </c>
+      <c r="E107" s="12">
+        <f t="shared" si="124"/>
+        <v>172400</v>
+      </c>
+      <c r="F107" s="12">
+        <f t="shared" si="124"/>
+        <v>174024</v>
+      </c>
+      <c r="G107" s="12">
+        <f t="shared" si="124"/>
+        <v>160032</v>
+      </c>
+      <c r="H107" s="12">
+        <f t="shared" si="124"/>
+        <v>171160</v>
+      </c>
+      <c r="I107" s="12">
+        <f>SUM(I104:I106)</f>
+        <v>180703</v>
+      </c>
+      <c r="J107" s="12">
+        <f t="shared" ref="J107:N107" si="125">SUM(J104:J106)</f>
+        <v>167807</v>
+      </c>
+      <c r="K107" s="12">
+        <f t="shared" si="125"/>
+        <v>183820</v>
+      </c>
+      <c r="L107" s="12">
+        <f t="shared" si="125"/>
+        <v>188927</v>
+      </c>
+      <c r="M107" s="12">
+        <f t="shared" si="125"/>
+        <v>206882</v>
+      </c>
+      <c r="N107" s="12">
+        <f t="shared" si="125"/>
+        <v>2054883</v>
+      </c>
+    </row>
+    <row r="108" spans="1:14" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A108" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B108" s="15">
+        <v>7668268</v>
+      </c>
+      <c r="C108" s="15">
+        <v>7204114</v>
+      </c>
+      <c r="D108" s="15">
+        <v>9043703</v>
+      </c>
+      <c r="E108" s="15">
+        <v>9527038</v>
+      </c>
+      <c r="F108" s="15">
+        <v>9381174</v>
+      </c>
+      <c r="G108" s="15">
+        <v>8971555</v>
+      </c>
+      <c r="H108" s="15">
+        <v>10679878</v>
+      </c>
+      <c r="I108" s="15">
+        <v>10456708</v>
+      </c>
+      <c r="J108" s="15">
+        <v>9367602</v>
+      </c>
+      <c r="K108" s="15">
+        <v>10273819</v>
+      </c>
+      <c r="L108" s="15">
+        <v>10319703</v>
+      </c>
+      <c r="M108" s="15">
+        <v>11068346</v>
+      </c>
+      <c r="N108" s="15">
+        <f>SUM(B108:M108)</f>
+        <v>113961908</v>
+      </c>
+    </row>
+    <row r="109" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B109" s="16"/>
+    </row>
+    <row r="110" spans="1:14" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="29">
+        <v>2023</v>
+      </c>
+      <c r="B110" s="29"/>
+      <c r="C110" s="29"/>
+      <c r="D110" s="29"/>
+      <c r="E110" s="29"/>
+      <c r="F110" s="29"/>
+      <c r="G110" s="29"/>
+      <c r="H110" s="29"/>
+      <c r="I110" s="29"/>
+      <c r="J110" s="29"/>
+      <c r="K110" s="29"/>
+      <c r="L110" s="29"/>
+      <c r="M110" s="29"/>
+      <c r="N110" s="29"/>
+    </row>
+    <row r="111" spans="1:14" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B111" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C111" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D111" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E111" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F111" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G111" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="H111" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="I111" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="J111" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="K111" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="L111" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="M111" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="N111" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="112" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B112" s="8">
+        <v>39936</v>
+      </c>
+      <c r="C112" s="8">
+        <v>38845</v>
+      </c>
+      <c r="D112" s="8">
+        <v>44742</v>
+      </c>
+      <c r="E112" s="8">
+        <v>41099</v>
+      </c>
+      <c r="F112" s="8">
+        <v>40995</v>
+      </c>
+      <c r="G112" s="8">
+        <v>41525</v>
+      </c>
+      <c r="H112" s="8">
+        <v>49506</v>
+      </c>
+      <c r="I112" s="8">
+        <v>50510</v>
+      </c>
+      <c r="J112" s="8">
+        <v>43572</v>
+      </c>
+      <c r="K112" s="8">
+        <v>42662</v>
+      </c>
+      <c r="L112" s="8">
+        <v>46725</v>
+      </c>
+      <c r="M112" s="8">
+        <v>57355</v>
+      </c>
+      <c r="N112" s="9">
+        <f>SUM(B112:M112)</f>
+        <v>537472</v>
+      </c>
+    </row>
+    <row r="113" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B113" s="11">
+        <v>151337</v>
+      </c>
+      <c r="C113" s="11">
+        <v>134402</v>
+      </c>
+      <c r="D113" s="11">
+        <v>153083</v>
+      </c>
+      <c r="E113" s="11">
+        <v>153942</v>
+      </c>
+      <c r="F113" s="11">
+        <v>149789</v>
+      </c>
+      <c r="G113" s="11">
+        <v>135471</v>
+      </c>
+      <c r="H113" s="11">
+        <v>144301</v>
+      </c>
+      <c r="I113" s="11">
+        <v>154105</v>
+      </c>
+      <c r="J113" s="11">
+        <v>128456</v>
+      </c>
+      <c r="K113" s="11">
+        <v>135833</v>
+      </c>
+      <c r="L113" s="11">
+        <v>158040</v>
+      </c>
+      <c r="M113" s="11">
+        <v>157623</v>
+      </c>
+      <c r="N113" s="12">
+        <f t="shared" ref="N113" si="126">SUM(B113:M113)</f>
+        <v>1756382</v>
+      </c>
+    </row>
+    <row r="114" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B114" s="8">
+        <v>199</v>
+      </c>
+      <c r="C114" s="8">
+        <v>204</v>
+      </c>
+      <c r="D114" s="8">
+        <v>240</v>
+      </c>
+      <c r="E114" s="8">
+        <v>391</v>
+      </c>
+      <c r="F114" s="8">
+        <v>160</v>
+      </c>
+      <c r="G114" s="8">
+        <v>143</v>
+      </c>
+      <c r="H114" s="8">
+        <v>284</v>
+      </c>
+      <c r="I114" s="8">
+        <v>210</v>
+      </c>
+      <c r="J114" s="8">
+        <v>108</v>
+      </c>
+      <c r="K114" s="8">
+        <v>1294</v>
+      </c>
+      <c r="L114" s="8">
+        <v>127</v>
+      </c>
+      <c r="M114" s="8">
+        <v>325</v>
+      </c>
+      <c r="N114" s="9">
+        <f>SUM(B114:M114)</f>
+        <v>3685</v>
+      </c>
+    </row>
+    <row r="115" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B115" s="12">
+        <f>SUM(B112:B114)</f>
+        <v>191472</v>
+      </c>
+      <c r="C115" s="12">
+        <f>SUM(C112:C114)</f>
+        <v>173451</v>
+      </c>
+      <c r="D115" s="12">
+        <f t="shared" ref="D115:H115" si="127">SUM(D112:D114)</f>
+        <v>198065</v>
+      </c>
+      <c r="E115" s="12">
+        <f t="shared" si="127"/>
+        <v>195432</v>
+      </c>
+      <c r="F115" s="12">
+        <f t="shared" si="127"/>
+        <v>190944</v>
+      </c>
+      <c r="G115" s="12">
+        <f t="shared" si="127"/>
+        <v>177139</v>
+      </c>
+      <c r="H115" s="12">
+        <f t="shared" si="127"/>
+        <v>194091</v>
+      </c>
+      <c r="I115" s="12">
+        <f>SUM(I112:I114)</f>
+        <v>204825</v>
+      </c>
+      <c r="J115" s="12">
+        <f t="shared" ref="J115:N115" si="128">SUM(J112:J114)</f>
+        <v>172136</v>
+      </c>
+      <c r="K115" s="12">
+        <f t="shared" si="128"/>
+        <v>179789</v>
+      </c>
+      <c r="L115" s="12">
+        <f t="shared" si="128"/>
+        <v>204892</v>
+      </c>
+      <c r="M115" s="12">
+        <f t="shared" si="128"/>
+        <v>215303</v>
+      </c>
+      <c r="N115" s="12">
+        <f t="shared" si="128"/>
+        <v>2297539</v>
+      </c>
+    </row>
+    <row r="116" spans="1:14" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A116" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B116" s="15">
+        <v>10060075</v>
+      </c>
+      <c r="C116" s="15">
+        <v>8982050</v>
+      </c>
+      <c r="D116" s="15">
+        <v>10528172</v>
+      </c>
+      <c r="E116" s="15">
+        <v>10803382</v>
+      </c>
+      <c r="F116" s="15">
+        <v>10649591</v>
+      </c>
+      <c r="G116" s="15">
+        <v>10569872</v>
+      </c>
+      <c r="H116" s="15">
+        <v>12036081</v>
+      </c>
+      <c r="I116" s="15">
+        <v>12077877</v>
+      </c>
+      <c r="J116" s="15">
+        <v>10236332</v>
+      </c>
+      <c r="K116" s="15">
+        <v>10935925</v>
+      </c>
+      <c r="L116" s="15">
+        <v>10633794</v>
+      </c>
+      <c r="M116" s="15">
+        <v>10949384</v>
+      </c>
+      <c r="N116" s="15">
+        <f>SUM(B116:M116)</f>
+        <v>128462535</v>
+      </c>
+    </row>
+    <row r="119" spans="1:14" ht="20.25" x14ac:dyDescent="0.25">
+      <c r="A119" s="29">
+        <v>2024</v>
+      </c>
+      <c r="B119" s="29"/>
+      <c r="C119" s="29"/>
+      <c r="D119" s="29"/>
+      <c r="E119" s="29"/>
+      <c r="F119" s="29"/>
+      <c r="G119" s="29"/>
+      <c r="H119" s="29"/>
+      <c r="I119" s="29"/>
+      <c r="J119" s="29"/>
+      <c r="K119" s="29"/>
+      <c r="L119" s="29"/>
+      <c r="M119" s="29"/>
+      <c r="N119" s="29"/>
+    </row>
+    <row r="120" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A120" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B120" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C120" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D120" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E120" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F120" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G120" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="H120" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="I120" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="J120" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="K120" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="L120" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="M120" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="N120" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="121" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A121" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B121" s="8">
+        <v>54930</v>
+      </c>
+      <c r="C121" s="8">
+        <v>44958</v>
+      </c>
+      <c r="D121" s="8">
+        <v>49363</v>
+      </c>
+      <c r="E121" s="8">
+        <v>52571</v>
+      </c>
+      <c r="F121" s="8">
+        <v>52547</v>
+      </c>
+      <c r="G121" s="8">
+        <v>47390</v>
+      </c>
+      <c r="H121" s="8">
+        <v>53833</v>
+      </c>
+      <c r="I121" s="8">
+        <v>50790</v>
+      </c>
+      <c r="J121" s="8">
+        <v>47480</v>
+      </c>
+      <c r="K121" s="8">
+        <v>50747</v>
+      </c>
+      <c r="L121" s="8">
+        <v>48460</v>
+      </c>
+      <c r="M121" s="8">
+        <v>54229</v>
+      </c>
+      <c r="N121" s="9">
+        <f>SUM(B121:M121)</f>
+        <v>607298</v>
+      </c>
+    </row>
+    <row r="122" spans="1:14" ht="30" x14ac:dyDescent="0.25">
+      <c r="A122" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B122" s="11">
+        <v>133362</v>
+      </c>
+      <c r="C122" s="11">
+        <v>120727</v>
+      </c>
+      <c r="D122" s="11">
+        <v>136874</v>
+      </c>
+      <c r="E122" s="11">
+        <v>137208</v>
+      </c>
+      <c r="F122" s="11">
+        <v>139245</v>
+      </c>
+      <c r="G122" s="11">
+        <v>128486</v>
+      </c>
+      <c r="H122" s="11">
+        <v>146241</v>
+      </c>
+      <c r="I122" s="11">
+        <v>145528</v>
+      </c>
+      <c r="J122" s="11">
+        <v>135313</v>
+      </c>
+      <c r="K122" s="11">
+        <v>141670</v>
+      </c>
+      <c r="L122" s="11">
+        <v>143009</v>
+      </c>
+      <c r="M122" s="11">
+        <v>146694</v>
+      </c>
+      <c r="N122" s="12">
+        <f t="shared" ref="N122" si="129">SUM(B122:M122)</f>
+        <v>1654357</v>
+      </c>
+    </row>
+    <row r="123" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A123" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B123" s="8">
+        <v>663</v>
+      </c>
+      <c r="C123" s="8">
+        <v>639</v>
+      </c>
+      <c r="D123" s="8">
+        <v>809</v>
+      </c>
+      <c r="E123" s="8">
+        <v>810</v>
+      </c>
+      <c r="F123" s="8">
+        <v>853</v>
+      </c>
+      <c r="G123" s="8">
+        <v>858</v>
+      </c>
+      <c r="H123" s="8">
+        <v>1176</v>
+      </c>
+      <c r="I123" s="8">
+        <v>979</v>
+      </c>
+      <c r="J123" s="8">
+        <v>924</v>
+      </c>
+      <c r="K123" s="8">
+        <v>816</v>
+      </c>
+      <c r="L123" s="8">
+        <v>1046</v>
+      </c>
+      <c r="M123" s="8">
+        <v>1537</v>
+      </c>
+      <c r="N123" s="9">
+        <f>SUM(B123:M123)</f>
+        <v>11110</v>
+      </c>
+    </row>
+    <row r="124" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A124" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B124" s="12">
+        <f>SUM(B121:B123)</f>
+        <v>188955</v>
+      </c>
+      <c r="C124" s="12">
+        <f>SUM(C121:C123)</f>
+        <v>166324</v>
+      </c>
+      <c r="D124" s="12">
+        <f t="shared" ref="D124:H124" si="130">SUM(D121:D123)</f>
+        <v>187046</v>
+      </c>
+      <c r="E124" s="12">
+        <f t="shared" si="130"/>
+        <v>190589</v>
+      </c>
+      <c r="F124" s="12">
+        <f t="shared" si="130"/>
+        <v>192645</v>
+      </c>
+      <c r="G124" s="12">
+        <f t="shared" si="130"/>
+        <v>176734</v>
+      </c>
+      <c r="H124" s="12">
+        <f t="shared" si="130"/>
+        <v>201250</v>
+      </c>
+      <c r="I124" s="12">
+        <f>SUM(I121:I123)</f>
+        <v>197297</v>
+      </c>
+      <c r="J124" s="12">
+        <f t="shared" ref="J124:N124" si="131">SUM(J121:J123)</f>
+        <v>183717</v>
+      </c>
+      <c r="K124" s="12">
+        <f t="shared" si="131"/>
+        <v>193233</v>
+      </c>
+      <c r="L124" s="12">
+        <f t="shared" si="131"/>
+        <v>192515</v>
+      </c>
+      <c r="M124" s="12">
+        <f t="shared" si="131"/>
+        <v>202460</v>
+      </c>
+      <c r="N124" s="12">
+        <f t="shared" si="131"/>
+        <v>2272765</v>
+      </c>
+    </row>
+    <row r="125" spans="1:14" ht="30" x14ac:dyDescent="0.25">
+      <c r="A125" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B125" s="15">
+        <v>9753654</v>
+      </c>
+      <c r="C125" s="15">
+        <v>8893596</v>
+      </c>
+      <c r="D125" s="15">
+        <v>9845551</v>
+      </c>
+      <c r="E125" s="15">
+        <v>10112061</v>
+      </c>
+      <c r="F125" s="15">
+        <v>10623656</v>
+      </c>
+      <c r="G125" s="15">
+        <v>10370779</v>
+      </c>
+      <c r="H125" s="15">
+        <v>11522672</v>
+      </c>
+      <c r="I125" s="15">
+        <v>11325605</v>
+      </c>
+      <c r="J125" s="15">
+        <v>10036639</v>
+      </c>
+      <c r="K125" s="15">
+        <v>10562910</v>
+      </c>
+      <c r="L125" s="15">
+        <v>10696485</v>
+      </c>
+      <c r="M125" s="15">
+        <v>11183159</v>
+      </c>
+      <c r="N125" s="15">
+        <f>SUM(B125:M125)</f>
+        <v>124926767</v>
+      </c>
+    </row>
+    <row r="128" spans="1:14" ht="20.25" x14ac:dyDescent="0.25">
+      <c r="A128" s="29">
+        <v>2025</v>
+      </c>
+      <c r="B128" s="29"/>
+      <c r="C128" s="29"/>
+      <c r="D128" s="29"/>
+      <c r="E128" s="29"/>
+      <c r="F128" s="29"/>
+      <c r="G128" s="29"/>
+      <c r="H128" s="29"/>
+      <c r="I128" s="29"/>
+      <c r="J128" s="29"/>
+      <c r="K128" s="29"/>
+      <c r="L128" s="29"/>
+      <c r="M128" s="29"/>
+      <c r="N128" s="29"/>
+    </row>
+    <row r="129" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A129" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B129" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C129" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D129" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E129" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F129" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G129" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="H129" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="I129" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="J129" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="K129" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="L129" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="M129" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="N129" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="130" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A130" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B130" s="8">
+        <v>47354</v>
+      </c>
+      <c r="C130" s="8">
+        <v>38200</v>
+      </c>
+      <c r="D130" s="8">
+        <v>44711</v>
+      </c>
+      <c r="E130" s="8">
+        <v>41939</v>
+      </c>
+      <c r="F130" s="8">
+        <v>42041</v>
+      </c>
+      <c r="G130" s="8">
+        <v>39458</v>
+      </c>
+      <c r="H130" s="8">
+        <v>43029</v>
+      </c>
+      <c r="I130" s="8">
+        <v>41340</v>
+      </c>
+      <c r="J130" s="8">
+        <v>36717</v>
+      </c>
+      <c r="K130" s="8">
+        <v>36902</v>
+      </c>
+      <c r="L130" s="8">
+        <v>41024</v>
+      </c>
+      <c r="M130" s="8">
+        <v>46334</v>
+      </c>
+      <c r="N130" s="9">
+        <f>SUM(B130:M130)</f>
+        <v>499049</v>
+      </c>
+    </row>
+    <row r="131" spans="1:14" ht="30" x14ac:dyDescent="0.25">
+      <c r="A131" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B131" s="11">
+        <v>135922</v>
+      </c>
+      <c r="C131" s="11">
+        <v>117790</v>
+      </c>
+      <c r="D131" s="11">
+        <v>136480</v>
+      </c>
+      <c r="E131" s="11">
+        <v>151008</v>
+      </c>
+      <c r="F131" s="11">
+        <v>145877</v>
+      </c>
+      <c r="G131" s="11">
+        <v>134832</v>
+      </c>
+      <c r="H131" s="11">
+        <v>154715</v>
+      </c>
+      <c r="I131" s="11">
+        <v>145610</v>
+      </c>
+      <c r="J131" s="11">
+        <v>132041</v>
+      </c>
+      <c r="K131" s="11">
+        <v>136625</v>
+      </c>
+      <c r="L131" s="11">
+        <v>138349</v>
+      </c>
+      <c r="M131" s="11">
+        <v>151991</v>
+      </c>
+      <c r="N131" s="12">
+        <f t="shared" ref="N131" si="132">SUM(B131:M131)</f>
+        <v>1681240</v>
+      </c>
+    </row>
+    <row r="132" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A132" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B132" s="8">
+        <v>1030</v>
+      </c>
+      <c r="C132" s="8">
+        <v>755</v>
+      </c>
+      <c r="D132" s="8">
+        <v>831</v>
+      </c>
+      <c r="E132" s="8">
+        <v>951</v>
+      </c>
+      <c r="F132" s="8">
+        <v>763</v>
+      </c>
+      <c r="G132" s="8">
+        <v>899</v>
+      </c>
+      <c r="H132" s="8">
+        <v>1851</v>
+      </c>
+      <c r="I132" s="8">
+        <v>1989</v>
+      </c>
+      <c r="J132" s="8">
+        <v>1718</v>
+      </c>
+      <c r="K132" s="8">
+        <v>1543</v>
+      </c>
+      <c r="L132" s="8">
+        <v>2024</v>
+      </c>
+      <c r="M132" s="8">
+        <v>2532</v>
+      </c>
+      <c r="N132" s="9">
+        <f>SUM(B132:M132)</f>
+        <v>16886</v>
+      </c>
+    </row>
+    <row r="133" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A133" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B133" s="12">
+        <f>SUM(B130:B132)</f>
+        <v>184306</v>
+      </c>
+      <c r="C133" s="12">
+        <f>SUM(C130:C132)</f>
+        <v>156745</v>
+      </c>
+      <c r="D133" s="12">
+        <f t="shared" ref="D133:H133" si="133">SUM(D130:D132)</f>
+        <v>182022</v>
+      </c>
+      <c r="E133" s="12">
+        <f t="shared" si="133"/>
+        <v>193898</v>
+      </c>
+      <c r="F133" s="12">
+        <f>SUM(F130:F132)</f>
+        <v>188681</v>
+      </c>
+      <c r="G133" s="12">
+        <f>SUM(G130:G132)</f>
+        <v>175189</v>
+      </c>
+      <c r="H133" s="12">
+        <f t="shared" si="133"/>
+        <v>199595</v>
+      </c>
+      <c r="I133" s="12">
+        <f>SUM(I130:I132)</f>
+        <v>188939</v>
+      </c>
+      <c r="J133" s="12">
+        <f t="shared" ref="J133:N133" si="134">SUM(J130:J132)</f>
+        <v>170476</v>
+      </c>
+      <c r="K133" s="12">
+        <f t="shared" si="134"/>
+        <v>175070</v>
+      </c>
+      <c r="L133" s="12">
+        <f t="shared" si="134"/>
+        <v>181397</v>
+      </c>
+      <c r="M133" s="12">
+        <f t="shared" si="134"/>
+        <v>200857</v>
+      </c>
+      <c r="N133" s="12">
+        <f t="shared" si="134"/>
+        <v>2197175</v>
+      </c>
+    </row>
+    <row r="134" spans="1:14" ht="30" x14ac:dyDescent="0.25">
+      <c r="A134" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B134" s="15">
+        <v>10323901</v>
+      </c>
+      <c r="C134" s="15">
+        <v>9133570</v>
+      </c>
+      <c r="D134" s="15">
+        <v>10657406</v>
+      </c>
+      <c r="E134" s="15">
+        <v>11055959</v>
+      </c>
+      <c r="F134" s="15">
+        <v>10871630</v>
+      </c>
+      <c r="G134" s="15">
+        <v>10458013</v>
+      </c>
+      <c r="H134" s="15">
+        <v>11719297</v>
+      </c>
+      <c r="I134" s="15">
+        <v>11546043</v>
+      </c>
+      <c r="J134" s="15">
+        <v>10167375</v>
+      </c>
+      <c r="K134" s="15">
+        <v>10755577</v>
+      </c>
+      <c r="L134" s="15">
+        <v>11034222</v>
+      </c>
+      <c r="M134" s="15">
+        <v>11615828</v>
+      </c>
+      <c r="N134" s="15">
+        <f>SUM(B134:M134)</f>
+        <v>129338821</v>
+      </c>
+    </row>
+    <row r="137" spans="1:14" ht="20.25" x14ac:dyDescent="0.25">
+      <c r="A137" s="29">
+        <v>2026</v>
+      </c>
+      <c r="B137" s="29"/>
+      <c r="C137" s="29"/>
+      <c r="D137" s="29"/>
+      <c r="E137" s="29"/>
+      <c r="F137" s="29"/>
+      <c r="G137" s="29"/>
+      <c r="H137" s="29"/>
+      <c r="I137" s="29"/>
+      <c r="J137" s="29"/>
+      <c r="K137" s="29"/>
+      <c r="L137" s="29"/>
+      <c r="M137" s="29"/>
+      <c r="N137" s="29"/>
+    </row>
+    <row r="138" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A138" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B138" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C138" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D138" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E138" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F138" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G138" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="H138" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="I138" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="J138" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="K138" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="L138" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="M138" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="N138" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="139" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A139" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B139" s="8">
+        <v>44144</v>
+      </c>
+      <c r="C139" s="8">
+        <v>38066</v>
+      </c>
+      <c r="D139" s="8"/>
+      <c r="E139" s="8"/>
+      <c r="F139" s="8"/>
+      <c r="G139" s="8"/>
+      <c r="H139" s="8"/>
+      <c r="I139" s="8"/>
+      <c r="J139" s="8"/>
+      <c r="K139" s="8"/>
+      <c r="L139" s="8"/>
+      <c r="M139" s="8"/>
+      <c r="N139" s="9">
+        <f>SUM(B139:M139)</f>
+        <v>82210</v>
+      </c>
+    </row>
+    <row r="140" spans="1:14" ht="30" x14ac:dyDescent="0.25">
+      <c r="A140" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B140" s="11">
+        <v>138588</v>
+      </c>
+      <c r="C140" s="11">
+        <v>121736</v>
+      </c>
+      <c r="D140" s="11"/>
+      <c r="E140" s="11"/>
+      <c r="F140" s="11"/>
+      <c r="G140" s="11"/>
+      <c r="H140" s="11"/>
+      <c r="I140" s="11"/>
+      <c r="J140" s="11"/>
+      <c r="K140" s="11"/>
+      <c r="L140" s="11"/>
+      <c r="M140" s="11"/>
+      <c r="N140" s="12">
+        <f t="shared" ref="N140" si="135">SUM(B140:M140)</f>
+        <v>260324</v>
+      </c>
+    </row>
+    <row r="141" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A141" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B141" s="8">
+        <v>1855</v>
+      </c>
+      <c r="C141" s="8">
+        <v>1293</v>
+      </c>
+      <c r="D141" s="8"/>
+      <c r="E141" s="8"/>
+      <c r="F141" s="8"/>
+      <c r="G141" s="8"/>
+      <c r="H141" s="8"/>
+      <c r="I141" s="8"/>
+      <c r="J141" s="8"/>
+      <c r="K141" s="8"/>
+      <c r="L141" s="8"/>
+      <c r="M141" s="8"/>
+      <c r="N141" s="9">
+        <f>SUM(B141:M141)</f>
+        <v>3148</v>
+      </c>
+    </row>
+    <row r="142" spans="1:14" s="27" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B142" s="12">
+        <f>SUM(B139:B141)</f>
+        <v>184587</v>
+      </c>
+      <c r="C142" s="12">
+        <f>SUM(C139:C141)</f>
+        <v>161095</v>
+      </c>
+      <c r="D142" s="12">
+        <f t="shared" ref="D142:E142" si="136">SUM(D139:D141)</f>
         <v>0</v>
       </c>
-      <c r="D8" s="30">
+      <c r="E142" s="12">
+        <f t="shared" si="136"/>
         <v>0</v>
       </c>
-      <c r="E8" s="30">
+      <c r="F142" s="12">
+        <f>SUM(F139:F141)</f>
         <v>0</v>
       </c>
-      <c r="F8" s="30">
+      <c r="G142" s="12">
+        <f>SUM(G139:G141)</f>
         <v>0</v>
       </c>
-      <c r="G8" s="30">
+      <c r="H142" s="12">
+        <f t="shared" ref="H142" si="137">SUM(H139:H141)</f>
         <v>0</v>
       </c>
-      <c r="H8" s="30">
-[...2 lines deleted...]
-      <c r="I8" s="30">
+      <c r="I142" s="12">
+        <f>SUM(I139:I141)</f>
         <v>0</v>
       </c>
-      <c r="J8" s="30">
+      <c r="J142" s="12">
+        <f t="shared" ref="J142:N142" si="138">SUM(J139:J141)</f>
         <v>0</v>
       </c>
-      <c r="K8" s="30">
+      <c r="K142" s="12">
+        <f t="shared" si="138"/>
         <v>0</v>
       </c>
-      <c r="L8" s="30">
+      <c r="L142" s="12">
+        <f t="shared" si="138"/>
         <v>0</v>
       </c>
-      <c r="M8" s="30">
-[...2 lines deleted...]
-      <c r="N8" s="30">
+      <c r="M142" s="12">
+        <f t="shared" si="138"/>
         <v>0</v>
       </c>
-      <c r="O8" s="31">
-[...1273 lines deleted...]
-      <c r="X22" s="30">
+      <c r="N142" s="12">
+        <f t="shared" si="138"/>
+        <v>345682</v>
+      </c>
+    </row>
+    <row r="143" spans="1:14" ht="30" x14ac:dyDescent="0.25">
+      <c r="A143" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B143" s="15">
+        <v>10526917</v>
+      </c>
+      <c r="C143" s="15">
+        <v>9099709</v>
+      </c>
+      <c r="D143" s="15"/>
+      <c r="E143" s="15"/>
+      <c r="F143" s="15"/>
+      <c r="G143" s="15"/>
+      <c r="H143" s="15"/>
+      <c r="I143" s="15"/>
+      <c r="J143" s="15"/>
+      <c r="K143" s="15"/>
+      <c r="L143" s="15"/>
+      <c r="M143" s="15"/>
+      <c r="N143" s="15">
+        <f>SUM(B143:M143)</f>
+        <v>19626626</v>
+      </c>
+    </row>
+    <row r="147" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A147" s="6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="148" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A148" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="Y22" s="30">
-[...124 lines deleted...]
-      <c r="A24" s="40" t="s">
+    </row>
+    <row r="149" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A149" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="150" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A150" s="6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="151" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A151" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="B24" s="40"/>
-[...5042 lines deleted...]
-      <c r="K90" s="33">
+    </row>
+    <row r="152" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A152" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="L90" s="33">
-[...5270 lines deleted...]
-      <c r="B155" s="29" t="s">
+    </row>
+    <row r="153" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A153" s="28" t="s">
         <v>31</v>
       </c>
-      <c r="C155" s="30">
-[...32185 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="100">
-[...99 lines deleted...]
-    <mergeCell ref="A518:B518"/>
+  <mergeCells count="20">
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A94:N94"/>
+    <mergeCell ref="A86:N86"/>
+    <mergeCell ref="A30:N30"/>
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A78:N78"/>
+    <mergeCell ref="A70:N70"/>
+    <mergeCell ref="A62:N62"/>
+    <mergeCell ref="A54:N54"/>
+    <mergeCell ref="A38:N38"/>
+    <mergeCell ref="A119:N119"/>
+    <mergeCell ref="A137:N137"/>
+    <mergeCell ref="A46:N46"/>
+    <mergeCell ref="A110:N110"/>
+    <mergeCell ref="A102:N102"/>
+    <mergeCell ref="A128:N128"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A564" r:id="rId1" xr:uid="{540BCF82-6122-4F75-8915-F4B9682FF604}"/>
+    <hyperlink ref="A151" r:id="rId1" xr:uid="{774917D7-9B2A-4F86-83CE-F1399B628C5D}"/>
   </hyperlinks>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId2"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="48" orientation="landscape" r:id="rId2"/>
+  <ignoredErrors>
+    <ignoredError sqref="N124 N115 N107 N99 N91 N75 N67 N59 N51 N35 N27 N19 N11 N133" formula="1"/>
+  </ignoredErrors>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>vuelos nacional</vt:lpstr>
+      <vt:lpstr>atendidos nacional</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>dgeii-user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>