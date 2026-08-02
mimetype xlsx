--- v1 (2026-04-21)
+++ v2 (2026-08-02)
@@ -1,117 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28324"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Servicios Estadísticos\2025\ESTADISTICAS ECONOMICAS Y EMPLEO\TURISMO\07 DIC-ENE26\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Produc_Geo_Est_2025\TURISMO\NOV-DIC\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8031E03A-606C-4A64-9E3F-A83E1FA52062}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1BD50E16-E1FC-47CF-870F-C30BA650ECDF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showSheetTabs="0" xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView showSheetTabs="0" xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15390" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="atendidos nacional" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
-  <extLst>
-[...11 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="N143" i="2" l="1"/>
-[...32 lines deleted...]
-  <c r="N125" i="2"/>
+  <c r="N125" i="2" l="1"/>
   <c r="N116" i="2"/>
   <c r="M124" i="2"/>
   <c r="L124" i="2"/>
   <c r="K124" i="2"/>
   <c r="J124" i="2"/>
   <c r="I124" i="2"/>
   <c r="H124" i="2"/>
   <c r="G124" i="2"/>
   <c r="F124" i="2"/>
   <c r="E124" i="2"/>
   <c r="D124" i="2"/>
   <c r="C124" i="2"/>
   <c r="B124" i="2"/>
   <c r="N122" i="2"/>
   <c r="N121" i="2"/>
   <c r="M83" i="2"/>
   <c r="L83" i="2"/>
   <c r="K83" i="2"/>
   <c r="J83" i="2"/>
   <c r="I83" i="2"/>
   <c r="H83" i="2"/>
   <c r="G83" i="2"/>
   <c r="F83" i="2"/>
   <c r="E83" i="2"/>
   <c r="D83" i="2"/>
@@ -204,53 +158,51 @@
   <c r="M19" i="2"/>
   <c r="L19" i="2"/>
   <c r="K19" i="2"/>
   <c r="J19" i="2"/>
   <c r="I19" i="2"/>
   <c r="H19" i="2"/>
   <c r="G19" i="2"/>
   <c r="F19" i="2"/>
   <c r="E19" i="2"/>
   <c r="D19" i="2"/>
   <c r="C19" i="2"/>
   <c r="B19" i="2"/>
   <c r="M11" i="2"/>
   <c r="L11" i="2"/>
   <c r="K11" i="2"/>
   <c r="J11" i="2"/>
   <c r="I11" i="2"/>
   <c r="H11" i="2"/>
   <c r="G11" i="2"/>
   <c r="F11" i="2"/>
   <c r="E11" i="2"/>
   <c r="D11" i="2"/>
   <c r="C11" i="2"/>
   <c r="B11" i="2"/>
   <c r="N76" i="2"/>
-  <c r="N142" i="2" l="1"/>
-[...1 lines deleted...]
-  <c r="N124" i="2"/>
+  <c r="N124" i="2" l="1"/>
   <c r="N112" i="2"/>
   <c r="N113" i="2"/>
   <c r="N114" i="2"/>
   <c r="M115" i="2"/>
   <c r="L115" i="2"/>
   <c r="K115" i="2"/>
   <c r="J115" i="2"/>
   <c r="I115" i="2"/>
   <c r="H115" i="2"/>
   <c r="G115" i="2"/>
   <c r="F115" i="2"/>
   <c r="E115" i="2"/>
   <c r="D115" i="2"/>
   <c r="C115" i="2"/>
   <c r="B115" i="2"/>
   <c r="B107" i="2"/>
   <c r="C107" i="2"/>
   <c r="N108" i="2"/>
   <c r="M107" i="2"/>
   <c r="L107" i="2"/>
   <c r="K107" i="2"/>
   <c r="J107" i="2"/>
   <c r="I107" i="2"/>
   <c r="H107" i="2"/>
   <c r="G107" i="2"/>
@@ -328,51 +280,51 @@
   <c r="N18" i="2"/>
   <c r="N17" i="2"/>
   <c r="N16" i="2"/>
   <c r="N10" i="2"/>
   <c r="N9" i="2"/>
   <c r="N8" i="2"/>
   <c r="N7" i="2"/>
   <c r="N27" i="2" l="1"/>
   <c r="N67" i="2"/>
   <c r="N11" i="2"/>
   <c r="N19" i="2"/>
   <c r="N51" i="2"/>
   <c r="N83" i="2"/>
   <c r="N75" i="2"/>
   <c r="N43" i="2"/>
   <c r="N35" i="2"/>
   <c r="N59" i="2"/>
   <c r="N91" i="2"/>
   <c r="N99" i="2"/>
   <c r="N107" i="2"/>
   <c r="N115" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="336" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298" uniqueCount="32">
   <si>
     <t>CHIAPAS</t>
   </si>
   <si>
     <t>AEROPUERTO</t>
   </si>
   <si>
     <t>Suma de FEB/FEB</t>
   </si>
   <si>
     <t>Suma de MAR/MAR</t>
   </si>
   <si>
     <t>Suma de ABR/APR</t>
   </si>
   <si>
     <t>Suma de MAY/MAY</t>
   </si>
   <si>
     <t>Suma de JUN/JUN</t>
   </si>
   <si>
     <t>Suma de JUL/JUL</t>
   </si>
   <si>
@@ -417,324 +369,364 @@
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>COMITÉ ESTATAL DE INFORMACIÓN ESTADÍSTICA Y GEOGRÁFICA DE CHIAPAS</t>
   </si>
   <si>
     <t>Fuente:</t>
   </si>
   <si>
     <t>Actualización:</t>
   </si>
   <si>
     <t>https://www.gob.mx/afac/</t>
   </si>
   <si>
     <t xml:space="preserve">Agencia de Aviación Civil  (AFAC) </t>
   </si>
   <si>
     <t xml:space="preserve">           en el apartado de estadistica</t>
   </si>
   <si>
     <t>Suma de ENE/JAN</t>
   </si>
   <si>
-    <t>TOTAL ESTATAL</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <rFont val="Gilroy-Bold"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
       </rPr>
       <t>NOTA:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Gilroy-Bold"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> La información cambia de fuente para el mes de diciembre del 2021</t>
     </r>
   </si>
   <si>
-    <t>Marzo 2026</t>
+    <t>TOTAL ESTATAL</t>
+  </si>
+  <si>
+    <t>Enero 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="16"/>
+      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8.5"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
+      <u/>
+      <sz val="16"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="0"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="22"/>
-[...16 lines deleted...]
-      <b/>
       <sz val="14"/>
       <color theme="0"/>
-      <name val="Gilroy-Bold"/>
-[...16 lines deleted...]
-      <name val="Gilroy-Bold"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Gilroy-Bold"/>
-[...5 lines deleted...]
-      <name val="Gilroy-Bold"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <name val="Gilroy-Bold"/>
-[...5 lines deleted...]
-      <name val="Gilroy-Bold"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
-      <name val="Gilroy-Bold"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-      <name val="Gilroy-Bold"/>
+      <b/>
+      <sz val="22"/>
+      <color rgb="FF4D4D4D"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD3C2B4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF009885"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFAE192D"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="3" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="10" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...26 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="9" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="9" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Hipervínculo" xfId="9" builtinId="8"/>
     <cellStyle name="Hipervínculo 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hipervínculo 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 10" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 17" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normal 4" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Porcentaje 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF009885"/>
       <color rgb="FFD3C2B4"/>
       <color rgb="FFAE192D"/>
       <color rgb="FF4D4D4D"/>
     </mruColors>
   </colors>
@@ -1142,5307 +1134,4798 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/afac/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:O153"/>
+  <dimension ref="A1:O135"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" zoomScalePageLayoutView="69" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B134" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="69" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="F112" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="A154" sqref="A154"/>
+      <selection pane="bottomRight" activeCell="M121" sqref="M121:M123"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="21.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="40.5703125" style="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="15" max="16384" width="21.28515625" style="1"/>
+    <col min="1" max="1" width="40.5703125" style="2" customWidth="1"/>
+    <col min="2" max="3" width="19" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="20.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="19.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="20.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="19" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="18.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="20.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="19.42578125" style="2" customWidth="1"/>
+    <col min="11" max="11" width="19.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="20.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="18.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="26" style="2" customWidth="1"/>
+    <col min="15" max="16384" width="21.28515625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="89.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="30"/>
-[...11 lines deleted...]
-      <c r="N1" s="30"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
+      <c r="M1" s="32"/>
+      <c r="N1" s="32"/>
     </row>
     <row r="2" spans="1:15" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="31"/>
-[...11 lines deleted...]
-      <c r="N2" s="31"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="34"/>
     </row>
     <row r="3" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="32" t="s">
+      <c r="A3" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="32"/>
-[...11 lines deleted...]
-      <c r="N3" s="32"/>
+      <c r="B3" s="35"/>
+      <c r="C3" s="35"/>
+      <c r="D3" s="35"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="35"/>
+      <c r="G3" s="35"/>
+      <c r="H3" s="35"/>
+      <c r="I3" s="35"/>
+      <c r="J3" s="35"/>
+      <c r="K3" s="35"/>
+      <c r="L3" s="35"/>
+      <c r="M3" s="35"/>
+      <c r="N3" s="35"/>
     </row>
     <row r="4" spans="1:15" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="2"/>
-[...15 lines deleted...]
-      <c r="A5" s="29">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+    </row>
+    <row r="5" spans="1:15" s="12" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="31">
         <v>2010</v>
       </c>
-      <c r="B5" s="29"/>
-[...14 lines deleted...]
-      <c r="A6" s="4" t="s">
+      <c r="B5" s="31"/>
+      <c r="C5" s="31"/>
+      <c r="D5" s="31"/>
+      <c r="E5" s="31"/>
+      <c r="F5" s="31"/>
+      <c r="G5" s="31"/>
+      <c r="H5" s="31"/>
+      <c r="I5" s="31"/>
+      <c r="J5" s="31"/>
+      <c r="K5" s="31"/>
+      <c r="L5" s="31"/>
+      <c r="M5" s="31"/>
+      <c r="N5" s="31"/>
+    </row>
+    <row r="6" spans="1:15" s="19" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A6" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="4" t="s">
+      <c r="B6" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="C6" s="4" t="s">
+      <c r="C6" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="4" t="s">
+      <c r="D6" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="4" t="s">
+      <c r="E6" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="4" t="s">
+      <c r="F6" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="4" t="s">
+      <c r="G6" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="4" t="s">
+      <c r="H6" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="I6" s="4" t="s">
+      <c r="I6" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="J6" s="4" t="s">
+      <c r="J6" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="K6" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="L6" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="M6" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="N6" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="O6" s="5"/>
-[...2 lines deleted...]
-      <c r="A7" s="7" t="s">
+      <c r="O6" s="21"/>
+    </row>
+    <row r="7" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B7" s="8">
+      <c r="B7" s="6">
         <v>105</v>
       </c>
-      <c r="C7" s="8">
+      <c r="C7" s="6">
         <v>108</v>
       </c>
-      <c r="D7" s="8">
+      <c r="D7" s="6">
         <v>96</v>
       </c>
-      <c r="E7" s="8">
+      <c r="E7" s="6">
         <v>169</v>
       </c>
-      <c r="F7" s="8">
+      <c r="F7" s="6">
         <v>73</v>
       </c>
-      <c r="G7" s="8">
+      <c r="G7" s="6">
         <v>70</v>
       </c>
-      <c r="H7" s="8">
+      <c r="H7" s="6">
         <v>52</v>
       </c>
-      <c r="I7" s="8">
+      <c r="I7" s="6">
         <v>101</v>
       </c>
-      <c r="J7" s="8">
+      <c r="J7" s="6">
         <v>62</v>
       </c>
-      <c r="K7" s="8">
+      <c r="K7" s="6">
         <v>178</v>
       </c>
-      <c r="L7" s="8">
+      <c r="L7" s="6">
         <v>68</v>
       </c>
-      <c r="M7" s="8">
+      <c r="M7" s="6">
         <v>195</v>
       </c>
-      <c r="N7" s="9">
+      <c r="N7" s="10">
         <f>SUM(B7:M7)</f>
         <v>1277</v>
       </c>
     </row>
-    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A8" s="10" t="s">
+    <row r="8" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="11">
+      <c r="B8" s="26">
         <v>86</v>
       </c>
-      <c r="C8" s="11">
+      <c r="C8" s="26">
         <v>47</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D8" s="26">
         <v>59</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E8" s="26">
         <v>80</v>
       </c>
-      <c r="F8" s="11">
+      <c r="F8" s="26">
         <v>97</v>
       </c>
-      <c r="G8" s="11">
+      <c r="G8" s="26">
         <v>30</v>
       </c>
-      <c r="H8" s="11">
+      <c r="H8" s="26">
         <v>0</v>
       </c>
-      <c r="I8" s="11">
+      <c r="I8" s="26">
         <v>0</v>
       </c>
-      <c r="J8" s="11">
+      <c r="J8" s="26">
         <v>0</v>
       </c>
-      <c r="K8" s="11">
+      <c r="K8" s="26">
         <v>0</v>
       </c>
-      <c r="L8" s="11">
+      <c r="L8" s="26">
         <v>0</v>
       </c>
-      <c r="M8" s="11">
+      <c r="M8" s="26">
         <v>0</v>
       </c>
-      <c r="N8" s="12">
+      <c r="N8" s="27">
         <f t="shared" ref="N8:N10" si="0">SUM(B8:M8)</f>
         <v>399</v>
       </c>
     </row>
-    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A9" s="7" t="s">
+    <row r="9" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="8">
+      <c r="B9" s="6">
         <v>15905</v>
       </c>
-      <c r="C9" s="8">
+      <c r="C9" s="6">
         <v>13666</v>
       </c>
-      <c r="D9" s="8">
+      <c r="D9" s="6">
         <v>16254</v>
       </c>
-      <c r="E9" s="8">
+      <c r="E9" s="6">
         <v>15121</v>
       </c>
-      <c r="F9" s="8">
+      <c r="F9" s="6">
         <v>15395</v>
       </c>
-      <c r="G9" s="8">
+      <c r="G9" s="6">
         <v>14463</v>
       </c>
-      <c r="H9" s="8">
+      <c r="H9" s="6">
         <v>18057</v>
       </c>
-      <c r="I9" s="8">
+      <c r="I9" s="6">
         <v>18267</v>
       </c>
-      <c r="J9" s="8">
+      <c r="J9" s="6">
         <v>14873</v>
       </c>
-      <c r="K9" s="8">
+      <c r="K9" s="6">
         <v>13341</v>
       </c>
-      <c r="L9" s="8">
+      <c r="L9" s="6">
         <v>12502</v>
       </c>
-      <c r="M9" s="8">
+      <c r="M9" s="6">
         <v>13127</v>
       </c>
-      <c r="N9" s="9">
+      <c r="N9" s="10">
         <f t="shared" si="0"/>
         <v>180971</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="11">
+      <c r="B10" s="26">
         <v>46470</v>
       </c>
-      <c r="C10" s="11">
+      <c r="C10" s="26">
         <v>42958</v>
       </c>
-      <c r="D10" s="11">
+      <c r="D10" s="26">
         <v>53604</v>
       </c>
-      <c r="E10" s="11">
+      <c r="E10" s="26">
         <v>48555</v>
       </c>
-      <c r="F10" s="11">
+      <c r="F10" s="26">
         <v>53103</v>
       </c>
-      <c r="G10" s="11">
+      <c r="G10" s="26">
         <v>47006</v>
       </c>
-      <c r="H10" s="11">
+      <c r="H10" s="26">
         <v>57268</v>
       </c>
-      <c r="I10" s="11">
+      <c r="I10" s="26">
         <v>54101</v>
       </c>
-      <c r="J10" s="11">
+      <c r="J10" s="26">
         <v>42575</v>
       </c>
-      <c r="K10" s="11">
+      <c r="K10" s="26">
         <v>61546</v>
       </c>
-      <c r="L10" s="11">
+      <c r="L10" s="26">
         <v>60564</v>
       </c>
-      <c r="M10" s="11">
+      <c r="M10" s="26">
         <v>67071</v>
       </c>
-      <c r="N10" s="12">
+      <c r="N10" s="27">
         <f t="shared" si="0"/>
         <v>634821</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="9">
+      <c r="A11" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="10">
         <f>SUM(B7:B10)</f>
         <v>62566</v>
       </c>
-      <c r="C11" s="9">
+      <c r="C11" s="10">
         <f t="shared" ref="C11:N11" si="1">SUM(C7:C10)</f>
         <v>56779</v>
       </c>
-      <c r="D11" s="9">
+      <c r="D11" s="10">
         <f t="shared" si="1"/>
         <v>70013</v>
       </c>
-      <c r="E11" s="9">
+      <c r="E11" s="10">
         <f t="shared" si="1"/>
         <v>63925</v>
       </c>
-      <c r="F11" s="9">
+      <c r="F11" s="10">
         <f t="shared" si="1"/>
         <v>68668</v>
       </c>
-      <c r="G11" s="9">
+      <c r="G11" s="10">
         <f t="shared" si="1"/>
         <v>61569</v>
       </c>
-      <c r="H11" s="9">
+      <c r="H11" s="10">
         <f t="shared" si="1"/>
         <v>75377</v>
       </c>
-      <c r="I11" s="9">
+      <c r="I11" s="10">
         <f t="shared" si="1"/>
         <v>72469</v>
       </c>
-      <c r="J11" s="9">
+      <c r="J11" s="10">
         <f t="shared" si="1"/>
         <v>57510</v>
       </c>
-      <c r="K11" s="9">
+      <c r="K11" s="10">
         <f t="shared" si="1"/>
         <v>75065</v>
       </c>
-      <c r="L11" s="9">
+      <c r="L11" s="10">
         <f t="shared" si="1"/>
         <v>73134</v>
       </c>
-      <c r="M11" s="9">
+      <c r="M11" s="10">
         <f t="shared" si="1"/>
         <v>80393</v>
       </c>
-      <c r="N11" s="9">
+      <c r="N11" s="10">
         <f t="shared" si="1"/>
         <v>817468</v>
       </c>
     </row>
-    <row r="12" spans="1:15" s="6" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="14" t="s">
+    <row r="12" spans="1:15" s="19" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="15">
+      <c r="B12" s="30">
         <v>3821145</v>
       </c>
-      <c r="C12" s="15">
+      <c r="C12" s="30">
         <v>3436013</v>
       </c>
-      <c r="D12" s="15">
+      <c r="D12" s="30">
         <v>4280337</v>
       </c>
-      <c r="E12" s="15">
+      <c r="E12" s="30">
         <v>4078853</v>
       </c>
-      <c r="F12" s="15">
+      <c r="F12" s="30">
         <v>4358806</v>
       </c>
-      <c r="G12" s="15">
+      <c r="G12" s="30">
         <v>4192347</v>
       </c>
-      <c r="H12" s="15">
+      <c r="H12" s="30">
         <v>5097416</v>
       </c>
-      <c r="I12" s="15">
+      <c r="I12" s="30">
         <v>4699452</v>
       </c>
-      <c r="J12" s="15">
+      <c r="J12" s="30">
         <v>3531501</v>
       </c>
-      <c r="K12" s="15">
+      <c r="K12" s="30">
         <v>3985033</v>
       </c>
-      <c r="L12" s="15">
+      <c r="L12" s="30">
         <v>3997426</v>
       </c>
-      <c r="M12" s="15">
+      <c r="M12" s="30">
         <v>4253553</v>
       </c>
-      <c r="N12" s="15">
+      <c r="N12" s="30">
         <f>SUM(B12:M12)</f>
         <v>49731882</v>
       </c>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="B13" s="16" t="s">
+      <c r="B13" s="3" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="14" spans="1:15" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="29">
+    <row r="14" spans="1:15" s="12" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="31">
         <v>2011</v>
       </c>
-      <c r="B14" s="29"/>
-[...14 lines deleted...]
-      <c r="A15" s="4" t="s">
+      <c r="B14" s="31"/>
+      <c r="C14" s="31"/>
+      <c r="D14" s="31"/>
+      <c r="E14" s="31"/>
+      <c r="F14" s="31"/>
+      <c r="G14" s="31"/>
+      <c r="H14" s="31"/>
+      <c r="I14" s="31"/>
+      <c r="J14" s="31"/>
+      <c r="K14" s="31"/>
+      <c r="L14" s="31"/>
+      <c r="M14" s="31"/>
+      <c r="N14" s="31"/>
+    </row>
+    <row r="15" spans="1:15" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="4" t="s">
+      <c r="B15" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="C15" s="4" t="s">
+      <c r="C15" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="4" t="s">
+      <c r="D15" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="4" t="s">
+      <c r="E15" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="4" t="s">
+      <c r="F15" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="4" t="s">
+      <c r="G15" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="H15" s="4" t="s">
+      <c r="H15" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="I15" s="4" t="s">
+      <c r="I15" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="J15" s="4" t="s">
+      <c r="J15" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="K15" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="L15" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="M15" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="N15" s="24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="8">
+      <c r="B16" s="6">
         <v>188</v>
       </c>
-      <c r="C16" s="8">
+      <c r="C16" s="6">
         <v>103</v>
       </c>
-      <c r="D16" s="8">
+      <c r="D16" s="6">
         <v>82</v>
       </c>
-      <c r="E16" s="8">
+      <c r="E16" s="6">
         <v>309</v>
       </c>
-      <c r="F16" s="8">
+      <c r="F16" s="6">
         <v>126</v>
       </c>
-      <c r="G16" s="8">
+      <c r="G16" s="6">
         <v>222</v>
       </c>
-      <c r="H16" s="8">
+      <c r="H16" s="6">
         <v>24</v>
       </c>
-      <c r="I16" s="8">
+      <c r="I16" s="6">
         <v>20</v>
       </c>
-      <c r="J16" s="8">
+      <c r="J16" s="6">
         <v>90</v>
       </c>
-      <c r="K16" s="8">
+      <c r="K16" s="6">
         <v>96</v>
       </c>
-      <c r="L16" s="8">
+      <c r="L16" s="6">
         <v>158</v>
       </c>
-      <c r="M16" s="8">
+      <c r="M16" s="6">
         <v>163</v>
       </c>
-      <c r="N16" s="17">
+      <c r="N16" s="13">
         <f t="shared" ref="N16:N18" si="2">SUM(B16:M16)</f>
         <v>1581</v>
       </c>
     </row>
     <row r="17" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="11">
+      <c r="B17" s="26">
         <v>11900</v>
       </c>
-      <c r="C17" s="11">
+      <c r="C17" s="26">
         <v>11363</v>
       </c>
-      <c r="D17" s="11">
+      <c r="D17" s="26">
         <v>13257</v>
       </c>
-      <c r="E17" s="11">
+      <c r="E17" s="26">
         <v>13933</v>
       </c>
-      <c r="F17" s="11">
+      <c r="F17" s="26">
         <v>13535</v>
       </c>
-      <c r="G17" s="11">
+      <c r="G17" s="26">
         <v>13101</v>
       </c>
-      <c r="H17" s="11">
+      <c r="H17" s="26">
         <v>13838</v>
       </c>
-      <c r="I17" s="11">
+      <c r="I17" s="26">
         <v>12417</v>
       </c>
-      <c r="J17" s="11">
+      <c r="J17" s="26">
         <v>11548</v>
       </c>
-      <c r="K17" s="11">
+      <c r="K17" s="26">
         <v>13378</v>
       </c>
-      <c r="L17" s="11">
+      <c r="L17" s="26">
         <v>12349</v>
       </c>
-      <c r="M17" s="11">
+      <c r="M17" s="26">
         <v>14059</v>
       </c>
-      <c r="N17" s="12">
+      <c r="N17" s="27">
         <f t="shared" si="2"/>
         <v>154678</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="18" t="s">
+      <c r="A18" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="8">
+      <c r="B18" s="6">
         <v>58981</v>
       </c>
-      <c r="C18" s="8">
+      <c r="C18" s="6">
         <v>53282</v>
       </c>
-      <c r="D18" s="8">
+      <c r="D18" s="6">
         <v>65625</v>
       </c>
-      <c r="E18" s="8">
+      <c r="E18" s="6">
         <v>63850</v>
       </c>
-      <c r="F18" s="8">
+      <c r="F18" s="6">
         <v>70662</v>
       </c>
-      <c r="G18" s="8">
+      <c r="G18" s="6">
         <v>62099</v>
       </c>
-      <c r="H18" s="8">
+      <c r="H18" s="6">
         <v>77644</v>
       </c>
-      <c r="I18" s="8">
+      <c r="I18" s="6">
         <v>71175</v>
       </c>
-      <c r="J18" s="8">
+      <c r="J18" s="6">
         <v>60854</v>
       </c>
-      <c r="K18" s="8">
+      <c r="K18" s="6">
         <v>66370</v>
       </c>
-      <c r="L18" s="8">
+      <c r="L18" s="6">
         <v>65933</v>
       </c>
-      <c r="M18" s="8">
+      <c r="M18" s="6">
         <v>71148</v>
       </c>
-      <c r="N18" s="17">
+      <c r="N18" s="13">
         <f t="shared" si="2"/>
         <v>787623</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="12">
+      <c r="A19" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" s="27">
         <f>SUM(B15:B18)</f>
         <v>71069</v>
       </c>
-      <c r="C19" s="12">
+      <c r="C19" s="27">
         <f t="shared" ref="C19" si="3">SUM(C15:C18)</f>
         <v>64748</v>
       </c>
-      <c r="D19" s="12">
+      <c r="D19" s="27">
         <f t="shared" ref="D19" si="4">SUM(D15:D18)</f>
         <v>78964</v>
       </c>
-      <c r="E19" s="12">
+      <c r="E19" s="27">
         <f t="shared" ref="E19" si="5">SUM(E15:E18)</f>
         <v>78092</v>
       </c>
-      <c r="F19" s="12">
+      <c r="F19" s="27">
         <f t="shared" ref="F19" si="6">SUM(F15:F18)</f>
         <v>84323</v>
       </c>
-      <c r="G19" s="12">
+      <c r="G19" s="27">
         <f t="shared" ref="G19" si="7">SUM(G15:G18)</f>
         <v>75422</v>
       </c>
-      <c r="H19" s="12">
+      <c r="H19" s="27">
         <f t="shared" ref="H19" si="8">SUM(H15:H18)</f>
         <v>91506</v>
       </c>
-      <c r="I19" s="12">
+      <c r="I19" s="27">
         <f t="shared" ref="I19" si="9">SUM(I15:I18)</f>
         <v>83612</v>
       </c>
-      <c r="J19" s="12">
+      <c r="J19" s="27">
         <f t="shared" ref="J19" si="10">SUM(J15:J18)</f>
         <v>72492</v>
       </c>
-      <c r="K19" s="12">
+      <c r="K19" s="27">
         <f t="shared" ref="K19" si="11">SUM(K15:K18)</f>
         <v>79844</v>
       </c>
-      <c r="L19" s="12">
+      <c r="L19" s="27">
         <f t="shared" ref="L19" si="12">SUM(L15:L18)</f>
         <v>78440</v>
       </c>
-      <c r="M19" s="12">
+      <c r="M19" s="27">
         <f t="shared" ref="M19" si="13">SUM(M15:M18)</f>
         <v>85370</v>
       </c>
-      <c r="N19" s="12">
+      <c r="N19" s="27">
         <f t="shared" ref="N19" si="14">SUM(N15:N18)</f>
         <v>943882</v>
       </c>
     </row>
-    <row r="20" spans="1:14" s="6" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="14" t="s">
+    <row r="20" spans="1:14" s="19" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="15">
+      <c r="B20" s="30">
         <v>3775721</v>
       </c>
-      <c r="C20" s="15">
+      <c r="C20" s="30">
         <v>3464995</v>
       </c>
-      <c r="D20" s="15">
+      <c r="D20" s="30">
         <v>4107004</v>
       </c>
-      <c r="E20" s="15">
+      <c r="E20" s="30">
         <v>4195062</v>
       </c>
-      <c r="F20" s="15">
+      <c r="F20" s="30">
         <v>4440776</v>
       </c>
-      <c r="G20" s="15">
+      <c r="G20" s="30">
         <v>4209252</v>
       </c>
-      <c r="H20" s="15">
+      <c r="H20" s="30">
         <v>5146745</v>
       </c>
-      <c r="I20" s="15">
+      <c r="I20" s="30">
         <v>4713407</v>
       </c>
-      <c r="J20" s="15">
+      <c r="J20" s="30">
         <v>4067813</v>
       </c>
-      <c r="K20" s="15">
+      <c r="K20" s="30">
         <v>4408931</v>
       </c>
-      <c r="L20" s="15">
+      <c r="L20" s="30">
         <v>4467334</v>
       </c>
-      <c r="M20" s="15">
+      <c r="M20" s="30">
         <v>4818516</v>
       </c>
-      <c r="N20" s="15">
+      <c r="N20" s="30">
         <f>SUM(B20:M20)</f>
         <v>51815556</v>
       </c>
     </row>
-    <row r="22" spans="1:14" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="29">
+    <row r="22" spans="1:14" s="12" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="31">
         <v>2012</v>
       </c>
-      <c r="B22" s="29"/>
-[...14 lines deleted...]
-      <c r="A23" s="4" t="s">
+      <c r="B22" s="31"/>
+      <c r="C22" s="31"/>
+      <c r="D22" s="31"/>
+      <c r="E22" s="31"/>
+      <c r="F22" s="31"/>
+      <c r="G22" s="31"/>
+      <c r="H22" s="31"/>
+      <c r="I22" s="31"/>
+      <c r="J22" s="31"/>
+      <c r="K22" s="31"/>
+      <c r="L22" s="31"/>
+      <c r="M22" s="31"/>
+      <c r="N22" s="31"/>
+    </row>
+    <row r="23" spans="1:14" s="19" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A23" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B23" s="4" t="s">
+      <c r="B23" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="C23" s="4" t="s">
+      <c r="C23" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="D23" s="4" t="s">
+      <c r="D23" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="E23" s="4" t="s">
+      <c r="E23" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="F23" s="4" t="s">
+      <c r="F23" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="G23" s="4" t="s">
+      <c r="G23" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="H23" s="4" t="s">
+      <c r="H23" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="I23" s="4" t="s">
+      <c r="I23" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="J23" s="4" t="s">
+      <c r="J23" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="K23" s="4" t="s">
+      <c r="K23" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="L23" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="M23" s="4" t="s">
+      <c r="M23" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="N23" s="4" t="s">
+      <c r="N23" s="24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="10" t="s">
+      <c r="A24" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="B24" s="11">
+      <c r="B24" s="26">
         <v>84</v>
       </c>
-      <c r="C24" s="11">
+      <c r="C24" s="26">
         <v>103</v>
       </c>
-      <c r="D24" s="11">
+      <c r="D24" s="26">
         <v>196</v>
       </c>
-      <c r="E24" s="11">
+      <c r="E24" s="26">
         <v>187</v>
       </c>
-      <c r="F24" s="11">
+      <c r="F24" s="26">
         <v>62</v>
       </c>
-      <c r="G24" s="11">
+      <c r="G24" s="26">
         <v>133</v>
       </c>
-      <c r="H24" s="11">
+      <c r="H24" s="26">
         <v>166</v>
       </c>
-      <c r="I24" s="11">
+      <c r="I24" s="26">
         <v>237</v>
       </c>
-      <c r="J24" s="11">
+      <c r="J24" s="26">
         <v>104</v>
       </c>
-      <c r="K24" s="11">
+      <c r="K24" s="26">
         <v>102</v>
       </c>
-      <c r="L24" s="11">
+      <c r="L24" s="26">
         <v>339</v>
       </c>
-      <c r="M24" s="11">
+      <c r="M24" s="26">
         <v>59</v>
       </c>
-      <c r="N24" s="12">
+      <c r="N24" s="27">
         <f t="shared" ref="N24:N26" si="15">SUM(B24:M24)</f>
         <v>1772</v>
       </c>
     </row>
     <row r="25" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="8">
+      <c r="B25" s="6">
         <v>12387</v>
       </c>
-      <c r="C25" s="8">
+      <c r="C25" s="6">
         <v>11664</v>
       </c>
-      <c r="D25" s="8">
+      <c r="D25" s="6">
         <v>13636</v>
       </c>
-      <c r="E25" s="8">
+      <c r="E25" s="6">
         <v>11461</v>
       </c>
-      <c r="F25" s="8">
+      <c r="F25" s="6">
         <v>12577</v>
       </c>
-      <c r="G25" s="8">
+      <c r="G25" s="6">
         <v>12322</v>
       </c>
-      <c r="H25" s="8">
+      <c r="H25" s="6">
         <v>12738</v>
       </c>
-      <c r="I25" s="8">
+      <c r="I25" s="6">
         <v>12482</v>
       </c>
-      <c r="J25" s="8">
+      <c r="J25" s="6">
         <v>16825</v>
       </c>
-      <c r="K25" s="8">
+      <c r="K25" s="6">
         <v>12330</v>
       </c>
-      <c r="L25" s="8">
+      <c r="L25" s="6">
         <v>13175</v>
       </c>
-      <c r="M25" s="8">
+      <c r="M25" s="6">
         <v>14815</v>
       </c>
-      <c r="N25" s="17">
+      <c r="N25" s="13">
         <f t="shared" si="15"/>
         <v>156412</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="10" t="s">
+      <c r="A26" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B26" s="11">
+      <c r="B26" s="26">
         <v>61892</v>
       </c>
-      <c r="C26" s="11">
+      <c r="C26" s="26">
         <v>56428</v>
       </c>
-      <c r="D26" s="11">
+      <c r="D26" s="26">
         <v>66190</v>
       </c>
-      <c r="E26" s="11">
+      <c r="E26" s="26">
         <v>61626</v>
       </c>
-      <c r="F26" s="11">
+      <c r="F26" s="26">
         <v>59643</v>
       </c>
-      <c r="G26" s="11">
+      <c r="G26" s="26">
         <v>57338</v>
       </c>
-      <c r="H26" s="11">
+      <c r="H26" s="26">
         <v>69934</v>
       </c>
-      <c r="I26" s="11">
+      <c r="I26" s="26">
         <v>66554</v>
       </c>
-      <c r="J26" s="11">
+      <c r="J26" s="26">
         <v>62767</v>
       </c>
-      <c r="K26" s="11">
+      <c r="K26" s="26">
         <v>67908</v>
       </c>
-      <c r="L26" s="11">
+      <c r="L26" s="26">
         <v>66205</v>
       </c>
-      <c r="M26" s="11">
+      <c r="M26" s="26">
         <v>72574</v>
       </c>
-      <c r="N26" s="12">
+      <c r="N26" s="27">
         <f t="shared" si="15"/>
         <v>769059</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="20" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="9">
+      <c r="A27" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" s="10">
         <f>SUM(B23:B26)</f>
         <v>74363</v>
       </c>
-      <c r="C27" s="9">
+      <c r="C27" s="10">
         <f t="shared" ref="C27" si="16">SUM(C23:C26)</f>
         <v>68195</v>
       </c>
-      <c r="D27" s="9">
+      <c r="D27" s="10">
         <f t="shared" ref="D27" si="17">SUM(D23:D26)</f>
         <v>80022</v>
       </c>
-      <c r="E27" s="9">
+      <c r="E27" s="10">
         <f t="shared" ref="E27" si="18">SUM(E23:E26)</f>
         <v>73274</v>
       </c>
-      <c r="F27" s="9">
+      <c r="F27" s="10">
         <f t="shared" ref="F27" si="19">SUM(F23:F26)</f>
         <v>72282</v>
       </c>
-      <c r="G27" s="9">
+      <c r="G27" s="10">
         <f t="shared" ref="G27" si="20">SUM(G23:G26)</f>
         <v>69793</v>
       </c>
-      <c r="H27" s="9">
+      <c r="H27" s="10">
         <f t="shared" ref="H27" si="21">SUM(H23:H26)</f>
         <v>82838</v>
       </c>
-      <c r="I27" s="9">
+      <c r="I27" s="10">
         <f t="shared" ref="I27" si="22">SUM(I23:I26)</f>
         <v>79273</v>
       </c>
-      <c r="J27" s="9">
+      <c r="J27" s="10">
         <f t="shared" ref="J27" si="23">SUM(J23:J26)</f>
         <v>79696</v>
       </c>
-      <c r="K27" s="9">
+      <c r="K27" s="10">
         <f t="shared" ref="K27" si="24">SUM(K23:K26)</f>
         <v>80340</v>
       </c>
-      <c r="L27" s="9">
+      <c r="L27" s="10">
         <f t="shared" ref="L27" si="25">SUM(L23:L26)</f>
         <v>79719</v>
       </c>
-      <c r="M27" s="9">
+      <c r="M27" s="10">
         <f t="shared" ref="M27" si="26">SUM(M23:M26)</f>
         <v>87448</v>
       </c>
-      <c r="N27" s="9">
+      <c r="N27" s="10">
         <f t="shared" ref="N27" si="27">SUM(N23:N26)</f>
         <v>927243</v>
       </c>
     </row>
-    <row r="28" spans="1:14" s="6" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="14" t="s">
+    <row r="28" spans="1:14" s="19" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="B28" s="15">
+      <c r="B28" s="30">
         <v>4250722</v>
       </c>
-      <c r="C28" s="15">
+      <c r="C28" s="30">
         <v>3941571</v>
       </c>
-      <c r="D28" s="15">
+      <c r="D28" s="30">
         <v>4571783</v>
       </c>
-      <c r="E28" s="15">
+      <c r="E28" s="30">
         <v>4513159</v>
       </c>
-      <c r="F28" s="15">
+      <c r="F28" s="30">
         <v>4628851</v>
       </c>
-      <c r="G28" s="15">
+      <c r="G28" s="30">
         <v>4704135</v>
       </c>
-      <c r="H28" s="15">
+      <c r="H28" s="30">
         <v>5670067</v>
       </c>
-      <c r="I28" s="15">
+      <c r="I28" s="30">
         <v>5199126</v>
       </c>
-      <c r="J28" s="15">
+      <c r="J28" s="30">
         <v>4565737</v>
       </c>
-      <c r="K28" s="15">
+      <c r="K28" s="30">
         <v>4744111</v>
       </c>
-      <c r="L28" s="15">
+      <c r="L28" s="30">
         <v>4786102</v>
       </c>
-      <c r="M28" s="15">
+      <c r="M28" s="30">
         <v>5110128</v>
       </c>
-      <c r="N28" s="15">
+      <c r="N28" s="30">
         <f>SUM(B28:M28)</f>
         <v>56685492</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="29">
+      <c r="A30" s="31">
         <v>2013</v>
       </c>
-      <c r="B30" s="29"/>
-[...14 lines deleted...]
-      <c r="A31" s="4" t="s">
+      <c r="B30" s="31"/>
+      <c r="C30" s="31"/>
+      <c r="D30" s="31"/>
+      <c r="E30" s="31"/>
+      <c r="F30" s="31"/>
+      <c r="G30" s="31"/>
+      <c r="H30" s="31"/>
+      <c r="I30" s="31"/>
+      <c r="J30" s="31"/>
+      <c r="K30" s="31"/>
+      <c r="L30" s="31"/>
+      <c r="M30" s="31"/>
+      <c r="N30" s="31"/>
+    </row>
+    <row r="31" spans="1:14" s="19" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A31" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B31" s="4" t="s">
+      <c r="B31" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="C31" s="4" t="s">
+      <c r="C31" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="D31" s="4" t="s">
+      <c r="D31" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="E31" s="4" t="s">
+      <c r="E31" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="F31" s="4" t="s">
+      <c r="F31" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="G31" s="4" t="s">
+      <c r="G31" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="H31" s="4" t="s">
+      <c r="H31" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="I31" s="4" t="s">
+      <c r="I31" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="J31" s="4" t="s">
+      <c r="J31" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="K31" s="4" t="s">
+      <c r="K31" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="L31" s="4" t="s">
+      <c r="L31" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="M31" s="4" t="s">
+      <c r="M31" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="N31" s="4" t="s">
+      <c r="N31" s="24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="7" t="s">
+      <c r="A32" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B32" s="8">
+      <c r="B32" s="6">
         <v>112</v>
       </c>
-      <c r="C32" s="8">
+      <c r="C32" s="6">
         <v>172</v>
       </c>
-      <c r="D32" s="8">
+      <c r="D32" s="6">
         <v>136</v>
       </c>
-      <c r="E32" s="8">
+      <c r="E32" s="6">
         <v>263</v>
       </c>
-      <c r="F32" s="8">
+      <c r="F32" s="6">
         <v>87</v>
       </c>
-      <c r="G32" s="8">
+      <c r="G32" s="6">
         <v>128</v>
       </c>
-      <c r="H32" s="8">
+      <c r="H32" s="6">
         <v>86</v>
       </c>
-      <c r="I32" s="8">
+      <c r="I32" s="6">
         <v>169</v>
       </c>
-      <c r="J32" s="8">
+      <c r="J32" s="6">
         <v>172</v>
       </c>
-      <c r="K32" s="8">
+      <c r="K32" s="6">
         <v>135</v>
       </c>
-      <c r="L32" s="8">
+      <c r="L32" s="6">
         <v>120</v>
       </c>
-      <c r="M32" s="8">
+      <c r="M32" s="6">
         <v>141</v>
       </c>
-      <c r="N32" s="17">
+      <c r="N32" s="13">
         <f t="shared" ref="N32:N34" si="28">SUM(B32:M32)</f>
         <v>1721</v>
       </c>
     </row>
     <row r="33" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="10" t="s">
+      <c r="A33" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B33" s="11">
+      <c r="B33" s="26">
         <v>12127</v>
       </c>
-      <c r="C33" s="11">
+      <c r="C33" s="26">
         <v>11077</v>
       </c>
-      <c r="D33" s="11">
+      <c r="D33" s="26">
         <v>12128</v>
       </c>
-      <c r="E33" s="11">
+      <c r="E33" s="26">
         <v>11437</v>
       </c>
-      <c r="F33" s="11">
+      <c r="F33" s="26">
         <v>11645</v>
       </c>
-      <c r="G33" s="11">
+      <c r="G33" s="26">
         <v>11333</v>
       </c>
-      <c r="H33" s="11">
+      <c r="H33" s="26">
         <v>12105</v>
       </c>
-      <c r="I33" s="11">
+      <c r="I33" s="26">
         <v>11473</v>
       </c>
-      <c r="J33" s="11">
+      <c r="J33" s="26">
         <v>11438</v>
       </c>
-      <c r="K33" s="11">
+      <c r="K33" s="26">
         <v>13038</v>
       </c>
-      <c r="L33" s="11">
+      <c r="L33" s="26">
         <v>13945</v>
       </c>
-      <c r="M33" s="11">
+      <c r="M33" s="26">
         <v>15843</v>
       </c>
-      <c r="N33" s="12">
+      <c r="N33" s="27">
         <f t="shared" si="28"/>
         <v>147589</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="18" t="s">
+      <c r="A34" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B34" s="8">
+      <c r="B34" s="6">
         <v>62606</v>
       </c>
-      <c r="C34" s="8">
+      <c r="C34" s="6">
         <v>53860</v>
       </c>
-      <c r="D34" s="8">
+      <c r="D34" s="6">
         <v>69682</v>
       </c>
-      <c r="E34" s="8">
+      <c r="E34" s="6">
         <v>69244</v>
       </c>
-      <c r="F34" s="8">
+      <c r="F34" s="6">
         <v>65427</v>
       </c>
-      <c r="G34" s="8">
+      <c r="G34" s="6">
         <v>65914</v>
       </c>
-      <c r="H34" s="8">
+      <c r="H34" s="6">
         <v>81884</v>
       </c>
-      <c r="I34" s="8">
+      <c r="I34" s="6">
         <v>76591</v>
       </c>
-      <c r="J34" s="8">
+      <c r="J34" s="6">
         <v>68360</v>
       </c>
-      <c r="K34" s="8">
+      <c r="K34" s="6">
         <v>71484</v>
       </c>
-      <c r="L34" s="8">
+      <c r="L34" s="6">
         <v>72132</v>
       </c>
-      <c r="M34" s="8">
+      <c r="M34" s="6">
         <v>79461</v>
       </c>
-      <c r="N34" s="17">
+      <c r="N34" s="13">
         <f t="shared" si="28"/>
         <v>836645</v>
       </c>
     </row>
     <row r="35" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B35" s="12">
+      <c r="A35" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B35" s="27">
         <f>SUM(B31:B34)</f>
         <v>74845</v>
       </c>
-      <c r="C35" s="12">
+      <c r="C35" s="27">
         <f t="shared" ref="C35" si="29">SUM(C31:C34)</f>
         <v>65109</v>
       </c>
-      <c r="D35" s="12">
+      <c r="D35" s="27">
         <f t="shared" ref="D35" si="30">SUM(D31:D34)</f>
         <v>81946</v>
       </c>
-      <c r="E35" s="12">
+      <c r="E35" s="27">
         <f t="shared" ref="E35" si="31">SUM(E31:E34)</f>
         <v>80944</v>
       </c>
-      <c r="F35" s="12">
+      <c r="F35" s="27">
         <f t="shared" ref="F35" si="32">SUM(F31:F34)</f>
         <v>77159</v>
       </c>
-      <c r="G35" s="12">
+      <c r="G35" s="27">
         <f t="shared" ref="G35" si="33">SUM(G31:G34)</f>
         <v>77375</v>
       </c>
-      <c r="H35" s="12">
+      <c r="H35" s="27">
         <f t="shared" ref="H35" si="34">SUM(H31:H34)</f>
         <v>94075</v>
       </c>
-      <c r="I35" s="12">
+      <c r="I35" s="27">
         <f t="shared" ref="I35" si="35">SUM(I31:I34)</f>
         <v>88233</v>
       </c>
-      <c r="J35" s="12">
+      <c r="J35" s="27">
         <f t="shared" ref="J35" si="36">SUM(J31:J34)</f>
         <v>79970</v>
       </c>
-      <c r="K35" s="12">
+      <c r="K35" s="27">
         <f t="shared" ref="K35" si="37">SUM(K31:K34)</f>
         <v>84657</v>
       </c>
-      <c r="L35" s="12">
+      <c r="L35" s="27">
         <f t="shared" ref="L35" si="38">SUM(L31:L34)</f>
         <v>86197</v>
       </c>
-      <c r="M35" s="12">
+      <c r="M35" s="27">
         <f t="shared" ref="M35" si="39">SUM(M31:M34)</f>
         <v>95445</v>
       </c>
-      <c r="N35" s="12">
+      <c r="N35" s="27">
         <f t="shared" ref="N35" si="40">SUM(N31:N34)</f>
         <v>985955</v>
       </c>
     </row>
-    <row r="36" spans="1:15" s="6" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="14" t="s">
+    <row r="36" spans="1:15" s="19" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="B36" s="15">
+      <c r="B36" s="30">
         <v>4566104</v>
       </c>
-      <c r="C36" s="15">
+      <c r="C36" s="30">
         <v>4021187</v>
       </c>
-      <c r="D36" s="15">
+      <c r="D36" s="30">
         <v>4832679</v>
       </c>
-      <c r="E36" s="15">
+      <c r="E36" s="30">
         <v>4745552</v>
       </c>
-      <c r="F36" s="15">
+      <c r="F36" s="30">
         <v>4991683</v>
       </c>
-      <c r="G36" s="15">
+      <c r="G36" s="30">
         <v>5053500</v>
       </c>
-      <c r="H36" s="15">
+      <c r="H36" s="30">
         <v>6273532</v>
       </c>
-      <c r="I36" s="15">
+      <c r="I36" s="30">
         <v>5735428</v>
       </c>
-      <c r="J36" s="15">
+      <c r="J36" s="30">
         <v>4775379</v>
       </c>
-      <c r="K36" s="15">
+      <c r="K36" s="30">
         <v>5043593</v>
       </c>
-      <c r="L36" s="15">
+      <c r="L36" s="30">
         <v>5240451</v>
       </c>
-      <c r="M36" s="15">
+      <c r="M36" s="30">
         <v>5646488</v>
       </c>
-      <c r="N36" s="15">
+      <c r="N36" s="30">
         <f>SUM(B36:M36)</f>
         <v>60925576</v>
       </c>
     </row>
     <row r="38" spans="1:15" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="29">
+      <c r="A38" s="31">
         <v>2014</v>
       </c>
-      <c r="B38" s="29"/>
-[...14 lines deleted...]
-      <c r="A39" s="4" t="s">
+      <c r="B38" s="31"/>
+      <c r="C38" s="31"/>
+      <c r="D38" s="31"/>
+      <c r="E38" s="31"/>
+      <c r="F38" s="31"/>
+      <c r="G38" s="31"/>
+      <c r="H38" s="31"/>
+      <c r="I38" s="31"/>
+      <c r="J38" s="31"/>
+      <c r="K38" s="31"/>
+      <c r="L38" s="31"/>
+      <c r="M38" s="31"/>
+      <c r="N38" s="31"/>
+    </row>
+    <row r="39" spans="1:15" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B39" s="4" t="s">
+      <c r="B39" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="C39" s="4" t="s">
+      <c r="C39" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="D39" s="4" t="s">
+      <c r="D39" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="E39" s="4" t="s">
+      <c r="E39" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="F39" s="4" t="s">
+      <c r="F39" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="G39" s="4" t="s">
+      <c r="G39" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="H39" s="4" t="s">
+      <c r="H39" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="I39" s="4" t="s">
+      <c r="I39" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="J39" s="4" t="s">
+      <c r="J39" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="K39" s="4" t="s">
+      <c r="K39" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="L39" s="4" t="s">
+      <c r="L39" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="M39" s="4" t="s">
+      <c r="M39" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="N39" s="4" t="s">
+      <c r="N39" s="24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="7" t="s">
+      <c r="A40" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B40" s="8">
+      <c r="B40" s="6">
         <v>13647</v>
       </c>
-      <c r="C40" s="8">
+      <c r="C40" s="6">
         <v>13059</v>
       </c>
-      <c r="D40" s="8">
+      <c r="D40" s="6">
         <v>14014</v>
       </c>
-      <c r="E40" s="8">
+      <c r="E40" s="6">
         <v>12262</v>
       </c>
-      <c r="F40" s="8">
+      <c r="F40" s="6">
         <v>11428</v>
       </c>
-      <c r="G40" s="8">
+      <c r="G40" s="6">
         <v>11133</v>
       </c>
-      <c r="H40" s="8">
+      <c r="H40" s="6">
         <v>13047</v>
       </c>
-      <c r="I40" s="8">
+      <c r="I40" s="6">
         <v>12856</v>
       </c>
-      <c r="J40" s="8">
+      <c r="J40" s="6">
         <v>12356</v>
       </c>
-      <c r="K40" s="8">
+      <c r="K40" s="6">
         <v>13557</v>
       </c>
-      <c r="L40" s="8">
+      <c r="L40" s="6">
         <v>15879</v>
       </c>
-      <c r="M40" s="8">
+      <c r="M40" s="6">
         <v>20455</v>
       </c>
-      <c r="N40" s="17">
+      <c r="N40" s="13">
         <f t="shared" ref="N40:N42" si="41">SUM(B40:M40)</f>
         <v>163693</v>
       </c>
     </row>
     <row r="41" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="10" t="s">
+      <c r="A41" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="B41" s="11">
+      <c r="B41" s="26">
         <v>347</v>
       </c>
-      <c r="C41" s="11">
+      <c r="C41" s="26">
         <v>1409</v>
       </c>
-      <c r="D41" s="11">
+      <c r="D41" s="26">
         <v>2158</v>
       </c>
-      <c r="E41" s="11">
+      <c r="E41" s="26">
         <v>1693</v>
       </c>
-      <c r="F41" s="11">
+      <c r="F41" s="26">
         <v>1245</v>
       </c>
-      <c r="G41" s="11">
+      <c r="G41" s="26">
         <v>1670</v>
       </c>
-      <c r="H41" s="11">
+      <c r="H41" s="26">
         <v>2343</v>
       </c>
-      <c r="I41" s="11">
+      <c r="I41" s="26">
         <v>1368</v>
       </c>
-      <c r="J41" s="11">
+      <c r="J41" s="26">
         <v>988</v>
       </c>
-      <c r="K41" s="11">
+      <c r="K41" s="26">
         <v>1107</v>
       </c>
-      <c r="L41" s="11">
+      <c r="L41" s="26">
         <v>1190</v>
       </c>
-      <c r="M41" s="11">
+      <c r="M41" s="26">
         <v>1786</v>
       </c>
-      <c r="N41" s="12">
+      <c r="N41" s="27">
         <f t="shared" si="41"/>
         <v>17304</v>
       </c>
     </row>
     <row r="42" spans="1:15" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="18" t="s">
+      <c r="A42" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B42" s="8">
+      <c r="B42" s="6">
         <v>71464</v>
       </c>
-      <c r="C42" s="8">
+      <c r="C42" s="6">
         <v>59047</v>
       </c>
-      <c r="D42" s="8">
+      <c r="D42" s="6">
         <v>70234</v>
       </c>
-      <c r="E42" s="8">
+      <c r="E42" s="6">
         <v>75426</v>
       </c>
-      <c r="F42" s="8">
+      <c r="F42" s="6">
         <v>74101</v>
       </c>
-      <c r="G42" s="8">
+      <c r="G42" s="6">
         <v>73487</v>
       </c>
-      <c r="H42" s="8">
+      <c r="H42" s="6">
         <v>81699</v>
       </c>
-      <c r="I42" s="8">
+      <c r="I42" s="6">
         <v>82239</v>
       </c>
-      <c r="J42" s="8">
+      <c r="J42" s="6">
         <v>74079</v>
       </c>
-      <c r="K42" s="8">
+      <c r="K42" s="6">
         <v>76425</v>
       </c>
-      <c r="L42" s="8">
+      <c r="L42" s="6">
         <v>82403</v>
       </c>
-      <c r="M42" s="8">
+      <c r="M42" s="6">
         <v>91119</v>
       </c>
-      <c r="N42" s="17">
+      <c r="N42" s="13">
         <f t="shared" si="41"/>
         <v>911723</v>
       </c>
     </row>
     <row r="43" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B43" s="12">
+      <c r="A43" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" s="27">
         <f>SUM(B39:B42)</f>
         <v>85458</v>
       </c>
-      <c r="C43" s="12">
+      <c r="C43" s="27">
         <f t="shared" ref="C43" si="42">SUM(C39:C42)</f>
         <v>73515</v>
       </c>
-      <c r="D43" s="12">
+      <c r="D43" s="27">
         <f t="shared" ref="D43" si="43">SUM(D39:D42)</f>
         <v>86406</v>
       </c>
-      <c r="E43" s="12">
+      <c r="E43" s="27">
         <f t="shared" ref="E43" si="44">SUM(E39:E42)</f>
         <v>89381</v>
       </c>
-      <c r="F43" s="12">
+      <c r="F43" s="27">
         <f t="shared" ref="F43" si="45">SUM(F39:F42)</f>
         <v>86774</v>
       </c>
-      <c r="G43" s="12">
+      <c r="G43" s="27">
         <f t="shared" ref="G43" si="46">SUM(G39:G42)</f>
         <v>86290</v>
       </c>
-      <c r="H43" s="12">
+      <c r="H43" s="27">
         <f t="shared" ref="H43" si="47">SUM(H39:H42)</f>
         <v>97089</v>
       </c>
-      <c r="I43" s="12">
+      <c r="I43" s="27">
         <f t="shared" ref="I43" si="48">SUM(I39:I42)</f>
         <v>96463</v>
       </c>
-      <c r="J43" s="12">
+      <c r="J43" s="27">
         <f t="shared" ref="J43" si="49">SUM(J39:J42)</f>
         <v>87423</v>
       </c>
-      <c r="K43" s="12">
+      <c r="K43" s="27">
         <f t="shared" ref="K43" si="50">SUM(K39:K42)</f>
         <v>91089</v>
       </c>
-      <c r="L43" s="12">
+      <c r="L43" s="27">
         <f t="shared" ref="L43" si="51">SUM(L39:L42)</f>
         <v>99472</v>
       </c>
-      <c r="M43" s="12">
+      <c r="M43" s="27">
         <f t="shared" ref="M43" si="52">SUM(M39:M42)</f>
         <v>113360</v>
       </c>
-      <c r="N43" s="12">
+      <c r="N43" s="27">
         <f t="shared" ref="N43" si="53">SUM(N39:N42)</f>
         <v>1092720</v>
       </c>
     </row>
-    <row r="44" spans="1:15" s="6" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="14" t="s">
+    <row r="44" spans="1:15" s="19" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="B44" s="15">
+      <c r="B44" s="30">
         <v>5088188</v>
       </c>
-      <c r="C44" s="15">
+      <c r="C44" s="30">
         <v>4381659</v>
       </c>
-      <c r="D44" s="15">
+      <c r="D44" s="30">
         <v>5058135</v>
       </c>
-      <c r="E44" s="15">
+      <c r="E44" s="30">
         <v>5338188</v>
       </c>
-      <c r="F44" s="15">
+      <c r="F44" s="30">
         <v>5563425</v>
       </c>
-      <c r="G44" s="15">
+      <c r="G44" s="30">
         <v>5346552</v>
       </c>
-      <c r="H44" s="15">
+      <c r="H44" s="30">
         <v>6465647</v>
       </c>
-      <c r="I44" s="15">
+      <c r="I44" s="30">
         <v>6097490</v>
       </c>
-      <c r="J44" s="15">
+      <c r="J44" s="30">
         <v>5024108</v>
       </c>
-      <c r="K44" s="15">
+      <c r="K44" s="30">
         <v>5596936</v>
       </c>
-      <c r="L44" s="15">
+      <c r="L44" s="30">
         <v>5719999</v>
       </c>
-      <c r="M44" s="15">
+      <c r="M44" s="30">
         <v>6084695</v>
       </c>
-      <c r="N44" s="15">
+      <c r="N44" s="30">
         <f>SUM(B44:M44)</f>
         <v>65765022</v>
       </c>
     </row>
-    <row r="46" spans="1:15" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="29">
+    <row r="46" spans="1:15" s="12" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="31">
         <v>2015</v>
       </c>
-      <c r="B46" s="29"/>
-[...14 lines deleted...]
-      <c r="A47" s="4" t="s">
+      <c r="B46" s="31"/>
+      <c r="C46" s="31"/>
+      <c r="D46" s="31"/>
+      <c r="E46" s="31"/>
+      <c r="F46" s="31"/>
+      <c r="G46" s="31"/>
+      <c r="H46" s="31"/>
+      <c r="I46" s="31"/>
+      <c r="J46" s="31"/>
+      <c r="K46" s="31"/>
+      <c r="L46" s="31"/>
+      <c r="M46" s="31"/>
+      <c r="N46" s="31"/>
+    </row>
+    <row r="47" spans="1:15" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B47" s="4" t="s">
+      <c r="B47" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="C47" s="4" t="s">
+      <c r="C47" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="D47" s="4" t="s">
+      <c r="D47" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="E47" s="4" t="s">
+      <c r="E47" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="F47" s="4" t="s">
+      <c r="F47" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="G47" s="4" t="s">
+      <c r="G47" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="H47" s="4" t="s">
+      <c r="H47" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="I47" s="4" t="s">
+      <c r="I47" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="J47" s="4" t="s">
+      <c r="J47" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="K47" s="4" t="s">
+      <c r="K47" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="L47" s="4" t="s">
+      <c r="L47" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="M47" s="4" t="s">
+      <c r="M47" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="N47" s="4" t="s">
+      <c r="N47" s="24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:15" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="18" t="s">
+      <c r="A48" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B48" s="8">
+      <c r="B48" s="6">
         <v>82587</v>
       </c>
-      <c r="C48" s="8">
+      <c r="C48" s="6">
         <v>72153</v>
       </c>
-      <c r="D48" s="8">
+      <c r="D48" s="6">
         <v>90634</v>
       </c>
-      <c r="E48" s="8">
+      <c r="E48" s="6">
         <v>90823</v>
       </c>
-      <c r="F48" s="8">
+      <c r="F48" s="6">
         <v>88918</v>
       </c>
-      <c r="G48" s="8">
+      <c r="G48" s="6">
         <v>85034</v>
       </c>
-      <c r="H48" s="8">
+      <c r="H48" s="6">
         <v>105949</v>
       </c>
-      <c r="I48" s="8">
+      <c r="I48" s="6">
         <v>99050</v>
       </c>
-      <c r="J48" s="8">
+      <c r="J48" s="6">
         <v>86906</v>
       </c>
-      <c r="K48" s="8">
+      <c r="K48" s="6">
         <v>96217</v>
       </c>
-      <c r="L48" s="8">
+      <c r="L48" s="6">
         <v>98911</v>
       </c>
-      <c r="M48" s="8">
+      <c r="M48" s="6">
         <v>106830</v>
       </c>
-      <c r="N48" s="17">
+      <c r="N48" s="13">
         <f t="shared" ref="N48:N50" si="54">SUM(B48:M48)</f>
         <v>1104012</v>
       </c>
-      <c r="O48" s="16"/>
+      <c r="O48" s="3"/>
     </row>
     <row r="49" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="10" t="s">
+      <c r="A49" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B49" s="11">
+      <c r="B49" s="26">
         <v>17922</v>
       </c>
-      <c r="C49" s="11">
+      <c r="C49" s="26">
         <v>15807</v>
       </c>
-      <c r="D49" s="11">
+      <c r="D49" s="26">
         <v>20344</v>
       </c>
-      <c r="E49" s="11">
+      <c r="E49" s="26">
         <v>18900</v>
       </c>
-      <c r="F49" s="11">
+      <c r="F49" s="26">
         <v>20938</v>
       </c>
-      <c r="G49" s="11">
+      <c r="G49" s="26">
         <v>20919</v>
       </c>
-      <c r="H49" s="11">
+      <c r="H49" s="26">
         <v>24239</v>
       </c>
-      <c r="I49" s="11">
+      <c r="I49" s="26">
         <v>23048</v>
       </c>
-      <c r="J49" s="11">
+      <c r="J49" s="26">
         <v>20259</v>
       </c>
-      <c r="K49" s="11">
+      <c r="K49" s="26">
         <v>22360</v>
       </c>
-      <c r="L49" s="11">
+      <c r="L49" s="26">
         <v>23083</v>
       </c>
-      <c r="M49" s="11">
+      <c r="M49" s="26">
         <v>26946</v>
       </c>
-      <c r="N49" s="12">
+      <c r="N49" s="27">
         <f t="shared" si="54"/>
         <v>254765</v>
       </c>
     </row>
     <row r="50" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="18" t="s">
+      <c r="A50" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B50" s="8">
+      <c r="B50" s="6">
         <v>1198</v>
       </c>
-      <c r="C50" s="8">
+      <c r="C50" s="6">
         <v>996</v>
       </c>
-      <c r="D50" s="8">
+      <c r="D50" s="6">
         <v>1178</v>
       </c>
-      <c r="E50" s="8">
+      <c r="E50" s="6">
         <v>2013</v>
       </c>
-      <c r="F50" s="8">
+      <c r="F50" s="6">
         <v>1402</v>
       </c>
-      <c r="G50" s="8">
+      <c r="G50" s="6">
         <v>2157</v>
       </c>
-      <c r="H50" s="8">
+      <c r="H50" s="6">
         <v>1598</v>
       </c>
-      <c r="I50" s="8">
+      <c r="I50" s="6">
         <v>1748</v>
       </c>
-      <c r="J50" s="8">
+      <c r="J50" s="6">
         <v>911</v>
       </c>
-      <c r="K50" s="8">
+      <c r="K50" s="6">
         <v>1626</v>
       </c>
-      <c r="L50" s="8">
+      <c r="L50" s="6">
         <v>1318</v>
       </c>
-      <c r="M50" s="8">
+      <c r="M50" s="6">
         <v>2003</v>
       </c>
-      <c r="N50" s="17">
+      <c r="N50" s="13">
         <f t="shared" si="54"/>
         <v>18148</v>
       </c>
     </row>
     <row r="51" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B51" s="12">
+      <c r="A51" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B51" s="27">
         <f>SUM(B47:B50)</f>
         <v>101707</v>
       </c>
-      <c r="C51" s="12">
+      <c r="C51" s="27">
         <f t="shared" ref="C51" si="55">SUM(C47:C50)</f>
         <v>88956</v>
       </c>
-      <c r="D51" s="12">
+      <c r="D51" s="27">
         <f t="shared" ref="D51" si="56">SUM(D47:D50)</f>
         <v>112156</v>
       </c>
-      <c r="E51" s="12">
+      <c r="E51" s="27">
         <f t="shared" ref="E51" si="57">SUM(E47:E50)</f>
         <v>111736</v>
       </c>
-      <c r="F51" s="12">
+      <c r="F51" s="27">
         <f t="shared" ref="F51" si="58">SUM(F47:F50)</f>
         <v>111258</v>
       </c>
-      <c r="G51" s="12">
+      <c r="G51" s="27">
         <f t="shared" ref="G51" si="59">SUM(G47:G50)</f>
         <v>108110</v>
       </c>
-      <c r="H51" s="12">
+      <c r="H51" s="27">
         <f t="shared" ref="H51" si="60">SUM(H47:H50)</f>
         <v>131786</v>
       </c>
-      <c r="I51" s="12">
+      <c r="I51" s="27">
         <f t="shared" ref="I51" si="61">SUM(I47:I50)</f>
         <v>123846</v>
       </c>
-      <c r="J51" s="12">
+      <c r="J51" s="27">
         <f t="shared" ref="J51" si="62">SUM(J47:J50)</f>
         <v>108076</v>
       </c>
-      <c r="K51" s="12">
+      <c r="K51" s="27">
         <f t="shared" ref="K51" si="63">SUM(K47:K50)</f>
         <v>120203</v>
       </c>
-      <c r="L51" s="12">
+      <c r="L51" s="27">
         <f t="shared" ref="L51" si="64">SUM(L47:L50)</f>
         <v>123312</v>
       </c>
-      <c r="M51" s="12">
+      <c r="M51" s="27">
         <f t="shared" ref="M51" si="65">SUM(M47:M50)</f>
         <v>135779</v>
       </c>
-      <c r="N51" s="12">
+      <c r="N51" s="27">
         <f t="shared" ref="N51" si="66">SUM(N47:N50)</f>
         <v>1376925</v>
       </c>
     </row>
-    <row r="52" spans="1:14" s="6" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="14" t="s">
+    <row r="52" spans="1:14" s="19" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="B52" s="15">
+      <c r="B52" s="30">
         <v>5418306</v>
       </c>
-      <c r="C52" s="15">
+      <c r="C52" s="30">
         <v>4874116</v>
       </c>
-      <c r="D52" s="15">
+      <c r="D52" s="30">
         <v>5913074</v>
       </c>
-      <c r="E52" s="15">
+      <c r="E52" s="30">
         <v>6012450</v>
       </c>
-      <c r="F52" s="15">
+      <c r="F52" s="30">
         <v>6199096</v>
       </c>
-      <c r="G52" s="15">
+      <c r="G52" s="30">
         <v>6102594</v>
       </c>
-      <c r="H52" s="15">
+      <c r="H52" s="30">
         <v>7347287</v>
       </c>
-      <c r="I52" s="15">
+      <c r="I52" s="30">
         <v>6919141</v>
       </c>
-      <c r="J52" s="15">
+      <c r="J52" s="30">
         <v>5773407</v>
       </c>
-      <c r="K52" s="15">
+      <c r="K52" s="30">
         <v>6304326</v>
       </c>
-      <c r="L52" s="15">
+      <c r="L52" s="30">
         <v>6465450</v>
       </c>
-      <c r="M52" s="15">
+      <c r="M52" s="30">
         <v>6853023</v>
       </c>
-      <c r="N52" s="15">
+      <c r="N52" s="30">
         <f>SUM(B52:M52)</f>
         <v>74182270</v>
       </c>
     </row>
     <row r="54" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="29">
+      <c r="A54" s="31">
         <v>2016</v>
       </c>
-      <c r="B54" s="29"/>
-[...14 lines deleted...]
-      <c r="A55" s="4" t="s">
+      <c r="B54" s="31"/>
+      <c r="C54" s="31"/>
+      <c r="D54" s="31"/>
+      <c r="E54" s="31"/>
+      <c r="F54" s="31"/>
+      <c r="G54" s="31"/>
+      <c r="H54" s="31"/>
+      <c r="I54" s="31"/>
+      <c r="J54" s="31"/>
+      <c r="K54" s="31"/>
+      <c r="L54" s="31"/>
+      <c r="M54" s="31"/>
+      <c r="N54" s="31"/>
+    </row>
+    <row r="55" spans="1:14" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B55" s="4" t="s">
+      <c r="B55" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="C55" s="4" t="s">
+      <c r="C55" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="D55" s="4" t="s">
+      <c r="D55" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="E55" s="4" t="s">
+      <c r="E55" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="F55" s="4" t="s">
+      <c r="F55" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="G55" s="4" t="s">
+      <c r="G55" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="H55" s="4" t="s">
+      <c r="H55" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="I55" s="4" t="s">
+      <c r="I55" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="J55" s="4" t="s">
+      <c r="J55" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="K55" s="4" t="s">
+      <c r="K55" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="L55" s="4" t="s">
+      <c r="L55" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="M55" s="4" t="s">
+      <c r="M55" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="N55" s="4" t="s">
+      <c r="N55" s="24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="7" t="s">
+      <c r="A56" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B56" s="8">
+      <c r="B56" s="6">
         <v>23296</v>
       </c>
-      <c r="C56" s="8">
+      <c r="C56" s="6">
         <v>21618</v>
       </c>
-      <c r="D56" s="8">
+      <c r="D56" s="6">
         <v>24426</v>
       </c>
-      <c r="E56" s="8">
+      <c r="E56" s="6">
         <v>23019</v>
       </c>
-      <c r="F56" s="8">
+      <c r="F56" s="6">
         <v>23638</v>
       </c>
-      <c r="G56" s="8">
+      <c r="G56" s="6">
         <v>23350</v>
       </c>
-      <c r="H56" s="8">
+      <c r="H56" s="6">
         <v>26076</v>
       </c>
-      <c r="I56" s="8">
+      <c r="I56" s="6">
         <v>24375</v>
       </c>
-      <c r="J56" s="8">
+      <c r="J56" s="6">
         <v>22586</v>
       </c>
-      <c r="K56" s="8">
+      <c r="K56" s="6">
         <v>24956</v>
       </c>
-      <c r="L56" s="8">
+      <c r="L56" s="6">
         <v>27387</v>
       </c>
-      <c r="M56" s="8">
+      <c r="M56" s="6">
         <v>32089</v>
       </c>
-      <c r="N56" s="17">
+      <c r="N56" s="13">
         <f t="shared" ref="N56:N57" si="67">SUM(B56:M56)</f>
         <v>296816</v>
       </c>
     </row>
     <row r="57" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="10" t="s">
+      <c r="A57" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B57" s="11">
+      <c r="B57" s="26">
         <v>97027</v>
       </c>
-      <c r="C57" s="11">
+      <c r="C57" s="26">
         <v>90577</v>
       </c>
-      <c r="D57" s="11">
+      <c r="D57" s="26">
         <v>109727</v>
       </c>
-      <c r="E57" s="11">
+      <c r="E57" s="26">
         <v>98772</v>
       </c>
-      <c r="F57" s="11">
+      <c r="F57" s="26">
         <v>101236</v>
       </c>
-      <c r="G57" s="11">
+      <c r="G57" s="26">
         <v>94745</v>
       </c>
-      <c r="H57" s="11">
+      <c r="H57" s="26">
         <v>115573</v>
       </c>
-      <c r="I57" s="11">
+      <c r="I57" s="26">
         <v>108208</v>
       </c>
-      <c r="J57" s="11">
+      <c r="J57" s="26">
         <v>95006</v>
       </c>
-      <c r="K57" s="11">
+      <c r="K57" s="26">
         <v>109635</v>
       </c>
-      <c r="L57" s="11">
+      <c r="L57" s="26">
         <v>111745</v>
       </c>
-      <c r="M57" s="11">
+      <c r="M57" s="26">
         <v>126826</v>
       </c>
-      <c r="N57" s="12">
+      <c r="N57" s="27">
         <f t="shared" si="67"/>
         <v>1259077</v>
       </c>
     </row>
     <row r="58" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="18" t="s">
+      <c r="A58" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B58" s="8">
+      <c r="B58" s="6">
         <v>1598</v>
       </c>
-      <c r="C58" s="8">
+      <c r="C58" s="6">
         <v>1426</v>
       </c>
-      <c r="D58" s="8">
+      <c r="D58" s="6">
         <v>2031</v>
       </c>
-      <c r="E58" s="8">
+      <c r="E58" s="6">
         <v>1103</v>
       </c>
-      <c r="F58" s="8">
+      <c r="F58" s="6">
         <v>1295</v>
       </c>
-      <c r="G58" s="8">
+      <c r="G58" s="6">
         <v>2071</v>
       </c>
-      <c r="H58" s="8">
+      <c r="H58" s="6">
         <v>1579</v>
       </c>
-      <c r="I58" s="8">
+      <c r="I58" s="6">
         <v>1159</v>
       </c>
-      <c r="J58" s="8">
+      <c r="J58" s="6">
         <v>1505</v>
       </c>
-      <c r="K58" s="8">
+      <c r="K58" s="6">
         <v>727</v>
       </c>
-      <c r="L58" s="8">
+      <c r="L58" s="6">
         <v>913</v>
       </c>
-      <c r="M58" s="8">
+      <c r="M58" s="6">
         <v>1835</v>
       </c>
-      <c r="N58" s="17">
+      <c r="N58" s="13">
         <f>SUM(B58:M58)</f>
         <v>17242</v>
       </c>
     </row>
     <row r="59" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B59" s="12">
+      <c r="A59" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B59" s="27">
         <f>SUM(B55:B58)</f>
         <v>121921</v>
       </c>
-      <c r="C59" s="12">
+      <c r="C59" s="27">
         <f t="shared" ref="C59" si="68">SUM(C55:C58)</f>
         <v>113621</v>
       </c>
-      <c r="D59" s="12">
+      <c r="D59" s="27">
         <f t="shared" ref="D59" si="69">SUM(D55:D58)</f>
         <v>136184</v>
       </c>
-      <c r="E59" s="12">
+      <c r="E59" s="27">
         <f t="shared" ref="E59" si="70">SUM(E55:E58)</f>
         <v>122894</v>
       </c>
-      <c r="F59" s="12">
+      <c r="F59" s="27">
         <f t="shared" ref="F59" si="71">SUM(F55:F58)</f>
         <v>126169</v>
       </c>
-      <c r="G59" s="12">
+      <c r="G59" s="27">
         <f t="shared" ref="G59" si="72">SUM(G55:G58)</f>
         <v>120166</v>
       </c>
-      <c r="H59" s="12">
+      <c r="H59" s="27">
         <f t="shared" ref="H59" si="73">SUM(H55:H58)</f>
         <v>143228</v>
       </c>
-      <c r="I59" s="12">
+      <c r="I59" s="27">
         <f t="shared" ref="I59" si="74">SUM(I55:I58)</f>
         <v>133742</v>
       </c>
-      <c r="J59" s="12">
+      <c r="J59" s="27">
         <f t="shared" ref="J59" si="75">SUM(J55:J58)</f>
         <v>119097</v>
       </c>
-      <c r="K59" s="12">
+      <c r="K59" s="27">
         <f t="shared" ref="K59" si="76">SUM(K55:K58)</f>
         <v>135318</v>
       </c>
-      <c r="L59" s="12">
+      <c r="L59" s="27">
         <f t="shared" ref="L59" si="77">SUM(L55:L58)</f>
         <v>140045</v>
       </c>
-      <c r="M59" s="12">
+      <c r="M59" s="27">
         <f t="shared" ref="M59" si="78">SUM(M55:M58)</f>
         <v>160750</v>
       </c>
-      <c r="N59" s="12">
+      <c r="N59" s="27">
         <f t="shared" ref="N59" si="79">SUM(N55:N58)</f>
         <v>1573135</v>
       </c>
     </row>
-    <row r="60" spans="1:14" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A60" s="14" t="s">
+    <row r="60" spans="1:14" s="19" customFormat="1" ht="33" x14ac:dyDescent="0.25">
+      <c r="A60" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="B60" s="15">
+      <c r="B60" s="30">
         <v>6099649</v>
       </c>
-      <c r="C60" s="15">
+      <c r="C60" s="30">
         <v>5559358</v>
       </c>
-      <c r="D60" s="15">
+      <c r="D60" s="30">
         <v>6726880</v>
       </c>
-      <c r="E60" s="15">
+      <c r="E60" s="30">
         <v>6400255</v>
       </c>
-      <c r="F60" s="15">
+      <c r="F60" s="30">
         <v>6904023</v>
       </c>
-      <c r="G60" s="15">
+      <c r="G60" s="30">
         <v>6908431</v>
       </c>
-      <c r="H60" s="15">
+      <c r="H60" s="30">
         <v>8260451</v>
       </c>
-      <c r="I60" s="15">
+      <c r="I60" s="30">
         <v>7728503</v>
       </c>
-      <c r="J60" s="15">
+      <c r="J60" s="30">
         <v>6666241</v>
       </c>
-      <c r="K60" s="15">
+      <c r="K60" s="30">
         <v>6814918</v>
       </c>
-      <c r="L60" s="15">
+      <c r="L60" s="30">
         <v>7297162</v>
       </c>
-      <c r="M60" s="15">
+      <c r="M60" s="30">
         <v>7889845</v>
       </c>
-      <c r="N60" s="15">
+      <c r="N60" s="30">
         <f>SUM(B60:M60)</f>
         <v>83255716</v>
       </c>
     </row>
     <row r="61" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A61" s="21"/>
-[...15 lines deleted...]
-      <c r="A62" s="29">
+      <c r="A61" s="4"/>
+      <c r="B61" s="5"/>
+      <c r="C61" s="5"/>
+      <c r="D61" s="5"/>
+      <c r="E61" s="5"/>
+      <c r="F61" s="5"/>
+      <c r="G61" s="5"/>
+      <c r="H61" s="5"/>
+      <c r="I61" s="5"/>
+      <c r="J61" s="5"/>
+      <c r="K61" s="5"/>
+      <c r="L61" s="5"/>
+      <c r="M61" s="5"/>
+      <c r="N61" s="5"/>
+    </row>
+    <row r="62" spans="1:14" s="12" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="31">
         <v>2017</v>
       </c>
-      <c r="B62" s="29"/>
-[...14 lines deleted...]
-      <c r="A63" s="4" t="s">
+      <c r="B62" s="31"/>
+      <c r="C62" s="31"/>
+      <c r="D62" s="31"/>
+      <c r="E62" s="31"/>
+      <c r="F62" s="31"/>
+      <c r="G62" s="31"/>
+      <c r="H62" s="31"/>
+      <c r="I62" s="31"/>
+      <c r="J62" s="31"/>
+      <c r="K62" s="31"/>
+      <c r="L62" s="31"/>
+      <c r="M62" s="31"/>
+      <c r="N62" s="31"/>
+    </row>
+    <row r="63" spans="1:14" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B63" s="4" t="s">
+      <c r="B63" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="C63" s="4" t="s">
+      <c r="C63" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="D63" s="4" t="s">
+      <c r="D63" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="E63" s="4" t="s">
+      <c r="E63" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="F63" s="4" t="s">
+      <c r="F63" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="G63" s="4" t="s">
+      <c r="G63" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="H63" s="4" t="s">
+      <c r="H63" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="I63" s="4" t="s">
+      <c r="I63" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="J63" s="4" t="s">
+      <c r="J63" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="K63" s="4" t="s">
+      <c r="K63" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="L63" s="4" t="s">
+      <c r="L63" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="M63" s="4" t="s">
+      <c r="M63" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="N63" s="4" t="s">
+      <c r="N63" s="24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="7" t="s">
+      <c r="A64" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B64" s="8">
+      <c r="B64" s="6">
         <v>27572</v>
       </c>
-      <c r="C64" s="8">
+      <c r="C64" s="6">
         <v>21515</v>
       </c>
-      <c r="D64" s="8">
+      <c r="D64" s="6">
         <v>24141</v>
       </c>
-      <c r="E64" s="8">
+      <c r="E64" s="6">
         <v>23373</v>
       </c>
-      <c r="F64" s="8">
+      <c r="F64" s="6">
         <v>23645</v>
       </c>
-      <c r="G64" s="8">
+      <c r="G64" s="6">
         <v>22146</v>
       </c>
-      <c r="H64" s="8">
+      <c r="H64" s="6">
         <v>22974</v>
       </c>
-      <c r="I64" s="8">
+      <c r="I64" s="6">
         <v>21176</v>
       </c>
-      <c r="J64" s="8">
+      <c r="J64" s="6">
         <v>19369</v>
       </c>
-      <c r="K64" s="8">
+      <c r="K64" s="6">
         <v>22046</v>
       </c>
-      <c r="L64" s="8">
+      <c r="L64" s="6">
         <v>23243</v>
       </c>
-      <c r="M64" s="8">
+      <c r="M64" s="6">
         <v>26918</v>
       </c>
-      <c r="N64" s="17">
+      <c r="N64" s="13">
         <f>SUM(B64:M64)</f>
         <v>278118</v>
       </c>
     </row>
     <row r="65" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="10" t="s">
+      <c r="A65" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B65" s="11">
+      <c r="B65" s="26">
         <v>117891</v>
       </c>
-      <c r="C65" s="11">
+      <c r="C65" s="26">
         <v>96070</v>
       </c>
-      <c r="D65" s="11">
+      <c r="D65" s="26">
         <v>108994</v>
       </c>
-      <c r="E65" s="11">
+      <c r="E65" s="26">
         <v>118626</v>
       </c>
-      <c r="F65" s="11">
+      <c r="F65" s="26">
         <v>112578</v>
       </c>
-      <c r="G65" s="11">
+      <c r="G65" s="26">
         <v>106846</v>
       </c>
-      <c r="H65" s="11">
+      <c r="H65" s="26">
         <v>121165</v>
       </c>
-      <c r="I65" s="11">
+      <c r="I65" s="26">
         <v>119681</v>
       </c>
-      <c r="J65" s="11">
+      <c r="J65" s="26">
         <v>97164</v>
       </c>
-      <c r="K65" s="11">
+      <c r="K65" s="26">
         <v>108807</v>
       </c>
-      <c r="L65" s="11">
+      <c r="L65" s="26">
         <v>107622</v>
       </c>
-      <c r="M65" s="11">
+      <c r="M65" s="26">
         <v>112332</v>
       </c>
-      <c r="N65" s="12">
+      <c r="N65" s="27">
         <f t="shared" ref="N65" si="80">SUM(B65:M65)</f>
         <v>1327776</v>
       </c>
     </row>
     <row r="66" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="18" t="s">
+      <c r="A66" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B66" s="8">
+      <c r="B66" s="6">
         <v>895</v>
       </c>
-      <c r="C66" s="8">
+      <c r="C66" s="6">
         <v>970</v>
       </c>
-      <c r="D66" s="8">
+      <c r="D66" s="6">
         <v>1212</v>
       </c>
-      <c r="E66" s="8">
+      <c r="E66" s="6">
         <v>1110</v>
       </c>
-      <c r="F66" s="8">
+      <c r="F66" s="6">
         <v>1104</v>
       </c>
-      <c r="G66" s="8">
+      <c r="G66" s="6">
         <v>1403</v>
       </c>
-      <c r="H66" s="8">
+      <c r="H66" s="6">
         <v>1152</v>
       </c>
-      <c r="I66" s="8">
+      <c r="I66" s="6">
         <v>1216</v>
       </c>
-      <c r="J66" s="8">
+      <c r="J66" s="6">
         <v>757</v>
       </c>
-      <c r="K66" s="8">
+      <c r="K66" s="6">
         <v>1764</v>
       </c>
-      <c r="L66" s="8">
+      <c r="L66" s="6">
         <v>1023</v>
       </c>
-      <c r="M66" s="8">
+      <c r="M66" s="6">
         <v>1817</v>
       </c>
-      <c r="N66" s="17">
+      <c r="N66" s="13">
         <f>SUM(B66:M66)</f>
         <v>14423</v>
       </c>
     </row>
     <row r="67" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B67" s="12">
+      <c r="A67" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B67" s="27">
         <f>SUM(B63:B66)</f>
         <v>146358</v>
       </c>
-      <c r="C67" s="12">
+      <c r="C67" s="27">
         <f t="shared" ref="C67" si="81">SUM(C63:C66)</f>
         <v>118555</v>
       </c>
-      <c r="D67" s="12">
+      <c r="D67" s="27">
         <f t="shared" ref="D67" si="82">SUM(D63:D66)</f>
         <v>134347</v>
       </c>
-      <c r="E67" s="12">
+      <c r="E67" s="27">
         <f t="shared" ref="E67" si="83">SUM(E63:E66)</f>
         <v>143109</v>
       </c>
-      <c r="F67" s="12">
+      <c r="F67" s="27">
         <f t="shared" ref="F67" si="84">SUM(F63:F66)</f>
         <v>137327</v>
       </c>
-      <c r="G67" s="12">
+      <c r="G67" s="27">
         <f t="shared" ref="G67" si="85">SUM(G63:G66)</f>
         <v>130395</v>
       </c>
-      <c r="H67" s="12">
+      <c r="H67" s="27">
         <f t="shared" ref="H67" si="86">SUM(H63:H66)</f>
         <v>145291</v>
       </c>
-      <c r="I67" s="12">
+      <c r="I67" s="27">
         <f t="shared" ref="I67" si="87">SUM(I63:I66)</f>
         <v>142073</v>
       </c>
-      <c r="J67" s="12">
+      <c r="J67" s="27">
         <f t="shared" ref="J67" si="88">SUM(J63:J66)</f>
         <v>117290</v>
       </c>
-      <c r="K67" s="12">
+      <c r="K67" s="27">
         <f t="shared" ref="K67" si="89">SUM(K63:K66)</f>
         <v>132617</v>
       </c>
-      <c r="L67" s="12">
+      <c r="L67" s="27">
         <f t="shared" ref="L67" si="90">SUM(L63:L66)</f>
         <v>131888</v>
       </c>
-      <c r="M67" s="12">
+      <c r="M67" s="27">
         <f t="shared" ref="M67" si="91">SUM(M63:M66)</f>
         <v>141067</v>
       </c>
-      <c r="N67" s="12">
+      <c r="N67" s="27">
         <f t="shared" ref="N67" si="92">SUM(N63:N66)</f>
         <v>1620317</v>
       </c>
     </row>
-    <row r="68" spans="1:14" s="6" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="14" t="s">
+    <row r="68" spans="1:14" s="19" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="B68" s="15">
+      <c r="B68" s="30">
         <v>7110805</v>
       </c>
-      <c r="C68" s="15">
+      <c r="C68" s="30">
         <v>6190528</v>
       </c>
-      <c r="D68" s="15">
+      <c r="D68" s="30">
         <v>7166372</v>
       </c>
-      <c r="E68" s="15">
+      <c r="E68" s="30">
         <v>7259692</v>
       </c>
-      <c r="F68" s="15">
+      <c r="F68" s="30">
         <v>7623453</v>
       </c>
-      <c r="G68" s="15">
+      <c r="G68" s="30">
         <v>7664697</v>
       </c>
-      <c r="H68" s="15">
+      <c r="H68" s="30">
         <v>8713925</v>
       </c>
-      <c r="I68" s="15">
+      <c r="I68" s="30">
         <v>8226775</v>
       </c>
-      <c r="J68" s="15">
+      <c r="J68" s="30">
         <v>6785448</v>
       </c>
-      <c r="K68" s="15">
+      <c r="K68" s="30">
         <v>7456148</v>
       </c>
-      <c r="L68" s="15">
+      <c r="L68" s="30">
         <v>7731564</v>
       </c>
-      <c r="M68" s="15">
+      <c r="M68" s="30">
         <v>8033545</v>
       </c>
-      <c r="N68" s="15">
+      <c r="N68" s="30">
         <f>SUM(B68:M68)</f>
         <v>89962952</v>
       </c>
     </row>
-    <row r="70" spans="1:14" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="29">
+    <row r="70" spans="1:14" s="12" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="31">
         <v>2018</v>
       </c>
-      <c r="B70" s="29"/>
-[...14 lines deleted...]
-      <c r="A71" s="4" t="s">
+      <c r="B70" s="31"/>
+      <c r="C70" s="31"/>
+      <c r="D70" s="31"/>
+      <c r="E70" s="31"/>
+      <c r="F70" s="31"/>
+      <c r="G70" s="31"/>
+      <c r="H70" s="31"/>
+      <c r="I70" s="31"/>
+      <c r="J70" s="31"/>
+      <c r="K70" s="31"/>
+      <c r="L70" s="31"/>
+      <c r="M70" s="31"/>
+      <c r="N70" s="31"/>
+    </row>
+    <row r="71" spans="1:14" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B71" s="4" t="s">
+      <c r="B71" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="C71" s="4" t="s">
+      <c r="C71" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="D71" s="4" t="s">
+      <c r="D71" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="E71" s="4" t="s">
+      <c r="E71" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="F71" s="4" t="s">
+      <c r="F71" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="G71" s="4" t="s">
+      <c r="G71" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="H71" s="4" t="s">
+      <c r="H71" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="I71" s="4" t="s">
+      <c r="I71" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="J71" s="4" t="s">
+      <c r="J71" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="K71" s="4" t="s">
+      <c r="K71" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="L71" s="4" t="s">
+      <c r="L71" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="M71" s="4" t="s">
+      <c r="M71" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="N71" s="4" t="s">
+      <c r="N71" s="24" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="72" spans="1:14" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="7" t="s">
+    <row r="72" spans="1:14" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B72" s="8">
+      <c r="B72" s="6">
         <v>24400</v>
       </c>
-      <c r="C72" s="8">
+      <c r="C72" s="6">
         <v>20945</v>
       </c>
-      <c r="D72" s="8">
+      <c r="D72" s="6">
         <v>24649</v>
       </c>
-      <c r="E72" s="8">
+      <c r="E72" s="6">
         <v>24935</v>
       </c>
-      <c r="F72" s="8">
+      <c r="F72" s="6">
         <v>25877</v>
       </c>
-      <c r="G72" s="8">
+      <c r="G72" s="6">
         <v>24253</v>
       </c>
-      <c r="H72" s="8">
+      <c r="H72" s="6">
         <v>27844</v>
       </c>
-      <c r="I72" s="8">
+      <c r="I72" s="6">
         <v>27243</v>
       </c>
-      <c r="J72" s="8">
+      <c r="J72" s="6">
         <v>25904</v>
       </c>
-      <c r="K72" s="8">
+      <c r="K72" s="6">
         <v>27294</v>
       </c>
-      <c r="L72" s="8">
+      <c r="L72" s="6">
         <v>27535</v>
       </c>
-      <c r="M72" s="8">
+      <c r="M72" s="6">
         <v>34939</v>
       </c>
-      <c r="N72" s="17">
+      <c r="N72" s="13">
         <f>SUM(B72:M72)</f>
         <v>315818</v>
       </c>
     </row>
-    <row r="73" spans="1:14" s="3" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="10" t="s">
+    <row r="73" spans="1:14" s="12" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B73" s="11">
+      <c r="B73" s="26">
         <v>109683</v>
       </c>
-      <c r="C73" s="11">
+      <c r="C73" s="26">
         <v>94249</v>
       </c>
-      <c r="D73" s="11">
+      <c r="D73" s="26">
         <v>113042</v>
       </c>
-      <c r="E73" s="11">
+      <c r="E73" s="26">
         <v>112931</v>
       </c>
-      <c r="F73" s="11">
+      <c r="F73" s="26">
         <v>110005</v>
       </c>
-      <c r="G73" s="11">
+      <c r="G73" s="26">
         <v>107272</v>
       </c>
-      <c r="H73" s="11">
+      <c r="H73" s="26">
         <v>126828</v>
       </c>
-      <c r="I73" s="11">
+      <c r="I73" s="26">
         <v>124573</v>
       </c>
-      <c r="J73" s="11">
+      <c r="J73" s="26">
         <v>110233</v>
       </c>
-      <c r="K73" s="11">
+      <c r="K73" s="26">
         <v>116932</v>
       </c>
-      <c r="L73" s="11">
+      <c r="L73" s="26">
         <v>122958</v>
       </c>
-      <c r="M73" s="11">
+      <c r="M73" s="26">
         <v>123737</v>
       </c>
-      <c r="N73" s="12">
+      <c r="N73" s="27">
         <f t="shared" ref="N73" si="93">SUM(B73:M73)</f>
         <v>1372443</v>
       </c>
     </row>
-    <row r="74" spans="1:14" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="18" t="s">
+    <row r="74" spans="1:14" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B74" s="8">
+      <c r="B74" s="6">
         <v>1561</v>
       </c>
-      <c r="C74" s="8">
+      <c r="C74" s="6">
         <v>1503</v>
       </c>
-      <c r="D74" s="8">
+      <c r="D74" s="6">
         <v>2041</v>
       </c>
-      <c r="E74" s="8">
+      <c r="E74" s="6">
         <v>1352</v>
       </c>
-      <c r="F74" s="8">
+      <c r="F74" s="6">
         <v>1566</v>
       </c>
-      <c r="G74" s="8">
+      <c r="G74" s="6">
         <v>934</v>
       </c>
-      <c r="H74" s="8">
+      <c r="H74" s="6">
         <v>1512</v>
       </c>
-      <c r="I74" s="8">
+      <c r="I74" s="6">
         <v>1366</v>
       </c>
-      <c r="J74" s="8">
+      <c r="J74" s="6">
         <v>1306</v>
       </c>
-      <c r="K74" s="8">
+      <c r="K74" s="6">
         <v>1281</v>
       </c>
-      <c r="L74" s="8">
+      <c r="L74" s="6">
         <v>1118</v>
       </c>
-      <c r="M74" s="8">
+      <c r="M74" s="6">
         <v>1927</v>
       </c>
-      <c r="N74" s="17">
+      <c r="N74" s="13">
         <f>SUM(B74:M74)</f>
         <v>17467</v>
       </c>
     </row>
-    <row r="75" spans="1:14" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B75" s="12">
+    <row r="75" spans="1:14" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B75" s="27">
         <f>SUM(B71:B74)</f>
         <v>135644</v>
       </c>
-      <c r="C75" s="12">
+      <c r="C75" s="27">
         <f t="shared" ref="C75" si="94">SUM(C71:C74)</f>
         <v>116697</v>
       </c>
-      <c r="D75" s="12">
+      <c r="D75" s="27">
         <f t="shared" ref="D75" si="95">SUM(D71:D74)</f>
         <v>139732</v>
       </c>
-      <c r="E75" s="12">
+      <c r="E75" s="27">
         <f t="shared" ref="E75" si="96">SUM(E71:E74)</f>
         <v>139218</v>
       </c>
-      <c r="F75" s="12">
+      <c r="F75" s="27">
         <f t="shared" ref="F75" si="97">SUM(F71:F74)</f>
         <v>137448</v>
       </c>
-      <c r="G75" s="12">
+      <c r="G75" s="27">
         <f t="shared" ref="G75" si="98">SUM(G71:G74)</f>
         <v>132459</v>
       </c>
-      <c r="H75" s="12">
+      <c r="H75" s="27">
         <f t="shared" ref="H75" si="99">SUM(H71:H74)</f>
         <v>156184</v>
       </c>
-      <c r="I75" s="12">
+      <c r="I75" s="27">
         <f t="shared" ref="I75" si="100">SUM(I71:I74)</f>
         <v>153182</v>
       </c>
-      <c r="J75" s="12">
+      <c r="J75" s="27">
         <f t="shared" ref="J75" si="101">SUM(J71:J74)</f>
         <v>137443</v>
       </c>
-      <c r="K75" s="12">
+      <c r="K75" s="27">
         <f t="shared" ref="K75" si="102">SUM(K71:K74)</f>
         <v>145507</v>
       </c>
-      <c r="L75" s="12">
+      <c r="L75" s="27">
         <f t="shared" ref="L75" si="103">SUM(L71:L74)</f>
         <v>151611</v>
       </c>
-      <c r="M75" s="12">
+      <c r="M75" s="27">
         <f t="shared" ref="M75" si="104">SUM(M71:M74)</f>
         <v>160603</v>
       </c>
-      <c r="N75" s="12">
+      <c r="N75" s="27">
         <f t="shared" ref="N75" si="105">SUM(N71:N74)</f>
         <v>1705728</v>
       </c>
     </row>
-    <row r="76" spans="1:14" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A76" s="14" t="s">
+    <row r="76" spans="1:14" s="19" customFormat="1" ht="33" x14ac:dyDescent="0.25">
+      <c r="A76" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="B76" s="15">
+      <c r="B76" s="30">
         <v>7540603</v>
       </c>
-      <c r="C76" s="15">
+      <c r="C76" s="30">
         <v>6820368</v>
       </c>
-      <c r="D76" s="15">
+      <c r="D76" s="30">
         <v>8101983</v>
       </c>
-      <c r="E76" s="15">
+      <c r="E76" s="30">
         <v>8179550</v>
       </c>
-      <c r="F76" s="15">
+      <c r="F76" s="30">
         <v>8289659</v>
       </c>
-      <c r="G76" s="15">
+      <c r="G76" s="30">
         <v>8174645</v>
       </c>
-      <c r="H76" s="15">
+      <c r="H76" s="30">
         <v>9430002</v>
       </c>
-      <c r="I76" s="15">
+      <c r="I76" s="30">
         <v>8844439</v>
       </c>
-      <c r="J76" s="15">
+      <c r="J76" s="30">
         <v>7775634</v>
       </c>
-      <c r="K76" s="15">
+      <c r="K76" s="30">
         <v>8459997</v>
       </c>
-      <c r="L76" s="15">
+      <c r="L76" s="30">
         <v>8542634</v>
       </c>
-      <c r="M76" s="15">
+      <c r="M76" s="30">
         <v>8820424</v>
       </c>
-      <c r="N76" s="15">
+      <c r="N76" s="30">
         <f>SUM(B76:M76)</f>
         <v>98979938</v>
       </c>
     </row>
-    <row r="78" spans="1:14" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="29">
+    <row r="78" spans="1:14" s="12" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="31">
         <v>2019</v>
       </c>
-      <c r="B78" s="29"/>
-[...14 lines deleted...]
-      <c r="A79" s="4" t="s">
+      <c r="B78" s="31"/>
+      <c r="C78" s="31"/>
+      <c r="D78" s="31"/>
+      <c r="E78" s="31"/>
+      <c r="F78" s="31"/>
+      <c r="G78" s="31"/>
+      <c r="H78" s="31"/>
+      <c r="I78" s="31"/>
+      <c r="J78" s="31"/>
+      <c r="K78" s="31"/>
+      <c r="L78" s="31"/>
+      <c r="M78" s="31"/>
+      <c r="N78" s="31"/>
+    </row>
+    <row r="79" spans="1:14" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B79" s="4" t="s">
+      <c r="B79" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="C79" s="4" t="s">
+      <c r="C79" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="D79" s="4" t="s">
+      <c r="D79" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="E79" s="4" t="s">
+      <c r="E79" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="F79" s="4" t="s">
+      <c r="F79" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="G79" s="4" t="s">
+      <c r="G79" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="H79" s="4" t="s">
+      <c r="H79" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="I79" s="4" t="s">
+      <c r="I79" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="J79" s="4" t="s">
+      <c r="J79" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="K79" s="4" t="s">
+      <c r="K79" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="L79" s="4" t="s">
+      <c r="L79" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="M79" s="4" t="s">
+      <c r="M79" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="N79" s="4" t="s">
+      <c r="N79" s="24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="80" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="7" t="s">
+      <c r="A80" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B80" s="8">
+      <c r="B80" s="6">
         <v>30396</v>
       </c>
-      <c r="C80" s="8">
+      <c r="C80" s="6">
         <v>25842</v>
       </c>
-      <c r="D80" s="8">
+      <c r="D80" s="6">
         <v>29443</v>
       </c>
-      <c r="E80" s="8">
+      <c r="E80" s="6">
         <v>33333</v>
       </c>
-      <c r="F80" s="8">
+      <c r="F80" s="6">
         <v>31163</v>
       </c>
-      <c r="G80" s="8">
+      <c r="G80" s="6">
         <v>30743</v>
       </c>
-      <c r="H80" s="8">
+      <c r="H80" s="6">
         <v>30959</v>
       </c>
-      <c r="I80" s="8">
+      <c r="I80" s="6">
         <v>30222</v>
       </c>
-      <c r="J80" s="8">
+      <c r="J80" s="6">
         <v>27768</v>
       </c>
-      <c r="K80" s="8">
+      <c r="K80" s="6">
         <v>30110</v>
       </c>
-      <c r="L80" s="8">
+      <c r="L80" s="6">
         <v>33995</v>
       </c>
-      <c r="M80" s="8">
+      <c r="M80" s="6">
         <v>38652</v>
       </c>
-      <c r="N80" s="17">
+      <c r="N80" s="13">
         <f>SUM(B80:M80)</f>
         <v>372626</v>
       </c>
     </row>
     <row r="81" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="10" t="s">
+      <c r="A81" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B81" s="11">
+      <c r="B81" s="26">
         <v>114845</v>
       </c>
-      <c r="C81" s="11">
+      <c r="C81" s="26">
         <v>102216</v>
       </c>
-      <c r="D81" s="11">
+      <c r="D81" s="26">
         <v>115929</v>
       </c>
-      <c r="E81" s="11">
+      <c r="E81" s="26">
         <v>124589</v>
       </c>
-      <c r="F81" s="11">
+      <c r="F81" s="26">
         <v>130162</v>
       </c>
-      <c r="G81" s="11">
+      <c r="G81" s="26">
         <v>121118</v>
       </c>
-      <c r="H81" s="11">
+      <c r="H81" s="26">
         <v>135406</v>
       </c>
-      <c r="I81" s="11">
+      <c r="I81" s="26">
         <v>132584</v>
       </c>
-      <c r="J81" s="11">
+      <c r="J81" s="26">
         <v>115612</v>
       </c>
-      <c r="K81" s="11">
+      <c r="K81" s="26">
         <v>129229</v>
       </c>
-      <c r="L81" s="11">
+      <c r="L81" s="26">
         <v>123654</v>
       </c>
-      <c r="M81" s="11">
+      <c r="M81" s="26">
         <v>134284</v>
       </c>
-      <c r="N81" s="12">
+      <c r="N81" s="27">
         <f t="shared" ref="N81" si="106">SUM(B81:M81)</f>
         <v>1479628</v>
       </c>
     </row>
     <row r="82" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="18" t="s">
+      <c r="A82" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B82" s="8">
+      <c r="B82" s="6">
         <v>1630</v>
       </c>
-      <c r="C82" s="8">
+      <c r="C82" s="6">
         <v>943</v>
       </c>
-      <c r="D82" s="8">
+      <c r="D82" s="6">
         <v>1553</v>
       </c>
-      <c r="E82" s="8">
+      <c r="E82" s="6">
         <v>1697</v>
       </c>
-      <c r="F82" s="8">
+      <c r="F82" s="6">
         <v>1703</v>
       </c>
-      <c r="G82" s="8">
+      <c r="G82" s="6">
         <v>1913</v>
       </c>
-      <c r="H82" s="8">
+      <c r="H82" s="6">
         <v>2399</v>
       </c>
-      <c r="I82" s="8">
+      <c r="I82" s="6">
         <v>1972</v>
       </c>
-      <c r="J82" s="8">
+      <c r="J82" s="6">
         <v>1360</v>
       </c>
-      <c r="K82" s="8">
+      <c r="K82" s="6">
         <v>1479</v>
       </c>
-      <c r="L82" s="8">
+      <c r="L82" s="6">
         <v>1778</v>
       </c>
-      <c r="M82" s="8">
+      <c r="M82" s="6">
         <v>2224</v>
       </c>
-      <c r="N82" s="17">
+      <c r="N82" s="13">
         <f>SUM(B82:M82)</f>
         <v>20651</v>
       </c>
     </row>
     <row r="83" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B83" s="12">
+      <c r="A83" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B83" s="27">
         <f>SUM(B79:B82)</f>
         <v>146871</v>
       </c>
-      <c r="C83" s="12">
+      <c r="C83" s="27">
         <f t="shared" ref="C83" si="107">SUM(C79:C82)</f>
         <v>129001</v>
       </c>
-      <c r="D83" s="12">
+      <c r="D83" s="27">
         <f t="shared" ref="D83" si="108">SUM(D79:D82)</f>
         <v>146925</v>
       </c>
-      <c r="E83" s="12">
+      <c r="E83" s="27">
         <f t="shared" ref="E83" si="109">SUM(E79:E82)</f>
         <v>159619</v>
       </c>
-      <c r="F83" s="12">
+      <c r="F83" s="27">
         <f t="shared" ref="F83" si="110">SUM(F79:F82)</f>
         <v>163028</v>
       </c>
-      <c r="G83" s="12">
+      <c r="G83" s="27">
         <f t="shared" ref="G83" si="111">SUM(G79:G82)</f>
         <v>153774</v>
       </c>
-      <c r="H83" s="12">
+      <c r="H83" s="27">
         <f t="shared" ref="H83" si="112">SUM(H79:H82)</f>
         <v>168764</v>
       </c>
-      <c r="I83" s="12">
+      <c r="I83" s="27">
         <f t="shared" ref="I83" si="113">SUM(I79:I82)</f>
         <v>164778</v>
       </c>
-      <c r="J83" s="12">
+      <c r="J83" s="27">
         <f t="shared" ref="J83" si="114">SUM(J79:J82)</f>
         <v>144740</v>
       </c>
-      <c r="K83" s="12">
+      <c r="K83" s="27">
         <f t="shared" ref="K83" si="115">SUM(K79:K82)</f>
         <v>160818</v>
       </c>
-      <c r="L83" s="12">
+      <c r="L83" s="27">
         <f t="shared" ref="L83" si="116">SUM(L79:L82)</f>
         <v>159427</v>
       </c>
-      <c r="M83" s="12">
+      <c r="M83" s="27">
         <f t="shared" ref="M83" si="117">SUM(M79:M82)</f>
         <v>175160</v>
       </c>
-      <c r="N83" s="12">
+      <c r="N83" s="27">
         <f t="shared" ref="N83" si="118">SUM(N79:N82)</f>
         <v>1872905</v>
       </c>
     </row>
-    <row r="84" spans="1:14" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A84" s="14" t="s">
+    <row r="84" spans="1:14" s="19" customFormat="1" ht="33" x14ac:dyDescent="0.25">
+      <c r="A84" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="B84" s="15">
+      <c r="B84" s="30">
         <v>7965379</v>
       </c>
-      <c r="C84" s="15">
+      <c r="C84" s="30">
         <v>7147655</v>
       </c>
-      <c r="D84" s="15">
+      <c r="D84" s="30">
         <v>8550795</v>
       </c>
-      <c r="E84" s="15">
+      <c r="E84" s="30">
         <v>8877120</v>
       </c>
-      <c r="F84" s="15">
+      <c r="F84" s="30">
         <v>9373073</v>
       </c>
-      <c r="G84" s="15">
+      <c r="G84" s="30">
         <v>9079647</v>
       </c>
-      <c r="H84" s="15">
+      <c r="H84" s="30">
         <v>10002586</v>
       </c>
-      <c r="I84" s="15">
+      <c r="I84" s="30">
         <v>9506760</v>
       </c>
-      <c r="J84" s="15">
+      <c r="J84" s="30">
         <v>8319375</v>
       </c>
-      <c r="K84" s="15">
+      <c r="K84" s="30">
         <v>9175644</v>
       </c>
-      <c r="L84" s="15">
+      <c r="L84" s="30">
         <v>9104339</v>
       </c>
-      <c r="M84" s="15">
+      <c r="M84" s="30">
         <v>9491120</v>
       </c>
-      <c r="N84" s="15">
+      <c r="N84" s="30">
         <f>SUM(B84:M84)</f>
         <v>106593493</v>
       </c>
     </row>
     <row r="85" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A85" s="21"/>
-[...15 lines deleted...]
-      <c r="A86" s="29">
+      <c r="A85" s="4"/>
+      <c r="B85" s="5"/>
+      <c r="C85" s="5"/>
+      <c r="D85" s="5"/>
+      <c r="E85" s="5"/>
+      <c r="F85" s="5"/>
+      <c r="G85" s="5"/>
+      <c r="H85" s="5"/>
+      <c r="I85" s="5"/>
+      <c r="J85" s="5"/>
+      <c r="K85" s="5"/>
+      <c r="L85" s="5"/>
+      <c r="M85" s="5"/>
+      <c r="N85" s="5"/>
+    </row>
+    <row r="86" spans="1:14" s="12" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="31">
         <v>2020</v>
       </c>
-      <c r="B86" s="29"/>
-[...14 lines deleted...]
-      <c r="A87" s="4" t="s">
+      <c r="B86" s="31"/>
+      <c r="C86" s="31"/>
+      <c r="D86" s="31"/>
+      <c r="E86" s="31"/>
+      <c r="F86" s="31"/>
+      <c r="G86" s="31"/>
+      <c r="H86" s="31"/>
+      <c r="I86" s="31"/>
+      <c r="J86" s="31"/>
+      <c r="K86" s="31"/>
+      <c r="L86" s="31"/>
+      <c r="M86" s="31"/>
+      <c r="N86" s="31"/>
+    </row>
+    <row r="87" spans="1:14" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B87" s="4" t="s">
+      <c r="B87" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="C87" s="4" t="s">
+      <c r="C87" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="D87" s="4" t="s">
+      <c r="D87" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="E87" s="4" t="s">
+      <c r="E87" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="F87" s="4" t="s">
+      <c r="F87" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="G87" s="4" t="s">
+      <c r="G87" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="H87" s="4" t="s">
+      <c r="H87" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="I87" s="4" t="s">
+      <c r="I87" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="J87" s="4" t="s">
+      <c r="J87" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="K87" s="4" t="s">
+      <c r="K87" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="L87" s="4" t="s">
+      <c r="L87" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="M87" s="4" t="s">
+      <c r="M87" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="N87" s="4" t="s">
+      <c r="N87" s="24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="88" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="7" t="s">
+      <c r="A88" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B88" s="8">
+      <c r="B88" s="6">
         <v>35125</v>
       </c>
-      <c r="C88" s="8">
+      <c r="C88" s="6">
         <v>30671</v>
       </c>
-      <c r="D88" s="8">
+      <c r="D88" s="6">
         <v>31383</v>
       </c>
-      <c r="E88" s="8">
+      <c r="E88" s="6">
         <v>7641</v>
       </c>
-      <c r="F88" s="8">
+      <c r="F88" s="6">
         <v>5551</v>
       </c>
-      <c r="G88" s="8">
+      <c r="G88" s="6">
         <v>10433</v>
       </c>
-      <c r="H88" s="8">
+      <c r="H88" s="6">
         <v>14745</v>
       </c>
-      <c r="I88" s="8">
+      <c r="I88" s="6">
         <v>24673</v>
       </c>
-      <c r="J88" s="8">
+      <c r="J88" s="6">
         <v>24100</v>
       </c>
-      <c r="K88" s="8">
+      <c r="K88" s="6">
         <v>26937</v>
       </c>
-      <c r="L88" s="8">
+      <c r="L88" s="6">
         <v>29309</v>
       </c>
-      <c r="M88" s="8">
+      <c r="M88" s="6">
         <v>33159</v>
       </c>
-      <c r="N88" s="8">
+      <c r="N88" s="6">
         <f>SUM(B88:M88)</f>
         <v>273727</v>
       </c>
     </row>
     <row r="89" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A89" s="10" t="s">
+      <c r="A89" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B89" s="11">
+      <c r="B89" s="26">
         <v>120953</v>
       </c>
-      <c r="C89" s="11">
+      <c r="C89" s="26">
         <v>109618</v>
       </c>
-      <c r="D89" s="11">
+      <c r="D89" s="26">
         <v>89378</v>
       </c>
-      <c r="E89" s="11">
+      <c r="E89" s="26">
         <v>13117</v>
       </c>
-      <c r="F89" s="11">
+      <c r="F89" s="26">
         <v>10310</v>
       </c>
-      <c r="G89" s="11">
+      <c r="G89" s="26">
         <v>21863</v>
       </c>
-      <c r="H89" s="11">
+      <c r="H89" s="26">
         <v>38106</v>
       </c>
-      <c r="I89" s="11">
+      <c r="I89" s="26">
         <v>52452</v>
       </c>
-      <c r="J89" s="11">
+      <c r="J89" s="26">
         <v>61615</v>
       </c>
-      <c r="K89" s="11">
+      <c r="K89" s="26">
         <v>68309</v>
       </c>
-      <c r="L89" s="11">
+      <c r="L89" s="26">
         <v>78398</v>
       </c>
-      <c r="M89" s="11">
+      <c r="M89" s="26">
         <v>85155</v>
       </c>
-      <c r="N89" s="12">
+      <c r="N89" s="27">
         <f t="shared" ref="N89" si="119">SUM(B89:M89)</f>
         <v>749274</v>
       </c>
     </row>
     <row r="90" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="7" t="s">
+      <c r="A90" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B90" s="8">
+      <c r="B90" s="6">
         <v>2258</v>
       </c>
-      <c r="C90" s="8">
+      <c r="C90" s="6">
         <v>1934</v>
       </c>
-      <c r="D90" s="8">
+      <c r="D90" s="6">
         <v>1523</v>
       </c>
-      <c r="E90" s="8">
+      <c r="E90" s="6">
         <v>56</v>
       </c>
-      <c r="F90" s="24">
+      <c r="F90" s="9">
         <v>49</v>
       </c>
-      <c r="G90" s="8">
+      <c r="G90" s="6">
         <v>197</v>
       </c>
-      <c r="H90" s="8">
+      <c r="H90" s="6">
         <v>32</v>
       </c>
-      <c r="I90" s="8">
+      <c r="I90" s="6">
         <v>36</v>
       </c>
-      <c r="J90" s="8">
+      <c r="J90" s="6">
         <v>61</v>
       </c>
-      <c r="K90" s="8">
+      <c r="K90" s="6">
         <v>63</v>
       </c>
-      <c r="L90" s="8">
+      <c r="L90" s="6">
         <v>21</v>
       </c>
-      <c r="M90" s="8">
+      <c r="M90" s="6">
         <v>102</v>
       </c>
-      <c r="N90" s="8">
+      <c r="N90" s="6">
         <f>SUM(B90:M90)</f>
         <v>6332</v>
       </c>
     </row>
     <row r="91" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A91" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B91" s="12">
+      <c r="A91" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B91" s="27">
         <f>SUM(B88:B90)</f>
         <v>158336</v>
       </c>
-      <c r="C91" s="12">
+      <c r="C91" s="27">
         <f t="shared" ref="C91:N91" si="120">SUM(C88:C90)</f>
         <v>142223</v>
       </c>
-      <c r="D91" s="12">
+      <c r="D91" s="27">
         <f t="shared" si="120"/>
         <v>122284</v>
       </c>
-      <c r="E91" s="12">
+      <c r="E91" s="27">
         <f t="shared" si="120"/>
         <v>20814</v>
       </c>
-      <c r="F91" s="12">
+      <c r="F91" s="27">
         <f t="shared" si="120"/>
         <v>15910</v>
       </c>
-      <c r="G91" s="12">
+      <c r="G91" s="27">
         <f t="shared" si="120"/>
         <v>32493</v>
       </c>
-      <c r="H91" s="12">
+      <c r="H91" s="27">
         <f t="shared" si="120"/>
         <v>52883</v>
       </c>
-      <c r="I91" s="12">
+      <c r="I91" s="27">
         <f t="shared" si="120"/>
         <v>77161</v>
       </c>
-      <c r="J91" s="12">
+      <c r="J91" s="27">
         <f t="shared" si="120"/>
         <v>85776</v>
       </c>
-      <c r="K91" s="12">
+      <c r="K91" s="27">
         <f t="shared" si="120"/>
         <v>95309</v>
       </c>
-      <c r="L91" s="12">
+      <c r="L91" s="27">
         <f t="shared" si="120"/>
         <v>107728</v>
       </c>
-      <c r="M91" s="12">
+      <c r="M91" s="27">
         <f t="shared" si="120"/>
         <v>118416</v>
       </c>
-      <c r="N91" s="12">
+      <c r="N91" s="27">
         <f t="shared" si="120"/>
         <v>1029333</v>
       </c>
     </row>
-    <row r="92" spans="1:14" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A92" s="14" t="s">
+    <row r="92" spans="1:14" s="19" customFormat="1" ht="33" x14ac:dyDescent="0.25">
+      <c r="A92" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="B92" s="15">
+      <c r="B92" s="30">
         <v>8800063</v>
       </c>
-      <c r="C92" s="15">
+      <c r="C92" s="30">
         <v>8141396</v>
       </c>
-      <c r="D92" s="15">
+      <c r="D92" s="30">
         <v>6133296</v>
       </c>
-      <c r="E92" s="15">
+      <c r="E92" s="30">
         <v>841014</v>
       </c>
-      <c r="F92" s="15">
+      <c r="F92" s="30">
         <v>794020</v>
       </c>
-      <c r="G92" s="15">
+      <c r="G92" s="30">
         <v>1815820</v>
       </c>
-      <c r="H92" s="15">
+      <c r="H92" s="30">
         <v>3404619</v>
       </c>
-      <c r="I92" s="15">
+      <c r="I92" s="30">
         <v>4313725</v>
       </c>
-      <c r="J92" s="15">
+      <c r="J92" s="30">
         <v>4715714</v>
       </c>
-      <c r="K92" s="15">
+      <c r="K92" s="30">
         <v>5522181</v>
       </c>
-      <c r="L92" s="15">
+      <c r="L92" s="30">
         <v>5937948</v>
       </c>
-      <c r="M92" s="15">
+      <c r="M92" s="30">
         <v>6389213</v>
       </c>
-      <c r="N92" s="15">
+      <c r="N92" s="30">
         <f>SUM(B92:M92)</f>
         <v>56809009</v>
       </c>
     </row>
-    <row r="94" spans="1:14" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A94" s="29">
+    <row r="94" spans="1:14" s="12" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="31">
         <v>2021</v>
       </c>
-      <c r="B94" s="29"/>
-[...14 lines deleted...]
-      <c r="A95" s="4" t="s">
+      <c r="B94" s="31"/>
+      <c r="C94" s="31"/>
+      <c r="D94" s="31"/>
+      <c r="E94" s="31"/>
+      <c r="F94" s="31"/>
+      <c r="G94" s="31"/>
+      <c r="H94" s="31"/>
+      <c r="I94" s="31"/>
+      <c r="J94" s="31"/>
+      <c r="K94" s="31"/>
+      <c r="L94" s="31"/>
+      <c r="M94" s="31"/>
+      <c r="N94" s="31"/>
+    </row>
+    <row r="95" spans="1:14" s="19" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A95" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B95" s="4" t="s">
+      <c r="B95" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="C95" s="4" t="s">
+      <c r="C95" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="D95" s="4" t="s">
+      <c r="D95" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="E95" s="4" t="s">
+      <c r="E95" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="F95" s="4" t="s">
+      <c r="F95" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="G95" s="4" t="s">
+      <c r="G95" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="H95" s="4" t="s">
+      <c r="H95" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="I95" s="4" t="s">
+      <c r="I95" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="J95" s="4" t="s">
+      <c r="J95" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="K95" s="4" t="s">
+      <c r="K95" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="L95" s="4" t="s">
+      <c r="L95" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="M95" s="4" t="s">
+      <c r="M95" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="N95" s="4" t="s">
+      <c r="N95" s="24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="96" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A96" s="7" t="s">
+      <c r="A96" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B96" s="8">
+      <c r="B96" s="6">
         <v>30850</v>
       </c>
-      <c r="C96" s="8">
+      <c r="C96" s="6">
         <v>21983</v>
       </c>
-      <c r="D96" s="8">
+      <c r="D96" s="6">
         <v>29521</v>
       </c>
-      <c r="E96" s="8">
+      <c r="E96" s="6">
         <v>33373</v>
       </c>
-      <c r="F96" s="8">
+      <c r="F96" s="6">
         <v>34527</v>
       </c>
-      <c r="G96" s="8">
+      <c r="G96" s="6">
         <v>34148</v>
       </c>
-      <c r="H96" s="8">
+      <c r="H96" s="6">
         <v>35359</v>
       </c>
-      <c r="I96" s="8">
+      <c r="I96" s="6">
         <v>36102</v>
       </c>
-      <c r="J96" s="8">
+      <c r="J96" s="6">
         <v>33393</v>
       </c>
-      <c r="K96" s="8">
+      <c r="K96" s="6">
         <v>36346</v>
       </c>
-      <c r="L96" s="8">
+      <c r="L96" s="6">
         <v>39828</v>
       </c>
-      <c r="M96" s="8">
+      <c r="M96" s="6">
         <v>44300</v>
       </c>
-      <c r="N96" s="9">
+      <c r="N96" s="10">
         <f>SUM(B96:M96)</f>
         <v>409730</v>
       </c>
     </row>
     <row r="97" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A97" s="10" t="s">
+      <c r="A97" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B97" s="11">
+      <c r="B97" s="26">
         <v>81980</v>
       </c>
-      <c r="C97" s="11">
+      <c r="C97" s="26">
         <v>65108</v>
       </c>
-      <c r="D97" s="11">
+      <c r="D97" s="26">
         <v>90505</v>
       </c>
-      <c r="E97" s="11">
+      <c r="E97" s="26">
         <v>94740</v>
       </c>
-      <c r="F97" s="11">
+      <c r="F97" s="26">
         <v>96110</v>
       </c>
-      <c r="G97" s="11">
+      <c r="G97" s="26">
         <v>94396</v>
       </c>
-      <c r="H97" s="11">
+      <c r="H97" s="26">
         <v>104261</v>
       </c>
-      <c r="I97" s="11">
+      <c r="I97" s="26">
         <v>100422</v>
       </c>
-      <c r="J97" s="11">
+      <c r="J97" s="26">
         <v>91704</v>
       </c>
-      <c r="K97" s="11">
+      <c r="K97" s="26">
         <v>105098</v>
       </c>
-      <c r="L97" s="11">
+      <c r="L97" s="26">
         <v>115875</v>
       </c>
-      <c r="M97" s="11">
+      <c r="M97" s="26">
         <v>129735</v>
       </c>
-      <c r="N97" s="12">
+      <c r="N97" s="27">
         <f t="shared" ref="N97" si="121">SUM(B97:M97)</f>
         <v>1169934</v>
       </c>
     </row>
     <row r="98" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="7" t="s">
+      <c r="A98" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B98" s="8">
+      <c r="B98" s="6">
         <v>89</v>
       </c>
-      <c r="C98" s="8">
+      <c r="C98" s="6">
         <v>56</v>
       </c>
-      <c r="D98" s="8">
+      <c r="D98" s="6">
         <v>109</v>
       </c>
-      <c r="E98" s="8">
+      <c r="E98" s="6">
         <v>173</v>
       </c>
-      <c r="F98" s="24">
+      <c r="F98" s="9">
         <v>63</v>
       </c>
-      <c r="G98" s="8">
+      <c r="G98" s="6">
         <v>36</v>
       </c>
-      <c r="H98" s="8">
+      <c r="H98" s="6">
         <v>236</v>
       </c>
-      <c r="I98" s="8">
+      <c r="I98" s="6">
         <v>82</v>
       </c>
-      <c r="J98" s="8">
+      <c r="J98" s="6">
         <v>81</v>
       </c>
-      <c r="K98" s="8">
+      <c r="K98" s="6">
         <v>516</v>
       </c>
-      <c r="L98" s="8">
+      <c r="L98" s="6">
         <v>43</v>
       </c>
-      <c r="M98" s="8">
+      <c r="M98" s="6">
         <v>115</v>
       </c>
-      <c r="N98" s="9">
+      <c r="N98" s="10">
         <f>SUM(B98:M98)</f>
         <v>1599</v>
       </c>
     </row>
     <row r="99" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B99" s="12">
+      <c r="A99" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B99" s="27">
         <f>SUM(B96:B98)</f>
         <v>112919</v>
       </c>
-      <c r="C99" s="12">
+      <c r="C99" s="27">
         <f>SUM(C96:C98)</f>
         <v>87147</v>
       </c>
-      <c r="D99" s="12">
+      <c r="D99" s="27">
         <f t="shared" ref="D99:N99" si="122">SUM(D96:D98)</f>
         <v>120135</v>
       </c>
-      <c r="E99" s="12">
+      <c r="E99" s="27">
         <f t="shared" si="122"/>
         <v>128286</v>
       </c>
-      <c r="F99" s="12">
+      <c r="F99" s="27">
         <f t="shared" si="122"/>
         <v>130700</v>
       </c>
-      <c r="G99" s="12">
+      <c r="G99" s="27">
         <f t="shared" si="122"/>
         <v>128580</v>
       </c>
-      <c r="H99" s="12">
+      <c r="H99" s="27">
         <f t="shared" si="122"/>
         <v>139856</v>
       </c>
-      <c r="I99" s="12">
+      <c r="I99" s="27">
         <f>SUM(I96:I98)</f>
         <v>136606</v>
       </c>
-      <c r="J99" s="12">
+      <c r="J99" s="27">
         <f t="shared" si="122"/>
         <v>125178</v>
       </c>
-      <c r="K99" s="12">
+      <c r="K99" s="27">
         <f t="shared" si="122"/>
         <v>141960</v>
       </c>
-      <c r="L99" s="12">
+      <c r="L99" s="27">
         <f t="shared" si="122"/>
         <v>155746</v>
       </c>
-      <c r="M99" s="12">
+      <c r="M99" s="27">
         <f t="shared" si="122"/>
         <v>174150</v>
       </c>
-      <c r="N99" s="12">
+      <c r="N99" s="27">
         <f t="shared" si="122"/>
         <v>1581263</v>
       </c>
     </row>
-    <row r="100" spans="1:14" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A100" s="14" t="s">
+    <row r="100" spans="1:14" s="19" customFormat="1" ht="33" x14ac:dyDescent="0.25">
+      <c r="A100" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="B100" s="15">
+      <c r="B100" s="30">
         <v>5474746</v>
       </c>
-      <c r="C100" s="15">
+      <c r="C100" s="30">
         <v>4501407</v>
       </c>
-      <c r="D100" s="15">
+      <c r="D100" s="30">
         <v>6424583</v>
       </c>
-      <c r="E100" s="15">
+      <c r="E100" s="30">
         <v>7019106</v>
       </c>
-      <c r="F100" s="15">
+      <c r="F100" s="30">
         <v>7697731</v>
       </c>
-      <c r="G100" s="15">
+      <c r="G100" s="30">
         <v>7719550</v>
       </c>
-      <c r="H100" s="15">
+      <c r="H100" s="30">
         <v>8846406</v>
       </c>
-      <c r="I100" s="15">
+      <c r="I100" s="30">
         <v>8069278</v>
       </c>
-      <c r="J100" s="15">
+      <c r="J100" s="30">
         <v>7282153</v>
       </c>
-      <c r="K100" s="15">
+      <c r="K100" s="30">
         <v>8373028</v>
       </c>
-      <c r="L100" s="15">
+      <c r="L100" s="30">
         <v>8761071</v>
       </c>
-      <c r="M100" s="15">
+      <c r="M100" s="30">
         <v>9508346</v>
       </c>
-      <c r="N100" s="15">
+      <c r="N100" s="30">
         <f>SUM(B100:M100)</f>
         <v>89677405</v>
       </c>
     </row>
     <row r="101" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B101" s="16" t="s">
+      <c r="B101" s="3" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="102" spans="1:14" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A102" s="29">
+    <row r="102" spans="1:14" s="12" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="31">
         <v>2022</v>
       </c>
-      <c r="B102" s="29"/>
-[...14 lines deleted...]
-      <c r="A103" s="4" t="s">
+      <c r="B102" s="31"/>
+      <c r="C102" s="31"/>
+      <c r="D102" s="31"/>
+      <c r="E102" s="31"/>
+      <c r="F102" s="31"/>
+      <c r="G102" s="31"/>
+      <c r="H102" s="31"/>
+      <c r="I102" s="31"/>
+      <c r="J102" s="31"/>
+      <c r="K102" s="31"/>
+      <c r="L102" s="31"/>
+      <c r="M102" s="31"/>
+      <c r="N102" s="31"/>
+    </row>
+    <row r="103" spans="1:14" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B103" s="4" t="s">
+      <c r="B103" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="C103" s="4" t="s">
+      <c r="C103" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="D103" s="4" t="s">
+      <c r="D103" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="E103" s="4" t="s">
+      <c r="E103" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="F103" s="4" t="s">
+      <c r="F103" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="G103" s="4" t="s">
+      <c r="G103" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="H103" s="4" t="s">
+      <c r="H103" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="I103" s="4" t="s">
+      <c r="I103" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="J103" s="4" t="s">
+      <c r="J103" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="K103" s="4" t="s">
+      <c r="K103" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="L103" s="4" t="s">
+      <c r="L103" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="M103" s="4" t="s">
+      <c r="M103" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="N103" s="4" t="s">
+      <c r="N103" s="24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="104" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="7" t="s">
+      <c r="A104" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B104" s="8">
+      <c r="B104" s="6">
         <v>37572</v>
       </c>
-      <c r="C104" s="8">
+      <c r="C104" s="6">
         <v>32876</v>
       </c>
-      <c r="D104" s="8">
+      <c r="D104" s="6">
         <v>38021</v>
       </c>
-      <c r="E104" s="8">
+      <c r="E104" s="6">
         <v>43773</v>
       </c>
-      <c r="F104" s="8">
+      <c r="F104" s="6">
         <v>42574</v>
       </c>
-      <c r="G104" s="8">
+      <c r="G104" s="6">
         <v>39809</v>
       </c>
-      <c r="H104" s="8">
+      <c r="H104" s="6">
         <v>43521</v>
       </c>
-      <c r="I104" s="8">
+      <c r="I104" s="6">
         <v>38989</v>
       </c>
-      <c r="J104" s="8">
+      <c r="J104" s="6">
         <v>37079</v>
       </c>
-      <c r="K104" s="8">
+      <c r="K104" s="6">
         <v>41408</v>
       </c>
-      <c r="L104" s="8">
+      <c r="L104" s="6">
         <v>45173</v>
       </c>
-      <c r="M104" s="8">
+      <c r="M104" s="6">
         <v>48752</v>
       </c>
-      <c r="N104" s="9">
+      <c r="N104" s="10">
         <f>SUM(B104:M104)</f>
         <v>489547</v>
       </c>
     </row>
     <row r="105" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A105" s="10" t="s">
+      <c r="A105" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B105" s="11">
+      <c r="B105" s="26">
         <v>112123</v>
       </c>
-      <c r="C105" s="11">
+      <c r="C105" s="26">
         <v>100441</v>
       </c>
-      <c r="D105" s="11">
+      <c r="D105" s="26">
         <v>127841</v>
       </c>
-      <c r="E105" s="11">
+      <c r="E105" s="26">
         <v>128439</v>
       </c>
-      <c r="F105" s="11">
+      <c r="F105" s="26">
         <v>131350</v>
       </c>
-      <c r="G105" s="11">
+      <c r="G105" s="26">
         <v>120082</v>
       </c>
-      <c r="H105" s="11">
+      <c r="H105" s="26">
         <v>127551</v>
       </c>
-      <c r="I105" s="11">
+      <c r="I105" s="26">
         <v>141629</v>
       </c>
-      <c r="J105" s="11">
+      <c r="J105" s="26">
         <v>130558</v>
       </c>
-      <c r="K105" s="11">
+      <c r="K105" s="26">
         <v>142286</v>
       </c>
-      <c r="L105" s="11">
+      <c r="L105" s="26">
         <v>143559</v>
       </c>
-      <c r="M105" s="11">
+      <c r="M105" s="26">
         <v>157896</v>
       </c>
-      <c r="N105" s="12">
+      <c r="N105" s="27">
         <f t="shared" ref="N105" si="123">SUM(B105:M105)</f>
         <v>1563755</v>
       </c>
     </row>
     <row r="106" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A106" s="7" t="s">
+      <c r="A106" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B106" s="8">
+      <c r="B106" s="6">
         <v>135</v>
       </c>
-      <c r="C106" s="8">
+      <c r="C106" s="6">
         <v>33</v>
       </c>
-      <c r="D106" s="8">
+      <c r="D106" s="6">
         <v>86</v>
       </c>
-      <c r="E106" s="8">
+      <c r="E106" s="6">
         <v>188</v>
       </c>
-      <c r="F106" s="8">
+      <c r="F106" s="6">
         <v>100</v>
       </c>
-      <c r="G106" s="8">
+      <c r="G106" s="6">
         <v>141</v>
       </c>
-      <c r="H106" s="8">
+      <c r="H106" s="6">
         <v>88</v>
       </c>
-      <c r="I106" s="8">
+      <c r="I106" s="6">
         <v>85</v>
       </c>
-      <c r="J106" s="8">
+      <c r="J106" s="6">
         <v>170</v>
       </c>
-      <c r="K106" s="8">
+      <c r="K106" s="6">
         <v>126</v>
       </c>
-      <c r="L106" s="8">
+      <c r="L106" s="6">
         <v>195</v>
       </c>
-      <c r="M106" s="8">
+      <c r="M106" s="6">
         <v>234</v>
       </c>
-      <c r="N106" s="9">
+      <c r="N106" s="10">
         <f>SUM(B106:M106)</f>
         <v>1581</v>
       </c>
     </row>
     <row r="107" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A107" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B107" s="12">
+      <c r="A107" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B107" s="27">
         <f>SUM(B104:B106)</f>
         <v>149830</v>
       </c>
-      <c r="C107" s="12">
+      <c r="C107" s="27">
         <f>SUM(C104:C106)</f>
         <v>133350</v>
       </c>
-      <c r="D107" s="12">
+      <c r="D107" s="27">
         <f t="shared" ref="D107:H107" si="124">SUM(D104:D106)</f>
         <v>165948</v>
       </c>
-      <c r="E107" s="12">
+      <c r="E107" s="27">
         <f t="shared" si="124"/>
         <v>172400</v>
       </c>
-      <c r="F107" s="12">
+      <c r="F107" s="27">
         <f t="shared" si="124"/>
         <v>174024</v>
       </c>
-      <c r="G107" s="12">
+      <c r="G107" s="27">
         <f t="shared" si="124"/>
         <v>160032</v>
       </c>
-      <c r="H107" s="12">
+      <c r="H107" s="27">
         <f t="shared" si="124"/>
         <v>171160</v>
       </c>
-      <c r="I107" s="12">
+      <c r="I107" s="27">
         <f>SUM(I104:I106)</f>
         <v>180703</v>
       </c>
-      <c r="J107" s="12">
+      <c r="J107" s="27">
         <f t="shared" ref="J107:N107" si="125">SUM(J104:J106)</f>
         <v>167807</v>
       </c>
-      <c r="K107" s="12">
+      <c r="K107" s="27">
         <f t="shared" si="125"/>
         <v>183820</v>
       </c>
-      <c r="L107" s="12">
+      <c r="L107" s="27">
         <f t="shared" si="125"/>
         <v>188927</v>
       </c>
-      <c r="M107" s="12">
+      <c r="M107" s="27">
         <f t="shared" si="125"/>
         <v>206882</v>
       </c>
-      <c r="N107" s="12">
+      <c r="N107" s="27">
         <f t="shared" si="125"/>
         <v>2054883</v>
       </c>
     </row>
-    <row r="108" spans="1:14" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A108" s="14" t="s">
+    <row r="108" spans="1:14" s="19" customFormat="1" ht="33" x14ac:dyDescent="0.25">
+      <c r="A108" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="B108" s="15">
+      <c r="B108" s="30">
         <v>7668268</v>
       </c>
-      <c r="C108" s="15">
+      <c r="C108" s="30">
         <v>7204114</v>
       </c>
-      <c r="D108" s="15">
+      <c r="D108" s="30">
         <v>9043703</v>
       </c>
-      <c r="E108" s="15">
+      <c r="E108" s="30">
         <v>9527038</v>
       </c>
-      <c r="F108" s="15">
+      <c r="F108" s="30">
         <v>9381174</v>
       </c>
-      <c r="G108" s="15">
+      <c r="G108" s="30">
         <v>8971555</v>
       </c>
-      <c r="H108" s="15">
+      <c r="H108" s="30">
         <v>10679878</v>
       </c>
-      <c r="I108" s="15">
+      <c r="I108" s="30">
         <v>10456708</v>
       </c>
-      <c r="J108" s="15">
+      <c r="J108" s="30">
         <v>9367602</v>
       </c>
-      <c r="K108" s="15">
+      <c r="K108" s="30">
         <v>10273819</v>
       </c>
-      <c r="L108" s="15">
+      <c r="L108" s="30">
         <v>10319703</v>
       </c>
-      <c r="M108" s="15">
+      <c r="M108" s="30">
         <v>11068346</v>
       </c>
-      <c r="N108" s="15">
+      <c r="N108" s="30">
         <f>SUM(B108:M108)</f>
         <v>113961908</v>
       </c>
     </row>
     <row r="109" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B109" s="16"/>
-[...2 lines deleted...]
-      <c r="A110" s="29">
+      <c r="B109" s="3"/>
+    </row>
+    <row r="110" spans="1:14" s="12" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="31">
         <v>2023</v>
       </c>
-      <c r="B110" s="29"/>
-[...14 lines deleted...]
-      <c r="A111" s="4" t="s">
+      <c r="B110" s="31"/>
+      <c r="C110" s="31"/>
+      <c r="D110" s="31"/>
+      <c r="E110" s="31"/>
+      <c r="F110" s="31"/>
+      <c r="G110" s="31"/>
+      <c r="H110" s="31"/>
+      <c r="I110" s="31"/>
+      <c r="J110" s="31"/>
+      <c r="K110" s="31"/>
+      <c r="L110" s="31"/>
+      <c r="M110" s="31"/>
+      <c r="N110" s="31"/>
+    </row>
+    <row r="111" spans="1:14" s="19" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A111" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B111" s="4" t="s">
+      <c r="B111" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="C111" s="4" t="s">
+      <c r="C111" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="D111" s="4" t="s">
+      <c r="D111" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="E111" s="4" t="s">
+      <c r="E111" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="F111" s="4" t="s">
+      <c r="F111" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="G111" s="4" t="s">
+      <c r="G111" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="H111" s="4" t="s">
+      <c r="H111" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="I111" s="4" t="s">
+      <c r="I111" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="J111" s="4" t="s">
+      <c r="J111" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="K111" s="4" t="s">
+      <c r="K111" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="L111" s="4" t="s">
+      <c r="L111" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="M111" s="4" t="s">
+      <c r="M111" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="N111" s="4" t="s">
+      <c r="N111" s="24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="112" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="7" t="s">
+      <c r="A112" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B112" s="8">
+      <c r="B112" s="6">
         <v>39936</v>
       </c>
-      <c r="C112" s="8">
+      <c r="C112" s="6">
         <v>38845</v>
       </c>
-      <c r="D112" s="8">
+      <c r="D112" s="6">
         <v>44742</v>
       </c>
-      <c r="E112" s="8">
+      <c r="E112" s="6">
         <v>41099</v>
       </c>
-      <c r="F112" s="8">
+      <c r="F112" s="6">
         <v>40995</v>
       </c>
-      <c r="G112" s="8">
+      <c r="G112" s="6">
         <v>41525</v>
       </c>
-      <c r="H112" s="8">
+      <c r="H112" s="6">
         <v>49506</v>
       </c>
-      <c r="I112" s="8">
+      <c r="I112" s="6">
         <v>50510</v>
       </c>
-      <c r="J112" s="8">
+      <c r="J112" s="6">
         <v>43572</v>
       </c>
-      <c r="K112" s="8">
+      <c r="K112" s="6">
         <v>42662</v>
       </c>
-      <c r="L112" s="8">
+      <c r="L112" s="6">
         <v>46725</v>
       </c>
-      <c r="M112" s="8">
+      <c r="M112" s="6">
         <v>57355</v>
       </c>
-      <c r="N112" s="9">
+      <c r="N112" s="10">
         <f>SUM(B112:M112)</f>
         <v>537472</v>
       </c>
     </row>
     <row r="113" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A113" s="10" t="s">
+      <c r="A113" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B113" s="11">
+      <c r="B113" s="26">
         <v>151337</v>
       </c>
-      <c r="C113" s="11">
+      <c r="C113" s="26">
         <v>134402</v>
       </c>
-      <c r="D113" s="11">
+      <c r="D113" s="26">
         <v>153083</v>
       </c>
-      <c r="E113" s="11">
+      <c r="E113" s="26">
         <v>153942</v>
       </c>
-      <c r="F113" s="11">
+      <c r="F113" s="26">
         <v>149789</v>
       </c>
-      <c r="G113" s="11">
+      <c r="G113" s="26">
         <v>135471</v>
       </c>
-      <c r="H113" s="11">
+      <c r="H113" s="26">
         <v>144301</v>
       </c>
-      <c r="I113" s="11">
+      <c r="I113" s="26">
         <v>154105</v>
       </c>
-      <c r="J113" s="11">
+      <c r="J113" s="26">
         <v>128456</v>
       </c>
-      <c r="K113" s="11">
+      <c r="K113" s="26">
         <v>135833</v>
       </c>
-      <c r="L113" s="11">
+      <c r="L113" s="26">
         <v>158040</v>
       </c>
-      <c r="M113" s="11">
+      <c r="M113" s="26">
         <v>157623</v>
       </c>
-      <c r="N113" s="12">
+      <c r="N113" s="27">
         <f t="shared" ref="N113" si="126">SUM(B113:M113)</f>
         <v>1756382</v>
       </c>
     </row>
     <row r="114" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="7" t="s">
+      <c r="A114" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B114" s="8">
+      <c r="B114" s="6">
         <v>199</v>
       </c>
-      <c r="C114" s="8">
+      <c r="C114" s="6">
         <v>204</v>
       </c>
-      <c r="D114" s="8">
+      <c r="D114" s="6">
         <v>240</v>
       </c>
-      <c r="E114" s="8">
+      <c r="E114" s="6">
         <v>391</v>
       </c>
-      <c r="F114" s="8">
+      <c r="F114" s="6">
         <v>160</v>
       </c>
-      <c r="G114" s="8">
+      <c r="G114" s="6">
         <v>143</v>
       </c>
-      <c r="H114" s="8">
+      <c r="H114" s="6">
         <v>284</v>
       </c>
-      <c r="I114" s="8">
+      <c r="I114" s="6">
         <v>210</v>
       </c>
-      <c r="J114" s="8">
+      <c r="J114" s="6">
         <v>108</v>
       </c>
-      <c r="K114" s="8">
+      <c r="K114" s="6">
         <v>1294</v>
       </c>
-      <c r="L114" s="8">
+      <c r="L114" s="6">
         <v>127</v>
       </c>
-      <c r="M114" s="8">
+      <c r="M114" s="6">
         <v>325</v>
       </c>
-      <c r="N114" s="9">
+      <c r="N114" s="10">
         <f>SUM(B114:M114)</f>
         <v>3685</v>
       </c>
     </row>
     <row r="115" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B115" s="12">
+      <c r="A115" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B115" s="27">
         <f>SUM(B112:B114)</f>
         <v>191472</v>
       </c>
-      <c r="C115" s="12">
+      <c r="C115" s="27">
         <f>SUM(C112:C114)</f>
         <v>173451</v>
       </c>
-      <c r="D115" s="12">
+      <c r="D115" s="27">
         <f t="shared" ref="D115:H115" si="127">SUM(D112:D114)</f>
         <v>198065</v>
       </c>
-      <c r="E115" s="12">
+      <c r="E115" s="27">
         <f t="shared" si="127"/>
         <v>195432</v>
       </c>
-      <c r="F115" s="12">
+      <c r="F115" s="27">
         <f t="shared" si="127"/>
         <v>190944</v>
       </c>
-      <c r="G115" s="12">
+      <c r="G115" s="27">
         <f t="shared" si="127"/>
         <v>177139</v>
       </c>
-      <c r="H115" s="12">
+      <c r="H115" s="27">
         <f t="shared" si="127"/>
         <v>194091</v>
       </c>
-      <c r="I115" s="12">
+      <c r="I115" s="27">
         <f>SUM(I112:I114)</f>
         <v>204825</v>
       </c>
-      <c r="J115" s="12">
+      <c r="J115" s="27">
         <f t="shared" ref="J115:N115" si="128">SUM(J112:J114)</f>
         <v>172136</v>
       </c>
-      <c r="K115" s="12">
+      <c r="K115" s="27">
         <f t="shared" si="128"/>
         <v>179789</v>
       </c>
-      <c r="L115" s="12">
+      <c r="L115" s="27">
         <f t="shared" si="128"/>
         <v>204892</v>
       </c>
-      <c r="M115" s="12">
+      <c r="M115" s="27">
         <f t="shared" si="128"/>
         <v>215303</v>
       </c>
-      <c r="N115" s="12">
+      <c r="N115" s="27">
         <f t="shared" si="128"/>
         <v>2297539</v>
       </c>
     </row>
-    <row r="116" spans="1:14" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A116" s="14" t="s">
+    <row r="116" spans="1:14" s="19" customFormat="1" ht="33" x14ac:dyDescent="0.25">
+      <c r="A116" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="B116" s="15">
+      <c r="B116" s="30">
         <v>10060075</v>
       </c>
-      <c r="C116" s="15">
+      <c r="C116" s="30">
         <v>8982050</v>
       </c>
-      <c r="D116" s="15">
+      <c r="D116" s="30">
         <v>10528172</v>
       </c>
-      <c r="E116" s="15">
+      <c r="E116" s="30">
         <v>10803382</v>
       </c>
-      <c r="F116" s="15">
+      <c r="F116" s="30">
         <v>10649591</v>
       </c>
-      <c r="G116" s="15">
+      <c r="G116" s="30">
         <v>10569872</v>
       </c>
-      <c r="H116" s="15">
+      <c r="H116" s="30">
         <v>12036081</v>
       </c>
-      <c r="I116" s="15">
+      <c r="I116" s="30">
         <v>12077877</v>
       </c>
-      <c r="J116" s="15">
+      <c r="J116" s="30">
         <v>10236332</v>
       </c>
-      <c r="K116" s="15">
+      <c r="K116" s="30">
         <v>10935925</v>
       </c>
-      <c r="L116" s="15">
+      <c r="L116" s="30">
         <v>10633794</v>
       </c>
-      <c r="M116" s="15">
+      <c r="M116" s="30">
         <v>10949384</v>
       </c>
-      <c r="N116" s="15">
+      <c r="N116" s="30">
         <f>SUM(B116:M116)</f>
         <v>128462535</v>
       </c>
     </row>
     <row r="119" spans="1:14" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A119" s="29">
+      <c r="A119" s="31">
         <v>2024</v>
       </c>
-      <c r="B119" s="29"/>
-[...14 lines deleted...]
-      <c r="A120" s="4" t="s">
+      <c r="B119" s="31"/>
+      <c r="C119" s="31"/>
+      <c r="D119" s="31"/>
+      <c r="E119" s="31"/>
+      <c r="F119" s="31"/>
+      <c r="G119" s="31"/>
+      <c r="H119" s="31"/>
+      <c r="I119" s="31"/>
+      <c r="J119" s="31"/>
+      <c r="K119" s="31"/>
+      <c r="L119" s="31"/>
+      <c r="M119" s="31"/>
+      <c r="N119" s="31"/>
+    </row>
+    <row r="120" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A120" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B120" s="4" t="s">
+      <c r="B120" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="C120" s="4" t="s">
+      <c r="C120" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="D120" s="4" t="s">
+      <c r="D120" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="E120" s="4" t="s">
+      <c r="E120" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="F120" s="4" t="s">
+      <c r="F120" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="G120" s="4" t="s">
+      <c r="G120" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="H120" s="4" t="s">
+      <c r="H120" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="I120" s="4" t="s">
+      <c r="I120" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="J120" s="4" t="s">
+      <c r="J120" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="K120" s="4" t="s">
+      <c r="K120" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="L120" s="4" t="s">
+      <c r="L120" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="M120" s="4" t="s">
+      <c r="M120" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="N120" s="4" t="s">
+      <c r="N120" s="24" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="121" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A121" s="7" t="s">
+    <row r="121" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A121" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B121" s="8">
+      <c r="B121" s="6">
         <v>54930</v>
       </c>
-      <c r="C121" s="8">
+      <c r="C121" s="6">
         <v>44958</v>
       </c>
-      <c r="D121" s="8">
+      <c r="D121" s="6">
         <v>49363</v>
       </c>
-      <c r="E121" s="8">
+      <c r="E121" s="6">
         <v>52571</v>
       </c>
-      <c r="F121" s="8">
+      <c r="F121" s="6">
         <v>52547</v>
       </c>
-      <c r="G121" s="8">
+      <c r="G121" s="6">
         <v>47390</v>
       </c>
-      <c r="H121" s="8">
+      <c r="H121" s="6">
         <v>53833</v>
       </c>
-      <c r="I121" s="8">
+      <c r="I121" s="6">
         <v>50790</v>
       </c>
-      <c r="J121" s="8">
+      <c r="J121" s="6">
         <v>47480</v>
       </c>
-      <c r="K121" s="8">
+      <c r="K121" s="6">
         <v>50747</v>
       </c>
-      <c r="L121" s="8">
+      <c r="L121" s="6">
         <v>48460</v>
       </c>
-      <c r="M121" s="8">
+      <c r="M121" s="6">
         <v>54229</v>
       </c>
-      <c r="N121" s="9">
+      <c r="N121" s="10">
         <f>SUM(B121:M121)</f>
         <v>607298</v>
       </c>
     </row>
-    <row r="122" spans="1:14" ht="30" x14ac:dyDescent="0.25">
-      <c r="A122" s="10" t="s">
+    <row r="122" spans="1:14" ht="33" x14ac:dyDescent="0.25">
+      <c r="A122" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B122" s="11">
+      <c r="B122" s="26">
         <v>133362</v>
       </c>
-      <c r="C122" s="11">
+      <c r="C122" s="26">
         <v>120727</v>
       </c>
-      <c r="D122" s="11">
+      <c r="D122" s="26">
         <v>136874</v>
       </c>
-      <c r="E122" s="11">
+      <c r="E122" s="26">
         <v>137208</v>
       </c>
-      <c r="F122" s="11">
+      <c r="F122" s="26">
         <v>139245</v>
       </c>
-      <c r="G122" s="11">
+      <c r="G122" s="26">
         <v>128486</v>
       </c>
-      <c r="H122" s="11">
+      <c r="H122" s="26">
         <v>146241</v>
       </c>
-      <c r="I122" s="11">
+      <c r="I122" s="26">
         <v>145528</v>
       </c>
-      <c r="J122" s="11">
+      <c r="J122" s="26">
         <v>135313</v>
       </c>
-      <c r="K122" s="11">
+      <c r="K122" s="26">
         <v>141670</v>
       </c>
-      <c r="L122" s="11">
+      <c r="L122" s="26">
         <v>143009</v>
       </c>
-      <c r="M122" s="11">
+      <c r="M122" s="26">
         <v>146694</v>
       </c>
-      <c r="N122" s="12">
+      <c r="N122" s="27">
         <f t="shared" ref="N122" si="129">SUM(B122:M122)</f>
         <v>1654357</v>
       </c>
     </row>
-    <row r="123" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A123" s="7" t="s">
+    <row r="123" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A123" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B123" s="8">
+      <c r="B123" s="6">
         <v>663</v>
       </c>
-      <c r="C123" s="8">
+      <c r="C123" s="6">
         <v>639</v>
       </c>
-      <c r="D123" s="8">
+      <c r="D123" s="6">
         <v>809</v>
       </c>
-      <c r="E123" s="8">
+      <c r="E123" s="6">
         <v>810</v>
       </c>
-      <c r="F123" s="8">
+      <c r="F123" s="6">
         <v>853</v>
       </c>
-      <c r="G123" s="8">
+      <c r="G123" s="6">
         <v>858</v>
       </c>
-      <c r="H123" s="8">
+      <c r="H123" s="6">
         <v>1176</v>
       </c>
-      <c r="I123" s="8">
+      <c r="I123" s="6">
         <v>979</v>
       </c>
-      <c r="J123" s="8">
+      <c r="J123" s="6">
         <v>924</v>
       </c>
-      <c r="K123" s="8">
+      <c r="K123" s="6">
         <v>816</v>
       </c>
-      <c r="L123" s="8">
+      <c r="L123" s="6">
         <v>1046</v>
       </c>
-      <c r="M123" s="8">
+      <c r="M123" s="6">
         <v>1537</v>
       </c>
-      <c r="N123" s="9">
-        <f>SUM(B123:M123)</f>
+      <c r="N123" s="10">
         <v>11110</v>
       </c>
     </row>
-    <row r="124" spans="1:14" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B124" s="12">
+    <row r="124" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A124" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B124" s="27">
         <f>SUM(B121:B123)</f>
         <v>188955</v>
       </c>
-      <c r="C124" s="12">
+      <c r="C124" s="27">
         <f>SUM(C121:C123)</f>
         <v>166324</v>
       </c>
-      <c r="D124" s="12">
+      <c r="D124" s="27">
         <f t="shared" ref="D124:H124" si="130">SUM(D121:D123)</f>
         <v>187046</v>
       </c>
-      <c r="E124" s="12">
+      <c r="E124" s="27">
         <f t="shared" si="130"/>
         <v>190589</v>
       </c>
-      <c r="F124" s="12">
+      <c r="F124" s="27">
         <f t="shared" si="130"/>
         <v>192645</v>
       </c>
-      <c r="G124" s="12">
+      <c r="G124" s="27">
         <f t="shared" si="130"/>
         <v>176734</v>
       </c>
-      <c r="H124" s="12">
+      <c r="H124" s="27">
         <f t="shared" si="130"/>
         <v>201250</v>
       </c>
-      <c r="I124" s="12">
+      <c r="I124" s="27">
         <f>SUM(I121:I123)</f>
         <v>197297</v>
       </c>
-      <c r="J124" s="12">
+      <c r="J124" s="27">
         <f t="shared" ref="J124:N124" si="131">SUM(J121:J123)</f>
         <v>183717</v>
       </c>
-      <c r="K124" s="12">
+      <c r="K124" s="27">
         <f t="shared" si="131"/>
         <v>193233</v>
       </c>
-      <c r="L124" s="12">
+      <c r="L124" s="27">
         <f t="shared" si="131"/>
         <v>192515</v>
       </c>
-      <c r="M124" s="12">
+      <c r="M124" s="27">
         <f t="shared" si="131"/>
         <v>202460</v>
       </c>
-      <c r="N124" s="12">
+      <c r="N124" s="27">
         <f t="shared" si="131"/>
         <v>2272765</v>
       </c>
     </row>
-    <row r="125" spans="1:14" ht="30" x14ac:dyDescent="0.25">
-      <c r="A125" s="14" t="s">
+    <row r="125" spans="1:14" ht="33" x14ac:dyDescent="0.25">
+      <c r="A125" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="B125" s="15">
+      <c r="B125" s="30">
         <v>9753654</v>
       </c>
-      <c r="C125" s="15">
+      <c r="C125" s="30">
         <v>8893596</v>
       </c>
-      <c r="D125" s="15">
+      <c r="D125" s="30">
         <v>9845551</v>
       </c>
-      <c r="E125" s="15">
+      <c r="E125" s="30">
         <v>10112061</v>
       </c>
-      <c r="F125" s="15">
+      <c r="F125" s="30">
         <v>10623656</v>
       </c>
-      <c r="G125" s="15">
+      <c r="G125" s="30">
         <v>10370779</v>
       </c>
-      <c r="H125" s="15">
+      <c r="H125" s="30">
         <v>11522672</v>
       </c>
-      <c r="I125" s="15">
+      <c r="I125" s="30">
         <v>11325605</v>
       </c>
-      <c r="J125" s="15">
+      <c r="J125" s="30">
         <v>10036639</v>
       </c>
-      <c r="K125" s="15">
+      <c r="K125" s="30">
         <v>10562910</v>
       </c>
-      <c r="L125" s="15">
+      <c r="L125" s="30">
         <v>10696485</v>
       </c>
-      <c r="M125" s="15">
+      <c r="M125" s="30">
         <v>11183159</v>
       </c>
-      <c r="N125" s="15">
+      <c r="N125" s="30">
         <f>SUM(B125:M125)</f>
         <v>124926767</v>
       </c>
     </row>
-    <row r="128" spans="1:14" ht="20.25" x14ac:dyDescent="0.25">
-[...197 lines deleted...]
-      <c r="A133" s="19" t="s">
+    <row r="129" spans="1:13" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A129" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B129" s="3"/>
+      <c r="C129" s="3"/>
+      <c r="D129" s="3"/>
+      <c r="E129" s="3"/>
+      <c r="F129" s="3"/>
+      <c r="G129" s="3"/>
+      <c r="H129" s="3"/>
+      <c r="I129" s="3"/>
+      <c r="J129" s="3"/>
+      <c r="K129" s="3"/>
+      <c r="L129" s="3"/>
+      <c r="M129" s="3"/>
+    </row>
+    <row r="130" spans="1:13" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A130" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="B133" s="12">
-[...327 lines deleted...]
-      <c r="A149" s="1" t="s">
+    </row>
+    <row r="131" spans="1:13" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A131" s="15" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="150" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A150" s="6" t="s">
+    <row r="132" spans="1:13" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A132" s="8" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="151" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A151" s="25" t="s">
+    <row r="133" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A133" s="16" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="152" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A152" s="26" t="s">
+    <row r="134" spans="1:13" s="7" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A134" s="17" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="153" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A153" s="28" t="s">
+    <row r="135" spans="1:13" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A135" s="18" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="20">
+  <mergeCells count="18">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A94:N94"/>
     <mergeCell ref="A86:N86"/>
     <mergeCell ref="A30:N30"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A5:N5"/>
     <mergeCell ref="A14:N14"/>
     <mergeCell ref="A22:N22"/>
     <mergeCell ref="A78:N78"/>
     <mergeCell ref="A70:N70"/>
     <mergeCell ref="A62:N62"/>
     <mergeCell ref="A54:N54"/>
     <mergeCell ref="A38:N38"/>
     <mergeCell ref="A119:N119"/>
-    <mergeCell ref="A137:N137"/>
     <mergeCell ref="A46:N46"/>
     <mergeCell ref="A110:N110"/>
     <mergeCell ref="A102:N102"/>
-    <mergeCell ref="A128:N128"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A151" r:id="rId1" xr:uid="{774917D7-9B2A-4F86-83CE-F1399B628C5D}"/>
+    <hyperlink ref="A133" r:id="rId1" xr:uid="{774917D7-9B2A-4F86-83CE-F1399B628C5D}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="48" orientation="landscape" r:id="rId2"/>
   <ignoredErrors>
-    <ignoredError sqref="N124 N115 N107 N99 N91 N75 N67 N59 N51 N35 N27 N19 N11 N133" formula="1"/>
+    <ignoredError sqref="N124 N115 N107 N99 N91 N75 N67 N59 N51 N35 N27 N19 N11" formula="1"/>
   </ignoredErrors>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>atendidos nacional</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>